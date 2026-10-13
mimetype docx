--- v0 (2026-08-18)
+++ v1 (2026-10-13)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1484243199" name="Picture">
+                  <wp:docPr id="358489841" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1484243199" name="Picture"/>
+                          <pic:cNvPr id="358489841" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1736458941" name="Picture">
+                  <wp:docPr id="1660230696" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1736458941" name="Picture"/>
+                          <pic:cNvPr id="1660230696" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1748388715" name="Picture">
+                        <wp:docPr id="1382426558" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1748388715" name="Picture"/>
+                                <pic:cNvPr id="1382426558" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1906868370" name="Picture">
+                  <wp:docPr id="1641192045" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1906868370" name="Picture"/>
+                          <pic:cNvPr id="1641192045" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1065636523" name="Picture">
+                  <wp:docPr id="1027896441" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1065636523" name="Picture"/>
+                          <pic:cNvPr id="1027896441" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1922124080" name="Picture">
+                  <wp:docPr id="224095693" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1922124080" name="Picture"/>
+                          <pic:cNvPr id="224095693" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="393908385" name="Picture">
+                  <wp:docPr id="719451177" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="393908385" name="Picture"/>
+                          <pic:cNvPr id="719451177" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="510098576" name="Picture">
+                  <wp:docPr id="759365597" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="510098576" name="Picture"/>
+                          <pic:cNvPr id="759365597" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="245140536" name="Picture">
+                        <wp:docPr id="746330336" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="245140536" name="Picture"/>
+                                <pic:cNvPr id="746330336" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1385366110" name="Picture">
+                        <wp:docPr id="712887190" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1385366110" name="Picture"/>
+                                <pic:cNvPr id="712887190" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="359747288" name="Picture">
+                        <wp:docPr id="297277464" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="359747288" name="Picture"/>
+                                <pic:cNvPr id="297277464" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="791067839" name="Picture">
+                        <wp:docPr id="691939860" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="791067839" name="Picture"/>
+                                <pic:cNvPr id="691939860" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1007616319" name="Picture">
+                        <wp:docPr id="2032622868" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1007616319" name="Picture"/>
+                                <pic:cNvPr id="2032622868" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2041223013" name="Picture">
+                        <wp:docPr id="986348095" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2041223013" name="Picture"/>
+                                <pic:cNvPr id="986348095" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="62751946" name="Picture">
+                        <wp:docPr id="1578365715" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="62751946" name="Picture"/>
+                                <pic:cNvPr id="1578365715" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1337721625" name="Picture">
+                        <wp:docPr id="1550383023" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1337721625" name="Picture"/>
+                                <pic:cNvPr id="1550383023" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="242762001" name="Picture">
+                        <wp:docPr id="1515068335" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="242762001" name="Picture"/>
+                                <pic:cNvPr id="1515068335" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="682381700" name="Picture">
+                        <wp:docPr id="1319103382" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="682381700" name="Picture"/>
+                                <pic:cNvPr id="1319103382" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="736768314" name="Picture">
+                        <wp:docPr id="28034681" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="736768314" name="Picture"/>
+                                <pic:cNvPr id="28034681" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1196674256" name="Picture">
+                        <wp:docPr id="1512517829" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1196674256" name="Picture"/>
+                                <pic:cNvPr id="1512517829" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="350518999" name="Picture">
+                        <wp:docPr id="1645714506" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="350518999" name="Picture"/>
+                                <pic:cNvPr id="1645714506" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1369704292" name="Picture">
+                        <wp:docPr id="1083704988" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1369704292" name="Picture"/>
+                                <pic:cNvPr id="1083704988" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="481935408" name="Picture">
+                        <wp:docPr id="1716695364" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="481935408" name="Picture"/>
+                                <pic:cNvPr id="1716695364" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="118235127" name="Picture">
+                  <wp:docPr id="707080590" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="118235127" name="Picture"/>
+                          <pic:cNvPr id="707080590" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="427603480" name="Picture">
+                  <wp:docPr id="1912837037" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="427603480" name="Picture"/>
+                          <pic:cNvPr id="1912837037" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="296738125" name="Picture">
+                  <wp:docPr id="1778669535" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="296738125" name="Picture"/>
+                          <pic:cNvPr id="1778669535" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1895148847" name="Picture">
+                  <wp:docPr id="1911833430" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1895148847" name="Picture"/>
+                          <pic:cNvPr id="1911833430" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="80989858" name="Picture">
+                  <wp:docPr id="1099303750" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="80989858" name="Picture"/>
+                          <pic:cNvPr id="1099303750" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1149612371" name="Picture">
+                  <wp:docPr id="1131150235" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1149612371" name="Picture"/>
+                          <pic:cNvPr id="1131150235" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2108029100" name="Picture">
+                        <wp:docPr id="387066650" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2108029100" name="Picture"/>
+                                <pic:cNvPr id="387066650" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="628910405" name="Picture">
+                  <wp:docPr id="1462185002" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="628910405" name="Picture"/>
+                          <pic:cNvPr id="1462185002" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="763175187" name="Picture">
+                  <wp:docPr id="1491059333" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="763175187" name="Picture"/>
+                          <pic:cNvPr id="1491059333" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2135940232" name="Picture">
+                  <wp:docPr id="1586718847" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2135940232" name="Picture"/>
+                          <pic:cNvPr id="1586718847" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="141621279" name="Picture">
+                  <wp:docPr id="1177219618" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="141621279" name="Picture"/>
+                          <pic:cNvPr id="1177219618" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="860307205" name="Picture">
+                  <wp:docPr id="557448815" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="860307205" name="Picture"/>
+                          <pic:cNvPr id="557448815" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1824980408" name="Picture">
+                  <wp:docPr id="390906335" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1824980408" name="Picture"/>
+                          <pic:cNvPr id="390906335" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23550,57 +23550,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="424302963" name="Picture">
+                        <wp:docPr id="509816435" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="424302963" name="Picture"/>
+                                <pic:cNvPr id="509816435" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24939,57 +24939,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1119505631" name="Picture">
+                  <wp:docPr id="1875924569" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1119505631" name="Picture"/>
+                          <pic:cNvPr id="1875924569" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25028,57 +25028,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="949950801" name="Picture">
+                  <wp:docPr id="546019369" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="949950801" name="Picture"/>
+                          <pic:cNvPr id="546019369" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25672,57 +25672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="765643361" name="Picture">
+                  <wp:docPr id="939316294" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="765643361" name="Picture"/>
+                          <pic:cNvPr id="939316294" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26670,57 +26670,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="801812959" name="Picture">
+                  <wp:docPr id="469656472" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="801812959" name="Picture"/>
+                          <pic:cNvPr id="469656472" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26773,57 +26773,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="350901900" name="Picture">
+                  <wp:docPr id="1312906410" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="350901900" name="Picture"/>
+                          <pic:cNvPr id="1312906410" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28150,57 +28150,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1411527249" name="Picture">
+                  <wp:docPr id="1916150142" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1411527249" name="Picture"/>
+                          <pic:cNvPr id="1916150142" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29293,57 +29293,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="824801319" name="Picture">
+                        <wp:docPr id="673523471" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="824801319" name="Picture"/>
+                                <pic:cNvPr id="673523471" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30654,57 +30654,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1960600809" name="Picture">
+                  <wp:docPr id="1801178788" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1960600809" name="Picture"/>
+                          <pic:cNvPr id="1801178788" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30743,57 +30743,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="883256117" name="Picture">
+                  <wp:docPr id="1764970038" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="883256117" name="Picture"/>
+                          <pic:cNvPr id="1764970038" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31387,57 +31387,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="465180212" name="Picture">
+                  <wp:docPr id="680888557" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="465180212" name="Picture"/>
+                          <pic:cNvPr id="680888557" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32385,57 +32385,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="109232041" name="Picture">
+                  <wp:docPr id="208032769" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="109232041" name="Picture"/>
+                          <pic:cNvPr id="208032769" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32488,57 +32488,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="489571380" name="Picture">
+                  <wp:docPr id="892533554" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="489571380" name="Picture"/>
+                          <pic:cNvPr id="892533554" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33865,57 +33865,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="86932091" name="Picture">
+                  <wp:docPr id="394094605" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="86932091" name="Picture"/>
+                          <pic:cNvPr id="394094605" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35008,57 +35008,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="484362326" name="Picture">
+                        <wp:docPr id="1719591820" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="484362326" name="Picture"/>
+                                <pic:cNvPr id="1719591820" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36376,57 +36376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1450970336" name="Picture">
+                  <wp:docPr id="608656285" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1450970336" name="Picture"/>
+                          <pic:cNvPr id="608656285" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36465,57 +36465,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1015734785" name="Picture">
+                  <wp:docPr id="892644890" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1015734785" name="Picture"/>
+                          <pic:cNvPr id="892644890" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37097,57 +37097,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2058957984" name="Picture">
+                  <wp:docPr id="1367156544" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2058957984" name="Picture"/>
+                          <pic:cNvPr id="1367156544" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38041,57 +38041,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="696036422" name="Picture">
+                  <wp:docPr id="2044983421" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="696036422" name="Picture"/>
+                          <pic:cNvPr id="2044983421" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38153,57 +38153,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="421241924" name="Picture">
+                  <wp:docPr id="2141550442" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="421241924" name="Picture"/>
+                          <pic:cNvPr id="2141550442" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39812,57 +39812,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1313761752" name="Picture">
+                  <wp:docPr id="1095720401" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1313761752" name="Picture"/>
+                          <pic:cNvPr id="1095720401" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40991,57 +40991,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1625637028" name="Picture">
+                  <wp:docPr id="1506995243" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1625637028" name="Picture"/>
+                          <pic:cNvPr id="1506995243" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41071,57 +41071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1583962564" name="Picture">
+                  <wp:docPr id="633597313" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1583962564" name="Picture"/>
+                          <pic:cNvPr id="633597313" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41559,57 +41559,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="807309007" name="Picture">
+                  <wp:docPr id="827247138" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="807309007" name="Picture"/>
+                          <pic:cNvPr id="827247138" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>