--- v0 (2026-08-18)
+++ v1 (2026-10-19)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1320658746" name="Picture">
+                  <wp:docPr id="1016289305" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1320658746" name="Picture"/>
+                          <pic:cNvPr id="1016289305" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1078301142" name="Picture">
+                  <wp:docPr id="2100437419" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1078301142" name="Picture"/>
+                          <pic:cNvPr id="2100437419" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2040325568" name="Picture">
+                        <wp:docPr id="1996715123" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2040325568" name="Picture"/>
+                                <pic:cNvPr id="1996715123" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="73798403" name="Picture">
+                  <wp:docPr id="1725456259" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="73798403" name="Picture"/>
+                          <pic:cNvPr id="1725456259" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1704956669" name="Picture">
+                  <wp:docPr id="1170068362" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1704956669" name="Picture"/>
+                          <pic:cNvPr id="1170068362" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="21367045" name="Picture">
+                  <wp:docPr id="1683879498" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="21367045" name="Picture"/>
+                          <pic:cNvPr id="1683879498" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1326042802" name="Picture">
+                  <wp:docPr id="539064652" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1326042802" name="Picture"/>
+                          <pic:cNvPr id="539064652" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="945250024" name="Picture">
+                  <wp:docPr id="1005848406" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="945250024" name="Picture"/>
+                          <pic:cNvPr id="1005848406" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1299310568" name="Picture">
+                        <wp:docPr id="1957493176" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1299310568" name="Picture"/>
+                                <pic:cNvPr id="1957493176" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2061539315" name="Picture">
+                        <wp:docPr id="658261864" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2061539315" name="Picture"/>
+                                <pic:cNvPr id="658261864" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="924236804" name="Picture">
+                        <wp:docPr id="1991141425" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="924236804" name="Picture"/>
+                                <pic:cNvPr id="1991141425" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1588501066" name="Picture">
+                        <wp:docPr id="1111536944" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1588501066" name="Picture"/>
+                                <pic:cNvPr id="1111536944" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1201972161" name="Picture">
+                        <wp:docPr id="351508763" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1201972161" name="Picture"/>
+                                <pic:cNvPr id="351508763" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="363738721" name="Picture">
+                        <wp:docPr id="1152401771" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="363738721" name="Picture"/>
+                                <pic:cNvPr id="1152401771" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="920472820" name="Picture">
+                        <wp:docPr id="808185787" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="920472820" name="Picture"/>
+                                <pic:cNvPr id="808185787" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="982114441" name="Picture">
+                        <wp:docPr id="176714933" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="982114441" name="Picture"/>
+                                <pic:cNvPr id="176714933" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1283063712" name="Picture">
+                        <wp:docPr id="1814570796" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1283063712" name="Picture"/>
+                                <pic:cNvPr id="1814570796" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="944518687" name="Picture">
+                        <wp:docPr id="6244233" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="944518687" name="Picture"/>
+                                <pic:cNvPr id="6244233" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1984320290" name="Picture">
+                        <wp:docPr id="1041995884" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1984320290" name="Picture"/>
+                                <pic:cNvPr id="1041995884" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1843478109" name="Picture">
+                        <wp:docPr id="234857937" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1843478109" name="Picture"/>
+                                <pic:cNvPr id="234857937" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="139891220" name="Picture">
+                        <wp:docPr id="395121438" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="139891220" name="Picture"/>
+                                <pic:cNvPr id="395121438" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="697275033" name="Picture">
+                        <wp:docPr id="1973234528" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="697275033" name="Picture"/>
+                                <pic:cNvPr id="1973234528" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="948395159" name="Picture">
+                        <wp:docPr id="1145754127" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="948395159" name="Picture"/>
+                                <pic:cNvPr id="1145754127" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1016002904" name="Picture">
+                  <wp:docPr id="843825258" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1016002904" name="Picture"/>
+                          <pic:cNvPr id="843825258" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="893983052" name="Picture">
+                  <wp:docPr id="989009481" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="893983052" name="Picture"/>
+                          <pic:cNvPr id="989009481" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="910744277" name="Picture">
+                  <wp:docPr id="578303844" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="910744277" name="Picture"/>
+                          <pic:cNvPr id="578303844" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1548409832" name="Picture">
+                  <wp:docPr id="1281383352" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1548409832" name="Picture"/>
+                          <pic:cNvPr id="1281383352" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1108489405" name="Picture">
+                  <wp:docPr id="1366988509" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1108489405" name="Picture"/>
+                          <pic:cNvPr id="1366988509" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="960941396" name="Picture">
+                  <wp:docPr id="649579831" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="960941396" name="Picture"/>
+                          <pic:cNvPr id="649579831" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="864718243" name="Picture">
+                        <wp:docPr id="14670574" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="864718243" name="Picture"/>
+                                <pic:cNvPr id="14670574" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18742,57 +18742,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="985992103" name="Picture">
+                        <wp:docPr id="2066472827" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="985992103" name="Picture"/>
+                                <pic:cNvPr id="2066472827" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20350,57 +20350,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="399659751" name="Picture">
+                  <wp:docPr id="843789677" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="399659751" name="Picture"/>
+                          <pic:cNvPr id="843789677" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20439,57 +20439,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="228580979" name="Picture">
+                  <wp:docPr id="1152335008" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="228580979" name="Picture"/>
+                          <pic:cNvPr id="1152335008" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21083,57 +21083,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="529888340" name="Picture">
+                  <wp:docPr id="1633350473" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="529888340" name="Picture"/>
+                          <pic:cNvPr id="1633350473" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22081,57 +22081,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1277403572" name="Picture">
+                  <wp:docPr id="293543058" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1277403572" name="Picture"/>
+                          <pic:cNvPr id="293543058" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22184,57 +22184,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1018630286" name="Picture">
+                  <wp:docPr id="1314564289" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1018630286" name="Picture"/>
+                          <pic:cNvPr id="1314564289" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23565,57 +23565,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="61406651" name="Picture">
+                  <wp:docPr id="1866706547" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="61406651" name="Picture"/>
+                          <pic:cNvPr id="1866706547" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24708,57 +24708,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="709871977" name="Picture">
+                        <wp:docPr id="243064013" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="709871977" name="Picture"/>
+                                <pic:cNvPr id="243064013" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -26097,57 +26097,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1859042494" name="Picture">
+                  <wp:docPr id="2084490055" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1859042494" name="Picture"/>
+                          <pic:cNvPr id="2084490055" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26186,57 +26186,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="212107772" name="Picture">
+                  <wp:docPr id="942630076" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="212107772" name="Picture"/>
+                          <pic:cNvPr id="942630076" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26830,57 +26830,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="627577413" name="Picture">
+                  <wp:docPr id="593943064" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="627577413" name="Picture"/>
+                          <pic:cNvPr id="593943064" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27828,57 +27828,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="310497878" name="Picture">
+                  <wp:docPr id="2078825199" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="310497878" name="Picture"/>
+                          <pic:cNvPr id="2078825199" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27931,57 +27931,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="616020456" name="Picture">
+                  <wp:docPr id="1639915786" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="616020456" name="Picture"/>
+                          <pic:cNvPr id="1639915786" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29308,57 +29308,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1737731198" name="Picture">
+                  <wp:docPr id="101478640" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1737731198" name="Picture"/>
+                          <pic:cNvPr id="101478640" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30451,57 +30451,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="229923418" name="Picture">
+                        <wp:docPr id="1488552441" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="229923418" name="Picture"/>
+                                <pic:cNvPr id="1488552441" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31812,57 +31812,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2008999886" name="Picture">
+                  <wp:docPr id="1029173742" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2008999886" name="Picture"/>
+                          <pic:cNvPr id="1029173742" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31901,57 +31901,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="414178925" name="Picture">
+                  <wp:docPr id="1044742632" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="414178925" name="Picture"/>
+                          <pic:cNvPr id="1044742632" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32545,57 +32545,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="730763181" name="Picture">
+                  <wp:docPr id="1417518901" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="730763181" name="Picture"/>
+                          <pic:cNvPr id="1417518901" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33543,57 +33543,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="43644219" name="Picture">
+                  <wp:docPr id="1406482738" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="43644219" name="Picture"/>
+                          <pic:cNvPr id="1406482738" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33646,57 +33646,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="37550156" name="Picture">
+                  <wp:docPr id="1707680945" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="37550156" name="Picture"/>
+                          <pic:cNvPr id="1707680945" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35023,57 +35023,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="997466440" name="Picture">
+                  <wp:docPr id="585514087" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="997466440" name="Picture"/>
+                          <pic:cNvPr id="585514087" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36166,57 +36166,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="248327392" name="Picture">
+                        <wp:docPr id="1674789546" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="248327392" name="Picture"/>
+                                <pic:cNvPr id="1674789546" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37534,57 +37534,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="536176323" name="Picture">
+                  <wp:docPr id="356160797" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="536176323" name="Picture"/>
+                          <pic:cNvPr id="356160797" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37623,57 +37623,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2016998385" name="Picture">
+                  <wp:docPr id="1820676866" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2016998385" name="Picture"/>
+                          <pic:cNvPr id="1820676866" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38255,57 +38255,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="626845524" name="Picture">
+                  <wp:docPr id="912732646" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="626845524" name="Picture"/>
+                          <pic:cNvPr id="912732646" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39199,57 +39199,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1324246349" name="Picture">
+                  <wp:docPr id="1282340048" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1324246349" name="Picture"/>
+                          <pic:cNvPr id="1282340048" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39311,57 +39311,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="444372433" name="Picture">
+                  <wp:docPr id="1723785635" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="444372433" name="Picture"/>
+                          <pic:cNvPr id="1723785635" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40970,57 +40970,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="664318866" name="Picture">
+                  <wp:docPr id="567026470" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="664318866" name="Picture"/>
+                          <pic:cNvPr id="567026470" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42149,57 +42149,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1397770268" name="Picture">
+                  <wp:docPr id="1809340090" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1397770268" name="Picture"/>
+                          <pic:cNvPr id="1809340090" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42229,57 +42229,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1608334804" name="Picture">
+                  <wp:docPr id="1148939063" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1608334804" name="Picture"/>
+                          <pic:cNvPr id="1148939063" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42717,57 +42717,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="13127535" name="Picture">
+                  <wp:docPr id="97429243" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="13127535" name="Picture"/>
+                          <pic:cNvPr id="97429243" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>