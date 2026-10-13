--- v0 (2026-08-18)
+++ v1 (2026-10-13)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1719121605" name="Picture">
+                  <wp:docPr id="2025643711" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1719121605" name="Picture"/>
+                          <pic:cNvPr id="2025643711" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2086172737" name="Picture">
+                  <wp:docPr id="159808473" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2086172737" name="Picture"/>
+                          <pic:cNvPr id="159808473" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="261630281" name="Picture">
+                        <wp:docPr id="1436971413" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="261630281" name="Picture"/>
+                                <pic:cNvPr id="1436971413" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="576147305" name="Picture">
+                  <wp:docPr id="1753073308" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="576147305" name="Picture"/>
+                          <pic:cNvPr id="1753073308" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1425547449" name="Picture">
+                  <wp:docPr id="1463040749" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1425547449" name="Picture"/>
+                          <pic:cNvPr id="1463040749" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="200920476" name="Picture">
+                  <wp:docPr id="1637048235" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="200920476" name="Picture"/>
+                          <pic:cNvPr id="1637048235" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1180180894" name="Picture">
+                  <wp:docPr id="1755724521" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1180180894" name="Picture"/>
+                          <pic:cNvPr id="1755724521" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1714359816" name="Picture">
+                  <wp:docPr id="2101729725" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1714359816" name="Picture"/>
+                          <pic:cNvPr id="2101729725" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1139121586" name="Picture">
+                        <wp:docPr id="167962121" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1139121586" name="Picture"/>
+                                <pic:cNvPr id="167962121" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="471672372" name="Picture">
+                        <wp:docPr id="101501834" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="471672372" name="Picture"/>
+                                <pic:cNvPr id="101501834" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="951701800" name="Picture">
+                        <wp:docPr id="2006618006" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="951701800" name="Picture"/>
+                                <pic:cNvPr id="2006618006" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1343183646" name="Picture">
+                        <wp:docPr id="417426285" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1343183646" name="Picture"/>
+                                <pic:cNvPr id="417426285" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1089047560" name="Picture">
+                        <wp:docPr id="1469883544" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1089047560" name="Picture"/>
+                                <pic:cNvPr id="1469883544" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1952586176" name="Picture">
+                        <wp:docPr id="1628134269" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1952586176" name="Picture"/>
+                                <pic:cNvPr id="1628134269" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="956978750" name="Picture">
+                        <wp:docPr id="1804898488" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="956978750" name="Picture"/>
+                                <pic:cNvPr id="1804898488" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1908458690" name="Picture">
+                        <wp:docPr id="834481862" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1908458690" name="Picture"/>
+                                <pic:cNvPr id="834481862" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1463670015" name="Picture">
+                        <wp:docPr id="1070136100" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1463670015" name="Picture"/>
+                                <pic:cNvPr id="1070136100" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="522676475" name="Picture">
+                        <wp:docPr id="1319246804" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="522676475" name="Picture"/>
+                                <pic:cNvPr id="1319246804" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="22110053" name="Picture">
+                        <wp:docPr id="656817639" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="22110053" name="Picture"/>
+                                <pic:cNvPr id="656817639" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1009086991" name="Picture">
+                        <wp:docPr id="727516369" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1009086991" name="Picture"/>
+                                <pic:cNvPr id="727516369" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1696728749" name="Picture">
+                        <wp:docPr id="1882514985" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1696728749" name="Picture"/>
+                                <pic:cNvPr id="1882514985" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1508764945" name="Picture">
+                        <wp:docPr id="583450534" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1508764945" name="Picture"/>
+                                <pic:cNvPr id="583450534" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="732905563" name="Picture">
+                        <wp:docPr id="1174274938" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="732905563" name="Picture"/>
+                                <pic:cNvPr id="1174274938" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1662784186" name="Picture">
+                  <wp:docPr id="1206768202" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1662784186" name="Picture"/>
+                          <pic:cNvPr id="1206768202" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1962280976" name="Picture">
+                  <wp:docPr id="1075565753" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1962280976" name="Picture"/>
+                          <pic:cNvPr id="1075565753" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="325792675" name="Picture">
+                  <wp:docPr id="509030066" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="325792675" name="Picture"/>
+                          <pic:cNvPr id="509030066" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="974674846" name="Picture">
+                  <wp:docPr id="383447104" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="974674846" name="Picture"/>
+                          <pic:cNvPr id="383447104" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1601797600" name="Picture">
+                  <wp:docPr id="815548539" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1601797600" name="Picture"/>
+                          <pic:cNvPr id="815548539" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1848130363" name="Picture">
+                  <wp:docPr id="49111785" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1848130363" name="Picture"/>
+                          <pic:cNvPr id="49111785" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1621743091" name="Picture">
+                        <wp:docPr id="990167576" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1621743091" name="Picture"/>
+                                <pic:cNvPr id="990167576" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1071919544" name="Picture">
+                  <wp:docPr id="1275484333" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1071919544" name="Picture"/>
+                          <pic:cNvPr id="1275484333" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1571860051" name="Picture">
+                  <wp:docPr id="1744988758" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1571860051" name="Picture"/>
+                          <pic:cNvPr id="1744988758" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1931013723" name="Picture">
+                  <wp:docPr id="1963680076" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1931013723" name="Picture"/>
+                          <pic:cNvPr id="1963680076" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="318812154" name="Picture">
+                  <wp:docPr id="1628125968" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="318812154" name="Picture"/>
+                          <pic:cNvPr id="1628125968" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="842391127" name="Picture">
+                  <wp:docPr id="1709065727" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="842391127" name="Picture"/>
+                          <pic:cNvPr id="1709065727" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1391478808" name="Picture">
+                  <wp:docPr id="1357966635" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1391478808" name="Picture"/>
+                          <pic:cNvPr id="1357966635" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23550,57 +23550,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="142185490" name="Picture">
+                        <wp:docPr id="396090849" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="142185490" name="Picture"/>
+                                <pic:cNvPr id="396090849" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24939,57 +24939,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1486470541" name="Picture">
+                  <wp:docPr id="1087759244" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1486470541" name="Picture"/>
+                          <pic:cNvPr id="1087759244" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25028,57 +25028,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="434629590" name="Picture">
+                  <wp:docPr id="345767305" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="434629590" name="Picture"/>
+                          <pic:cNvPr id="345767305" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25672,57 +25672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="633695543" name="Picture">
+                  <wp:docPr id="1787273141" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="633695543" name="Picture"/>
+                          <pic:cNvPr id="1787273141" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26670,57 +26670,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2019363891" name="Picture">
+                  <wp:docPr id="593133099" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2019363891" name="Picture"/>
+                          <pic:cNvPr id="593133099" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26773,57 +26773,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1362384194" name="Picture">
+                  <wp:docPr id="955712517" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1362384194" name="Picture"/>
+                          <pic:cNvPr id="955712517" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28150,57 +28150,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1134240801" name="Picture">
+                  <wp:docPr id="1519658554" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1134240801" name="Picture"/>
+                          <pic:cNvPr id="1519658554" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29293,57 +29293,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="334003322" name="Picture">
+                        <wp:docPr id="241183061" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="334003322" name="Picture"/>
+                                <pic:cNvPr id="241183061" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30654,57 +30654,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="164161546" name="Picture">
+                  <wp:docPr id="1975413589" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="164161546" name="Picture"/>
+                          <pic:cNvPr id="1975413589" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30743,57 +30743,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="243526201" name="Picture">
+                  <wp:docPr id="822823533" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="243526201" name="Picture"/>
+                          <pic:cNvPr id="822823533" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31387,57 +31387,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="227933726" name="Picture">
+                  <wp:docPr id="1588474330" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="227933726" name="Picture"/>
+                          <pic:cNvPr id="1588474330" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32385,57 +32385,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="254704545" name="Picture">
+                  <wp:docPr id="517821590" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="254704545" name="Picture"/>
+                          <pic:cNvPr id="517821590" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32488,57 +32488,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1181329255" name="Picture">
+                  <wp:docPr id="1436971089" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1181329255" name="Picture"/>
+                          <pic:cNvPr id="1436971089" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33865,57 +33865,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="147112135" name="Picture">
+                  <wp:docPr id="2141251377" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="147112135" name="Picture"/>
+                          <pic:cNvPr id="2141251377" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35008,57 +35008,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1417002171" name="Picture">
+                        <wp:docPr id="2641719" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1417002171" name="Picture"/>
+                                <pic:cNvPr id="2641719" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36397,57 +36397,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="286149450" name="Picture">
+                  <wp:docPr id="1879089997" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="286149450" name="Picture"/>
+                          <pic:cNvPr id="1879089997" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36486,57 +36486,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1109414606" name="Picture">
+                  <wp:docPr id="1213199850" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1109414606" name="Picture"/>
+                          <pic:cNvPr id="1213199850" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37130,57 +37130,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="994684501" name="Picture">
+                  <wp:docPr id="173820451" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="994684501" name="Picture"/>
+                          <pic:cNvPr id="173820451" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38188,57 +38188,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1477108666" name="Picture">
+                  <wp:docPr id="364304994" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1477108666" name="Picture"/>
+                          <pic:cNvPr id="364304994" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40463,57 +40463,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="503646668" name="Picture">
+                        <wp:docPr id="1556149129" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="503646668" name="Picture"/>
+                                <pic:cNvPr id="1556149129" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -41758,57 +41758,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1227676092" name="Picture">
+                  <wp:docPr id="1275326117" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1227676092" name="Picture"/>
+                          <pic:cNvPr id="1275326117" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41829,57 +41829,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1462796541" name="Picture">
+                  <wp:docPr id="1524076919" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1462796541" name="Picture"/>
+                          <pic:cNvPr id="1524076919" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42243,57 +42243,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="799994722" name="Picture">
+                  <wp:docPr id="386025911" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="799994722" name="Picture"/>
+                          <pic:cNvPr id="386025911" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>