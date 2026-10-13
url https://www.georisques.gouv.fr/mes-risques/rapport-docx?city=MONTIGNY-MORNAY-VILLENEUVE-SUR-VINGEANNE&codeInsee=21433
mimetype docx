--- v0 (2026-08-17)
+++ v1 (2026-10-13)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1048076617" name="Picture">
+                  <wp:docPr id="1846922824" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1048076617" name="Picture"/>
+                          <pic:cNvPr id="1846922824" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1146785911" name="Picture">
+                  <wp:docPr id="1748364359" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1146785911" name="Picture"/>
+                          <pic:cNvPr id="1748364359" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="675562816" name="Picture">
+                        <wp:docPr id="1422898773" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="675562816" name="Picture"/>
+                                <pic:cNvPr id="1422898773" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="573139510" name="Picture">
+                  <wp:docPr id="1180947543" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="573139510" name="Picture"/>
+                          <pic:cNvPr id="1180947543" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1288363703" name="Picture">
+                  <wp:docPr id="1889743135" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1288363703" name="Picture"/>
+                          <pic:cNvPr id="1889743135" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="891640527" name="Picture">
+                  <wp:docPr id="1396414087" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="891640527" name="Picture"/>
+                          <pic:cNvPr id="1396414087" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1316026277" name="Picture">
+                  <wp:docPr id="634871116" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1316026277" name="Picture"/>
+                          <pic:cNvPr id="634871116" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1215651554" name="Picture">
+                  <wp:docPr id="165610189" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1215651554" name="Picture"/>
+                          <pic:cNvPr id="165610189" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1319329880" name="Picture">
+                        <wp:docPr id="754063666" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1319329880" name="Picture"/>
+                                <pic:cNvPr id="754063666" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="565596867" name="Picture">
+                        <wp:docPr id="1415742873" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="565596867" name="Picture"/>
+                                <pic:cNvPr id="1415742873" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1407829263" name="Picture">
+                        <wp:docPr id="186080230" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1407829263" name="Picture"/>
+                                <pic:cNvPr id="186080230" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1013174845" name="Picture">
+                        <wp:docPr id="1483271147" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1013174845" name="Picture"/>
+                                <pic:cNvPr id="1483271147" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="558517139" name="Picture">
+                        <wp:docPr id="1647784605" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="558517139" name="Picture"/>
+                                <pic:cNvPr id="1647784605" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="302943629" name="Picture">
+                        <wp:docPr id="1826719258" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="302943629" name="Picture"/>
+                                <pic:cNvPr id="1826719258" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1668584301" name="Picture">
+                        <wp:docPr id="472775581" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1668584301" name="Picture"/>
+                                <pic:cNvPr id="472775581" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1417077976" name="Picture">
+                        <wp:docPr id="594946807" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1417077976" name="Picture"/>
+                                <pic:cNvPr id="594946807" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="208470955" name="Picture">
+                        <wp:docPr id="320161658" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="208470955" name="Picture"/>
+                                <pic:cNvPr id="320161658" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1573955558" name="Picture">
+                        <wp:docPr id="1461028527" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1573955558" name="Picture"/>
+                                <pic:cNvPr id="1461028527" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="987066644" name="Picture">
+                        <wp:docPr id="185048059" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="987066644" name="Picture"/>
+                                <pic:cNvPr id="185048059" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1558334126" name="Picture">
+                        <wp:docPr id="1583665933" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1558334126" name="Picture"/>
+                                <pic:cNvPr id="1583665933" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1952648598" name="Picture">
+                        <wp:docPr id="310657374" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1952648598" name="Picture"/>
+                                <pic:cNvPr id="310657374" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1138857873" name="Picture">
+                        <wp:docPr id="1067613880" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1138857873" name="Picture"/>
+                                <pic:cNvPr id="1067613880" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1091104764" name="Picture">
+                        <wp:docPr id="606161870" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1091104764" name="Picture"/>
+                                <pic:cNvPr id="606161870" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1754488433" name="Picture">
+                  <wp:docPr id="322433028" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1754488433" name="Picture"/>
+                          <pic:cNvPr id="322433028" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="933997132" name="Picture">
+                  <wp:docPr id="181375683" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="933997132" name="Picture"/>
+                          <pic:cNvPr id="181375683" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1864428433" name="Picture">
+                  <wp:docPr id="1081914333" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1864428433" name="Picture"/>
+                          <pic:cNvPr id="1081914333" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1791766503" name="Picture">
+                  <wp:docPr id="1058471160" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1791766503" name="Picture"/>
+                          <pic:cNvPr id="1058471160" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="961387327" name="Picture">
+                  <wp:docPr id="901810555" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="961387327" name="Picture"/>
+                          <pic:cNvPr id="901810555" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2065959886" name="Picture">
+                  <wp:docPr id="1461507120" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2065959886" name="Picture"/>
+                          <pic:cNvPr id="1461507120" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="430195898" name="Picture">
+                        <wp:docPr id="436744557" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="430195898" name="Picture"/>
+                                <pic:cNvPr id="436744557" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1254839945" name="Picture">
+                  <wp:docPr id="1287107345" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1254839945" name="Picture"/>
+                          <pic:cNvPr id="1287107345" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1760173898" name="Picture">
+                  <wp:docPr id="1271350359" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1760173898" name="Picture"/>
+                          <pic:cNvPr id="1271350359" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1397757817" name="Picture">
+                  <wp:docPr id="278890267" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1397757817" name="Picture"/>
+                          <pic:cNvPr id="278890267" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="238167426" name="Picture">
+                  <wp:docPr id="2075354011" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="238167426" name="Picture"/>
+                          <pic:cNvPr id="2075354011" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="464451252" name="Picture">
+                  <wp:docPr id="473413498" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="464451252" name="Picture"/>
+                          <pic:cNvPr id="473413498" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="444797099" name="Picture">
+                  <wp:docPr id="1735152362" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="444797099" name="Picture"/>
+                          <pic:cNvPr id="1735152362" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23569,57 +23569,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2099009628" name="Picture">
+                        <wp:docPr id="937237291" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2099009628" name="Picture"/>
+                                <pic:cNvPr id="937237291" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24544,57 +24544,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="71801601" name="Picture">
+                        <wp:docPr id="1632726766" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="71801601" name="Picture"/>
+                                <pic:cNvPr id="1632726766" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25953,57 +25953,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="263069298" name="Picture">
+                  <wp:docPr id="767754" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="263069298" name="Picture"/>
+                          <pic:cNvPr id="767754" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26042,57 +26042,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1285100347" name="Picture">
+                  <wp:docPr id="272327539" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1285100347" name="Picture"/>
+                          <pic:cNvPr id="272327539" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26722,57 +26722,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="350336937" name="Picture">
+                  <wp:docPr id="1791810718" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="350336937" name="Picture"/>
+                          <pic:cNvPr id="1791810718" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27783,57 +27783,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1855916737" name="Picture">
+                  <wp:docPr id="1826508124" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1855916737" name="Picture"/>
+                          <pic:cNvPr id="1826508124" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27886,57 +27886,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1944500833" name="Picture">
+                  <wp:docPr id="46276711" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1944500833" name="Picture"/>
+                          <pic:cNvPr id="46276711" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29344,57 +29344,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="289580638" name="Picture">
+                  <wp:docPr id="205852604" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="289580638" name="Picture"/>
+                          <pic:cNvPr id="205852604" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30541,57 +30541,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="874381512" name="Picture">
+                        <wp:docPr id="764966625" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="874381512" name="Picture"/>
+                                <pic:cNvPr id="764966625" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32711,57 +32711,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1847099872" name="Picture">
+                  <wp:docPr id="671614965" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1847099872" name="Picture"/>
+                          <pic:cNvPr id="671614965" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32800,57 +32800,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1425161664" name="Picture">
+                  <wp:docPr id="194931713" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1425161664" name="Picture"/>
+                          <pic:cNvPr id="194931713" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33444,57 +33444,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="271478742" name="Picture">
+                  <wp:docPr id="1700736237" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="271478742" name="Picture"/>
+                          <pic:cNvPr id="1700736237" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34442,57 +34442,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="829827913" name="Picture">
+                  <wp:docPr id="894089321" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="829827913" name="Picture"/>
+                          <pic:cNvPr id="894089321" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34545,57 +34545,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1147376837" name="Picture">
+                  <wp:docPr id="1850581382" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1147376837" name="Picture"/>
+                          <pic:cNvPr id="1850581382" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35922,57 +35922,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="927360780" name="Picture">
+                  <wp:docPr id="1702555072" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="927360780" name="Picture"/>
+                          <pic:cNvPr id="1702555072" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37065,57 +37065,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="171808377" name="Picture">
+                        <wp:docPr id="1953836684" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="171808377" name="Picture"/>
+                                <pic:cNvPr id="1953836684" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38433,57 +38433,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1148259865" name="Picture">
+                  <wp:docPr id="2110859130" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1148259865" name="Picture"/>
+                          <pic:cNvPr id="2110859130" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38522,57 +38522,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="580503216" name="Picture">
+                  <wp:docPr id="537753346" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="580503216" name="Picture"/>
+                          <pic:cNvPr id="537753346" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39154,57 +39154,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="329134720" name="Picture">
+                  <wp:docPr id="2018494605" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="329134720" name="Picture"/>
+                          <pic:cNvPr id="2018494605" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40098,57 +40098,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1156477836" name="Picture">
+                  <wp:docPr id="1851472055" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1156477836" name="Picture"/>
+                          <pic:cNvPr id="1851472055" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40210,57 +40210,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="355120621" name="Picture">
+                  <wp:docPr id="2010205759" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="355120621" name="Picture"/>
+                          <pic:cNvPr id="2010205759" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41869,57 +41869,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1990863559" name="Picture">
+                  <wp:docPr id="115414688" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1990863559" name="Picture"/>
+                          <pic:cNvPr id="115414688" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43048,57 +43048,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1866319477" name="Picture">
+                  <wp:docPr id="1742929103" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1866319477" name="Picture"/>
+                          <pic:cNvPr id="1742929103" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43128,57 +43128,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1411884231" name="Picture">
+                  <wp:docPr id="2121479445" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1411884231" name="Picture"/>
+                          <pic:cNvPr id="2121479445" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43616,57 +43616,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="400497649" name="Picture">
+                  <wp:docPr id="997484461" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="400497649" name="Picture"/>
+                          <pic:cNvPr id="997484461" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>