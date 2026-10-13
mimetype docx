--- v0 (2026-08-17)
+++ v1 (2026-10-13)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1163619374" name="Picture">
+                  <wp:docPr id="752620233" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1163619374" name="Picture"/>
+                          <pic:cNvPr id="752620233" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1354487428" name="Picture">
+                  <wp:docPr id="1504473976" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1354487428" name="Picture"/>
+                          <pic:cNvPr id="1504473976" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1588908462" name="Picture">
+                        <wp:docPr id="1608057113" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1588908462" name="Picture"/>
+                                <pic:cNvPr id="1608057113" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="228728228" name="Picture">
+                  <wp:docPr id="770897045" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="228728228" name="Picture"/>
+                          <pic:cNvPr id="770897045" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2082740187" name="Picture">
+                  <wp:docPr id="609424559" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2082740187" name="Picture"/>
+                          <pic:cNvPr id="609424559" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1186618123" name="Picture">
+                  <wp:docPr id="1776517538" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1186618123" name="Picture"/>
+                          <pic:cNvPr id="1776517538" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1500327407" name="Picture">
+                  <wp:docPr id="1647909776" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1500327407" name="Picture"/>
+                          <pic:cNvPr id="1647909776" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="913397737" name="Picture">
+                  <wp:docPr id="397184626" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="913397737" name="Picture"/>
+                          <pic:cNvPr id="397184626" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="500519004" name="Picture">
+                        <wp:docPr id="2042550536" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="500519004" name="Picture"/>
+                                <pic:cNvPr id="2042550536" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="690455081" name="Picture">
+                        <wp:docPr id="1191895923" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="690455081" name="Picture"/>
+                                <pic:cNvPr id="1191895923" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="843875637" name="Picture">
+                        <wp:docPr id="706169449" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="843875637" name="Picture"/>
+                                <pic:cNvPr id="706169449" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2062209608" name="Picture">
+                        <wp:docPr id="2056684305" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2062209608" name="Picture"/>
+                                <pic:cNvPr id="2056684305" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="609719404" name="Picture">
+                        <wp:docPr id="541665971" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="609719404" name="Picture"/>
+                                <pic:cNvPr id="541665971" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="685816868" name="Picture">
+                        <wp:docPr id="1164727748" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="685816868" name="Picture"/>
+                                <pic:cNvPr id="1164727748" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1486543013" name="Picture">
+                        <wp:docPr id="684832633" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1486543013" name="Picture"/>
+                                <pic:cNvPr id="684832633" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1822103293" name="Picture">
+                        <wp:docPr id="395247628" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1822103293" name="Picture"/>
+                                <pic:cNvPr id="395247628" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="345838442" name="Picture">
+                        <wp:docPr id="1557019256" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="345838442" name="Picture"/>
+                                <pic:cNvPr id="1557019256" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1760549700" name="Picture">
+                        <wp:docPr id="886359210" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1760549700" name="Picture"/>
+                                <pic:cNvPr id="886359210" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1124368206" name="Picture">
+                        <wp:docPr id="1178926190" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1124368206" name="Picture"/>
+                                <pic:cNvPr id="1178926190" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2143461951" name="Picture">
+                        <wp:docPr id="1786689222" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2143461951" name="Picture"/>
+                                <pic:cNvPr id="1786689222" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="332982014" name="Picture">
+                        <wp:docPr id="1011492366" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="332982014" name="Picture"/>
+                                <pic:cNvPr id="1011492366" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="198846978" name="Picture">
+                        <wp:docPr id="1416946572" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="198846978" name="Picture"/>
+                                <pic:cNvPr id="1416946572" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="212413667" name="Picture">
+                        <wp:docPr id="1430647272" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="212413667" name="Picture"/>
+                                <pic:cNvPr id="1430647272" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2051207830" name="Picture">
+                  <wp:docPr id="1131942646" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2051207830" name="Picture"/>
+                          <pic:cNvPr id="1131942646" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="152426968" name="Picture">
+                  <wp:docPr id="1306684075" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="152426968" name="Picture"/>
+                          <pic:cNvPr id="1306684075" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1877718565" name="Picture">
+                  <wp:docPr id="1687862154" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1877718565" name="Picture"/>
+                          <pic:cNvPr id="1687862154" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="672975396" name="Picture">
+                  <wp:docPr id="1607408844" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="672975396" name="Picture"/>
+                          <pic:cNvPr id="1607408844" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="520777594" name="Picture">
+                  <wp:docPr id="385746319" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="520777594" name="Picture"/>
+                          <pic:cNvPr id="385746319" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1334721385" name="Picture">
+                  <wp:docPr id="586345324" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1334721385" name="Picture"/>
+                          <pic:cNvPr id="586345324" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1141158918" name="Picture">
+                        <wp:docPr id="1765821795" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1141158918" name="Picture"/>
+                                <pic:cNvPr id="1765821795" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="599579330" name="Picture">
+                  <wp:docPr id="1029042497" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="599579330" name="Picture"/>
+                          <pic:cNvPr id="1029042497" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1307861854" name="Picture">
+                  <wp:docPr id="1477295888" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1307861854" name="Picture"/>
+                          <pic:cNvPr id="1477295888" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="741427810" name="Picture">
+                  <wp:docPr id="869128743" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="741427810" name="Picture"/>
+                          <pic:cNvPr id="869128743" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="420842228" name="Picture">
+                  <wp:docPr id="212245659" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="420842228" name="Picture"/>
+                          <pic:cNvPr id="212245659" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2045234109" name="Picture">
+                  <wp:docPr id="1323502286" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2045234109" name="Picture"/>
+                          <pic:cNvPr id="1323502286" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1826537296" name="Picture">
+                  <wp:docPr id="1054459061" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1826537296" name="Picture"/>
+                          <pic:cNvPr id="1054459061" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1249854238" name="Picture">
+                        <wp:docPr id="1407985750" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1249854238" name="Picture"/>
+                                <pic:cNvPr id="1407985750" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24759,57 +24759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1118194759" name="Picture">
+                  <wp:docPr id="675206007" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1118194759" name="Picture"/>
+                          <pic:cNvPr id="675206007" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24848,57 +24848,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2144864047" name="Picture">
+                  <wp:docPr id="1497115856" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2144864047" name="Picture"/>
+                          <pic:cNvPr id="1497115856" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25528,57 +25528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1348753516" name="Picture">
+                  <wp:docPr id="2027881387" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1348753516" name="Picture"/>
+                          <pic:cNvPr id="2027881387" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26589,61 +26589,61 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1582955077" name="Picture">
+                  <wp:docPr id="778162992" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1582955077" name="Picture"/>
+                          <pic:cNvPr id="778162992" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="img_0_4_27.jpg"/>
+                          <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
@@ -26692,57 +26692,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1150150233" name="Picture">
+                  <wp:docPr id="2027323047" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1150150233" name="Picture"/>
+                          <pic:cNvPr id="2027323047" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27999,146 +27999,218 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="atLeast" w:val="400"/>
+          <w:trHeight w:hRule="exact" w:val="3580"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:gridSpan w:val="11"/>
-[...20 lines deleted...]
-            </w:r>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="9"/>
-            <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="875572342" name="Picture">
+                  <wp:docPr id="1886283852" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="875572342" name="Picture"/>
+                          <pic:cNvPr id="1886283852" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="img_0_4_26.png"/>
+                          <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
@@ -28154,511 +28226,50 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="atLeast" w:val="600"/>
-[...459 lines deleted...]
-        <w:trPr>
           <w:trHeight w:hRule="exact" w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
@@ -29452,51 +29063,51 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="atLeast" w:val="1500"/>
+          <w:trHeight w:hRule="atLeast" w:val="1300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
@@ -29752,61 +29363,61 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="752761630" name="Picture">
+                        <wp:docPr id="1819208417" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="752761630" name="Picture"/>
+                                <pic:cNvPr id="1819208417" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
-                                <a:blip r:embed="img_0_4_14_2.png"/>
+                                <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
@@ -30010,51 +29621,51 @@
                     <w:t xml:space="preserve">Dans son Dossier Départemental des Risques Majeurs (DDRM), la préfecture a classé votre commune à risque pour les aléas et sous aléas :</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
-                <w:trHeight w:hRule="atLeast" w:val="600"/>
+                <w:trHeight w:hRule="atLeast" w:val="400"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
@@ -30080,52 +29691,50 @@
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:gridSpan w:val="2"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:ind/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                       <w:color w:val="0063CB"/>
                       <w:sz w:val="14"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Mouvement de terrain</w:t>
-                    <w:br/>
-                    <w:t xml:space="preserve">  Affaissements et effondrements d'origine anthropique (anciennes carrières souterraines, hors mines)</w:t>
                     <w:br/>
                     <w:t xml:space="preserve">  Tassements différentiels</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:hRule="exact" w:val="60"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
@@ -31286,51 +30895,51 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="1400"/>
+          <w:trHeight w:hRule="exact" w:val="1600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
@@ -31943,57 +31552,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="798672557" name="Picture">
+                  <wp:docPr id="1898570834" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="798672557" name="Picture"/>
+                          <pic:cNvPr id="1898570834" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32014,57 +31623,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1885135722" name="Picture">
+                  <wp:docPr id="278071809" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1885135722" name="Picture"/>
+                          <pic:cNvPr id="278071809" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32482,57 +32091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="763830452" name="Picture">
+                  <wp:docPr id="187810576" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="763830452" name="Picture"/>
+                          <pic:cNvPr id="187810576" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33661,57 +33270,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1051598647" name="Picture">
+                  <wp:docPr id="769649757" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1051598647" name="Picture"/>
+                          <pic:cNvPr id="769649757" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33750,57 +33359,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="716704470" name="Picture">
+                  <wp:docPr id="678663093" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="716704470" name="Picture"/>
+                          <pic:cNvPr id="678663093" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34430,57 +34039,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1026151435" name="Picture">
+                  <wp:docPr id="971910944" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1026151435" name="Picture"/>
+                          <pic:cNvPr id="971910944" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35491,57 +35100,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="781315490" name="Picture">
+                  <wp:docPr id="663713652" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="781315490" name="Picture"/>
+                          <pic:cNvPr id="663713652" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_37.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35594,57 +35203,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="383105711" name="Picture">
+                  <wp:docPr id="152905705" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="383105711" name="Picture"/>
+                          <pic:cNvPr id="152905705" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37052,57 +36661,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1120141512" name="Picture">
+                  <wp:docPr id="1828889481" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1120141512" name="Picture"/>
+                          <pic:cNvPr id="1828889481" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_36.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38249,57 +37858,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="666470059" name="Picture">
+                        <wp:docPr id="11744378" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="666470059" name="Picture"/>
+                                <pic:cNvPr id="11744378" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -41016,57 +40625,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1110835880" name="Picture">
+                  <wp:docPr id="1921157152" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1110835880" name="Picture"/>
+                          <pic:cNvPr id="1921157152" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41105,57 +40714,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="788421514" name="Picture">
+                  <wp:docPr id="766985530" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="788421514" name="Picture"/>
+                          <pic:cNvPr id="766985530" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41749,57 +41358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1167662112" name="Picture">
+                  <wp:docPr id="876520466" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1167662112" name="Picture"/>
+                          <pic:cNvPr id="876520466" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42747,57 +42356,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2123386656" name="Picture">
+                  <wp:docPr id="508459584" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2123386656" name="Picture"/>
+                          <pic:cNvPr id="508459584" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42850,57 +42459,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="883565484" name="Picture">
+                  <wp:docPr id="649398491" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="883565484" name="Picture"/>
+                          <pic:cNvPr id="649398491" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44227,57 +43836,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1359204229" name="Picture">
+                  <wp:docPr id="452708422" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1359204229" name="Picture"/>
+                          <pic:cNvPr id="452708422" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45370,57 +44979,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1213901863" name="Picture">
+                        <wp:docPr id="1152277887" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1213901863" name="Picture"/>
+                                <pic:cNvPr id="1152277887" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -46591,57 +46200,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="124403022" name="Picture">
+                  <wp:docPr id="5444692" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="124403022" name="Picture"/>
+                          <pic:cNvPr id="5444692" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46662,57 +46271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="982288264" name="Picture">
+                  <wp:docPr id="590756388" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="982288264" name="Picture"/>
+                          <pic:cNvPr id="590756388" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47076,57 +46685,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="994100453" name="Picture">
+                  <wp:docPr id="572992416" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="994100453" name="Picture"/>
+                          <pic:cNvPr id="572992416" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47905,54 +47514,54 @@
  <Relationship Id="img_0_1_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_2.png"/>
  <Relationship Id="img_0_1_4.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_4.png"/>
  <Relationship Id="img_0_1_6_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_6_1.png"/>
  <Relationship Id="img_0_1_6_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_6_3.png"/>
  <Relationship Id="img_0_1_6_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_6_2.png"/>
  <Relationship Id="img_0_1_7_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_7_1.png"/>
  <Relationship Id="img_0_1_7_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_7_3.png"/>
  <Relationship Id="img_0_1_7_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_7_2.png"/>
  <Relationship Id="img_0_1_8_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_1.png"/>
  <Relationship Id="img_0_1_8_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_3.png"/>
  <Relationship Id="img_0_1_8_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_2.png"/>
  <Relationship Id="img_0_1_9_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_9_1.png"/>
  <Relationship Id="img_0_1_9_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_9_3.png"/>
  <Relationship Id="img_0_1_9_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_9_2.png"/>
  <Relationship Id="img_0_1_10_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_10_1.png"/>
  <Relationship Id="img_0_1_10_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_10_3.png"/>
  <Relationship Id="img_0_1_10_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_10_2.png"/>
  <Relationship Id="img_0_2_14.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_2_14.jpg"/>
  <Relationship Id="img_0_2_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_2_7.png"/>
  <Relationship Id="img_0_2_13.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_2_13.png"/>
  <Relationship Id="img_0_2_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_2_12_2.png"/>
  <Relationship Id="img_0_3_14.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_3_14.jpg"/>
  <Relationship Id="img_0_3_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_3_7.png"/>
  <Relationship Id="img_0_3_13.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_3_13.jpg"/>
  <Relationship Id="img_0_3_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_3_12_2.png"/>
- <Relationship Id="img_0_4_27.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_4_27.jpg"/>
+ <Relationship Id="img_0_4_25.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_4_25.jpg"/>
  <Relationship Id="img_0_4_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_4_7.png"/>
- <Relationship Id="img_0_4_26.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_4_26.png"/>
- <Relationship Id="img_0_4_14_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_4_14_2.png"/>
+ <Relationship Id="img_0_4_24.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_4_24.png"/>
+ <Relationship Id="img_0_4_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_4_12_2.png"/>
  <Relationship Id="img_0_6_37.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_6_37.jpg"/>
  <Relationship Id="img_0_6_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_6_7.png"/>
  <Relationship Id="img_0_6_36.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_6_36.png"/>
  <Relationship Id="img_0_6_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_6_12_2.png"/>
  <Relationship Id="img_0_7_14.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_7_14.jpg"/>
  <Relationship Id="img_0_7_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_7_7.png"/>
  <Relationship Id="img_0_7_13.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_7_13.png"/>
  <Relationship Id="img_0_7_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_7_12_2.png"/>
 </Relationships>
 
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 </Relationships>
 
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 </Relationships>
 
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>