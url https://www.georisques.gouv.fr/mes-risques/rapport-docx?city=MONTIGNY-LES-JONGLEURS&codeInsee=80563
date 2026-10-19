--- v0 (2026-08-18)
+++ v1 (2026-10-19)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1264433580" name="Picture">
+                  <wp:docPr id="1479417272" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1264433580" name="Picture"/>
+                          <pic:cNvPr id="1479417272" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2144873786" name="Picture">
+                  <wp:docPr id="1151666705" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2144873786" name="Picture"/>
+                          <pic:cNvPr id="1151666705" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1851095876" name="Picture">
+                        <wp:docPr id="1852711499" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1851095876" name="Picture"/>
+                                <pic:cNvPr id="1852711499" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1606976047" name="Picture">
+                  <wp:docPr id="1389732594" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1606976047" name="Picture"/>
+                          <pic:cNvPr id="1389732594" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="640703547" name="Picture">
+                  <wp:docPr id="888479753" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="640703547" name="Picture"/>
+                          <pic:cNvPr id="888479753" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="662250359" name="Picture">
+                  <wp:docPr id="1051605070" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="662250359" name="Picture"/>
+                          <pic:cNvPr id="1051605070" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1769241020" name="Picture">
+                  <wp:docPr id="1576752022" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1769241020" name="Picture"/>
+                          <pic:cNvPr id="1576752022" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="233005454" name="Picture">
+                  <wp:docPr id="725449514" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="233005454" name="Picture"/>
+                          <pic:cNvPr id="725449514" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1931716341" name="Picture">
+                        <wp:docPr id="2084694302" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1931716341" name="Picture"/>
+                                <pic:cNvPr id="2084694302" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2037425464" name="Picture">
+                        <wp:docPr id="179410944" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2037425464" name="Picture"/>
+                                <pic:cNvPr id="179410944" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="358991174" name="Picture">
+                        <wp:docPr id="1057064480" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="358991174" name="Picture"/>
+                                <pic:cNvPr id="1057064480" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="206406998" name="Picture">
+                        <wp:docPr id="1023679545" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="206406998" name="Picture"/>
+                                <pic:cNvPr id="1023679545" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="185211935" name="Picture">
+                        <wp:docPr id="253314273" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="185211935" name="Picture"/>
+                                <pic:cNvPr id="253314273" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="524952344" name="Picture">
+                        <wp:docPr id="1749821497" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="524952344" name="Picture"/>
+                                <pic:cNvPr id="1749821497" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="450580982" name="Picture">
+                        <wp:docPr id="1937590681" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="450580982" name="Picture"/>
+                                <pic:cNvPr id="1937590681" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2000791475" name="Picture">
+                        <wp:docPr id="423590526" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2000791475" name="Picture"/>
+                                <pic:cNvPr id="423590526" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="429057993" name="Picture">
+                        <wp:docPr id="1923238684" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="429057993" name="Picture"/>
+                                <pic:cNvPr id="1923238684" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="952018333" name="Picture">
+                        <wp:docPr id="1479339533" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="952018333" name="Picture"/>
+                                <pic:cNvPr id="1479339533" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1868033188" name="Picture">
+                        <wp:docPr id="503810980" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1868033188" name="Picture"/>
+                                <pic:cNvPr id="503810980" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="702486051" name="Picture">
+                        <wp:docPr id="1475941768" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="702486051" name="Picture"/>
+                                <pic:cNvPr id="1475941768" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="24411450" name="Picture">
+                  <wp:docPr id="1448528457" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="24411450" name="Picture"/>
+                          <pic:cNvPr id="1448528457" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="398094211" name="Picture">
+                  <wp:docPr id="395360327" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="398094211" name="Picture"/>
+                          <pic:cNvPr id="395360327" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="845280258" name="Picture">
+                  <wp:docPr id="1420698187" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="845280258" name="Picture"/>
+                          <pic:cNvPr id="1420698187" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1936541812" name="Picture">
+                  <wp:docPr id="1689744151" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1936541812" name="Picture"/>
+                          <pic:cNvPr id="1689744151" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="310221405" name="Picture">
+                  <wp:docPr id="1849478107" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="310221405" name="Picture"/>
+                          <pic:cNvPr id="1849478107" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1567358181" name="Picture">
+                  <wp:docPr id="23106961" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1567358181" name="Picture"/>
+                          <pic:cNvPr id="23106961" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1773076171" name="Picture">
+                        <wp:docPr id="917520632" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1773076171" name="Picture"/>
+                                <pic:cNvPr id="917520632" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17583,57 +17583,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="429615998" name="Picture">
+                  <wp:docPr id="2106499802" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="429615998" name="Picture"/>
+                          <pic:cNvPr id="2106499802" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17672,57 +17672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1214749333" name="Picture">
+                  <wp:docPr id="378131565" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1214749333" name="Picture"/>
+                          <pic:cNvPr id="378131565" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18316,57 +18316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1453420020" name="Picture">
+                  <wp:docPr id="579531204" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1453420020" name="Picture"/>
+                          <pic:cNvPr id="579531204" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19314,57 +19314,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="928457722" name="Picture">
+                  <wp:docPr id="1424763000" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="928457722" name="Picture"/>
+                          <pic:cNvPr id="1424763000" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19417,57 +19417,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2036973734" name="Picture">
+                  <wp:docPr id="535165662" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2036973734" name="Picture"/>
+                          <pic:cNvPr id="535165662" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20798,57 +20798,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1008233460" name="Picture">
+                  <wp:docPr id="1041282381" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1008233460" name="Picture"/>
+                          <pic:cNvPr id="1041282381" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21941,57 +21941,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="997487933" name="Picture">
+                        <wp:docPr id="104296801" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="997487933" name="Picture"/>
+                                <pic:cNvPr id="104296801" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -23330,57 +23330,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1154281068" name="Picture">
+                  <wp:docPr id="1026954807" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1154281068" name="Picture"/>
+                          <pic:cNvPr id="1026954807" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23419,57 +23419,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="210239087" name="Picture">
+                  <wp:docPr id="953086604" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="210239087" name="Picture"/>
+                          <pic:cNvPr id="953086604" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24063,57 +24063,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="243882215" name="Picture">
+                  <wp:docPr id="1310435726" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="243882215" name="Picture"/>
+                          <pic:cNvPr id="1310435726" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25061,57 +25061,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="887833047" name="Picture">
+                  <wp:docPr id="38892756" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="887833047" name="Picture"/>
+                          <pic:cNvPr id="38892756" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25164,57 +25164,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="364378605" name="Picture">
+                  <wp:docPr id="1226371050" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="364378605" name="Picture"/>
+                          <pic:cNvPr id="1226371050" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26541,57 +26541,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="32297385" name="Picture">
+                  <wp:docPr id="1152447631" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="32297385" name="Picture"/>
+                          <pic:cNvPr id="1152447631" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27684,57 +27684,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="542767917" name="Picture">
+                        <wp:docPr id="286417236" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="542767917" name="Picture"/>
+                                <pic:cNvPr id="286417236" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -29045,57 +29045,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1197414166" name="Picture">
+                  <wp:docPr id="1388702581" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1197414166" name="Picture"/>
+                          <pic:cNvPr id="1388702581" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29134,57 +29134,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="503090797" name="Picture">
+                  <wp:docPr id="1371364901" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="503090797" name="Picture"/>
+                          <pic:cNvPr id="1371364901" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29778,57 +29778,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="99375146" name="Picture">
+                  <wp:docPr id="1444905265" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="99375146" name="Picture"/>
+                          <pic:cNvPr id="1444905265" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30776,57 +30776,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="994907401" name="Picture">
+                  <wp:docPr id="1178983644" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="994907401" name="Picture"/>
+                          <pic:cNvPr id="1178983644" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30879,57 +30879,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="5531177" name="Picture">
+                  <wp:docPr id="294459396" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="5531177" name="Picture"/>
+                          <pic:cNvPr id="294459396" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32256,57 +32256,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1027697129" name="Picture">
+                  <wp:docPr id="980602014" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1027697129" name="Picture"/>
+                          <pic:cNvPr id="980602014" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33399,57 +33399,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="143054666" name="Picture">
+                        <wp:docPr id="921907121" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="143054666" name="Picture"/>
+                                <pic:cNvPr id="921907121" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -34620,57 +34620,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1044310418" name="Picture">
+                  <wp:docPr id="449385421" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1044310418" name="Picture"/>
+                          <pic:cNvPr id="449385421" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34691,57 +34691,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="422856214" name="Picture">
+                  <wp:docPr id="1812922294" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="422856214" name="Picture"/>
+                          <pic:cNvPr id="1812922294" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35105,57 +35105,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1554969422" name="Picture">
+                  <wp:docPr id="2103908696" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1554969422" name="Picture"/>
+                          <pic:cNvPr id="2103908696" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>