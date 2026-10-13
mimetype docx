--- v0 (2026-08-17)
+++ v1 (2026-10-13)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1884396884" name="Picture">
+                  <wp:docPr id="1386029847" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1884396884" name="Picture"/>
+                          <pic:cNvPr id="1386029847" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="318981028" name="Picture">
+                  <wp:docPr id="1121429668" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="318981028" name="Picture"/>
+                          <pic:cNvPr id="1121429668" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="182581037" name="Picture">
+                        <wp:docPr id="1232085048" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="182581037" name="Picture"/>
+                                <pic:cNvPr id="1232085048" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1052897689" name="Picture">
+                  <wp:docPr id="228291127" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1052897689" name="Picture"/>
+                          <pic:cNvPr id="228291127" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="967271683" name="Picture">
+                  <wp:docPr id="1707184582" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="967271683" name="Picture"/>
+                          <pic:cNvPr id="1707184582" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1440980702" name="Picture">
+                  <wp:docPr id="1335280994" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1440980702" name="Picture"/>
+                          <pic:cNvPr id="1335280994" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="734238477" name="Picture">
+                  <wp:docPr id="1563598347" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="734238477" name="Picture"/>
+                          <pic:cNvPr id="1563598347" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1413581892" name="Picture">
+                  <wp:docPr id="1624545227" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1413581892" name="Picture"/>
+                          <pic:cNvPr id="1624545227" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1927094509" name="Picture">
+                        <wp:docPr id="210535187" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1927094509" name="Picture"/>
+                                <pic:cNvPr id="210535187" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="892437943" name="Picture">
+                        <wp:docPr id="984515381" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="892437943" name="Picture"/>
+                                <pic:cNvPr id="984515381" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1818317608" name="Picture">
+                        <wp:docPr id="1166140219" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1818317608" name="Picture"/>
+                                <pic:cNvPr id="1166140219" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1366227597" name="Picture">
+                        <wp:docPr id="1111254402" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1366227597" name="Picture"/>
+                                <pic:cNvPr id="1111254402" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="52616513" name="Picture">
+                        <wp:docPr id="279389611" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="52616513" name="Picture"/>
+                                <pic:cNvPr id="279389611" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="175919834" name="Picture">
+                        <wp:docPr id="501494257" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="175919834" name="Picture"/>
+                                <pic:cNvPr id="501494257" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1997374261" name="Picture">
+                        <wp:docPr id="2099811098" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1997374261" name="Picture"/>
+                                <pic:cNvPr id="2099811098" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1614431286" name="Picture">
+                        <wp:docPr id="2126630633" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1614431286" name="Picture"/>
+                                <pic:cNvPr id="2126630633" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1314995893" name="Picture">
+                        <wp:docPr id="1188890513" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1314995893" name="Picture"/>
+                                <pic:cNvPr id="1188890513" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="87624590" name="Picture">
+                        <wp:docPr id="381619488" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="87624590" name="Picture"/>
+                                <pic:cNvPr id="381619488" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1927504689" name="Picture">
+                        <wp:docPr id="1463597094" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1927504689" name="Picture"/>
+                                <pic:cNvPr id="1463597094" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1037130765" name="Picture">
+                        <wp:docPr id="1025269946" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1037130765" name="Picture"/>
+                                <pic:cNvPr id="1025269946" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1166421997" name="Picture">
+                        <wp:docPr id="369204044" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1166421997" name="Picture"/>
+                                <pic:cNvPr id="369204044" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="163420923" name="Picture">
+                        <wp:docPr id="1486864456" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="163420923" name="Picture"/>
+                                <pic:cNvPr id="1486864456" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="49303872" name="Picture">
+                        <wp:docPr id="1514131475" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="49303872" name="Picture"/>
+                                <pic:cNvPr id="1514131475" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2016895655" name="Picture">
+                  <wp:docPr id="1875796871" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2016895655" name="Picture"/>
+                          <pic:cNvPr id="1875796871" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="304521992" name="Picture">
+                  <wp:docPr id="1532106960" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="304521992" name="Picture"/>
+                          <pic:cNvPr id="1532106960" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1854316853" name="Picture">
+                  <wp:docPr id="418605435" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1854316853" name="Picture"/>
+                          <pic:cNvPr id="418605435" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="87586908" name="Picture">
+                  <wp:docPr id="1384824371" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="87586908" name="Picture"/>
+                          <pic:cNvPr id="1384824371" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1629180898" name="Picture">
+                  <wp:docPr id="412832473" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1629180898" name="Picture"/>
+                          <pic:cNvPr id="412832473" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1580580071" name="Picture">
+                  <wp:docPr id="1753703305" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1580580071" name="Picture"/>
+                          <pic:cNvPr id="1753703305" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1275243881" name="Picture">
+                        <wp:docPr id="41041171" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1275243881" name="Picture"/>
+                                <pic:cNvPr id="41041171" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="901913045" name="Picture">
+                  <wp:docPr id="342365771" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="901913045" name="Picture"/>
+                          <pic:cNvPr id="342365771" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="210823246" name="Picture">
+                  <wp:docPr id="152935585" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="210823246" name="Picture"/>
+                          <pic:cNvPr id="152935585" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1428190544" name="Picture">
+                  <wp:docPr id="445952564" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1428190544" name="Picture"/>
+                          <pic:cNvPr id="445952564" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1397047010" name="Picture">
+                  <wp:docPr id="1392383586" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1397047010" name="Picture"/>
+                          <pic:cNvPr id="1392383586" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="976815656" name="Picture">
+                  <wp:docPr id="491906570" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="976815656" name="Picture"/>
+                          <pic:cNvPr id="491906570" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1079560298" name="Picture">
+                  <wp:docPr id="661670527" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1079560298" name="Picture"/>
+                          <pic:cNvPr id="661670527" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23550,57 +23550,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="362268786" name="Picture">
+                        <wp:docPr id="431687107" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="362268786" name="Picture"/>
+                                <pic:cNvPr id="431687107" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24939,57 +24939,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="319441202" name="Picture">
+                  <wp:docPr id="1010669369" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="319441202" name="Picture"/>
+                          <pic:cNvPr id="1010669369" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25028,57 +25028,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1501751413" name="Picture">
+                  <wp:docPr id="1106572341" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1501751413" name="Picture"/>
+                          <pic:cNvPr id="1106572341" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25672,57 +25672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1641904875" name="Picture">
+                  <wp:docPr id="589135657" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1641904875" name="Picture"/>
+                          <pic:cNvPr id="589135657" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26670,57 +26670,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="302489437" name="Picture">
+                  <wp:docPr id="830105437" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="302489437" name="Picture"/>
+                          <pic:cNvPr id="830105437" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26773,57 +26773,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="292385406" name="Picture">
+                  <wp:docPr id="1146572821" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="292385406" name="Picture"/>
+                          <pic:cNvPr id="1146572821" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28150,57 +28150,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1750924337" name="Picture">
+                  <wp:docPr id="970618650" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1750924337" name="Picture"/>
+                          <pic:cNvPr id="970618650" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29293,57 +29293,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="274213630" name="Picture">
+                        <wp:docPr id="1496390651" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="274213630" name="Picture"/>
+                                <pic:cNvPr id="1496390651" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30654,57 +30654,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="535486896" name="Picture">
+                  <wp:docPr id="859424096" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="535486896" name="Picture"/>
+                          <pic:cNvPr id="859424096" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30743,57 +30743,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1233811750" name="Picture">
+                  <wp:docPr id="1852436964" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1233811750" name="Picture"/>
+                          <pic:cNvPr id="1852436964" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31387,57 +31387,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2034330401" name="Picture">
+                  <wp:docPr id="270340574" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2034330401" name="Picture"/>
+                          <pic:cNvPr id="270340574" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32385,57 +32385,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1564511869" name="Picture">
+                  <wp:docPr id="904199961" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1564511869" name="Picture"/>
+                          <pic:cNvPr id="904199961" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32488,57 +32488,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="493725724" name="Picture">
+                  <wp:docPr id="1169494390" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="493725724" name="Picture"/>
+                          <pic:cNvPr id="1169494390" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33865,57 +33865,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="21806879" name="Picture">
+                  <wp:docPr id="1678711141" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="21806879" name="Picture"/>
+                          <pic:cNvPr id="1678711141" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35008,57 +35008,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="260658798" name="Picture">
+                        <wp:docPr id="664159959" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="260658798" name="Picture"/>
+                                <pic:cNvPr id="664159959" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36376,57 +36376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1517343076" name="Picture">
+                  <wp:docPr id="571056925" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1517343076" name="Picture"/>
+                          <pic:cNvPr id="571056925" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36465,57 +36465,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="521127522" name="Picture">
+                  <wp:docPr id="935127413" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="521127522" name="Picture"/>
+                          <pic:cNvPr id="935127413" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37097,57 +37097,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="970335960" name="Picture">
+                  <wp:docPr id="2030544348" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="970335960" name="Picture"/>
+                          <pic:cNvPr id="2030544348" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38041,57 +38041,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1334029538" name="Picture">
+                  <wp:docPr id="1663280003" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1334029538" name="Picture"/>
+                          <pic:cNvPr id="1663280003" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38153,57 +38153,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="363234852" name="Picture">
+                  <wp:docPr id="326045218" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="363234852" name="Picture"/>
+                          <pic:cNvPr id="326045218" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39812,57 +39812,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="551500870" name="Picture">
+                  <wp:docPr id="586059918" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="551500870" name="Picture"/>
+                          <pic:cNvPr id="586059918" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40991,57 +40991,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1597824157" name="Picture">
+                  <wp:docPr id="2121141572" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1597824157" name="Picture"/>
+                          <pic:cNvPr id="2121141572" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41071,57 +41071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1290439770" name="Picture">
+                  <wp:docPr id="1961741947" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1290439770" name="Picture"/>
+                          <pic:cNvPr id="1961741947" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41559,57 +41559,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="664422252" name="Picture">
+                  <wp:docPr id="1279161693" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="664422252" name="Picture"/>
+                          <pic:cNvPr id="1279161693" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>