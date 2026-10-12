--- v0 (2026-08-18)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="213679857" name="Picture">
+                  <wp:docPr id="209121198" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="213679857" name="Picture"/>
+                          <pic:cNvPr id="209121198" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1857691022" name="Picture">
+                  <wp:docPr id="1013189469" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1857691022" name="Picture"/>
+                          <pic:cNvPr id="1013189469" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1823106545" name="Picture">
+                        <wp:docPr id="1890246672" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1823106545" name="Picture"/>
+                                <pic:cNvPr id="1890246672" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1754971220" name="Picture">
+                  <wp:docPr id="2143124873" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1754971220" name="Picture"/>
+                          <pic:cNvPr id="2143124873" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="645813305" name="Picture">
+                  <wp:docPr id="1837737033" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="645813305" name="Picture"/>
+                          <pic:cNvPr id="1837737033" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="585908187" name="Picture">
+                  <wp:docPr id="1897630479" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="585908187" name="Picture"/>
+                          <pic:cNvPr id="1897630479" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1429021132" name="Picture">
+                  <wp:docPr id="1781881266" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1429021132" name="Picture"/>
+                          <pic:cNvPr id="1781881266" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2091890703" name="Picture">
+                  <wp:docPr id="827925814" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2091890703" name="Picture"/>
+                          <pic:cNvPr id="827925814" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1308461458" name="Picture">
+                        <wp:docPr id="1295768231" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1308461458" name="Picture"/>
+                                <pic:cNvPr id="1295768231" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="570873873" name="Picture">
+                        <wp:docPr id="540589639" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="570873873" name="Picture"/>
+                                <pic:cNvPr id="540589639" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1915912550" name="Picture">
+                        <wp:docPr id="387738490" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1915912550" name="Picture"/>
+                                <pic:cNvPr id="387738490" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2108475540" name="Picture">
+                        <wp:docPr id="545213819" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2108475540" name="Picture"/>
+                                <pic:cNvPr id="545213819" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="797085205" name="Picture">
+                        <wp:docPr id="298643611" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="797085205" name="Picture"/>
+                                <pic:cNvPr id="298643611" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1073727343" name="Picture">
+                        <wp:docPr id="935161988" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1073727343" name="Picture"/>
+                                <pic:cNvPr id="935161988" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1853714411" name="Picture">
+                        <wp:docPr id="2009843381" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1853714411" name="Picture"/>
+                                <pic:cNvPr id="2009843381" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1017922102" name="Picture">
+                        <wp:docPr id="2007570977" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1017922102" name="Picture"/>
+                                <pic:cNvPr id="2007570977" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="836108894" name="Picture">
+                        <wp:docPr id="1645963341" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="836108894" name="Picture"/>
+                                <pic:cNvPr id="1645963341" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1082756552" name="Picture">
+                        <wp:docPr id="1641893549" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1082756552" name="Picture"/>
+                                <pic:cNvPr id="1641893549" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1918712948" name="Picture">
+                        <wp:docPr id="1468812104" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1918712948" name="Picture"/>
+                                <pic:cNvPr id="1468812104" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1458394205" name="Picture">
+                        <wp:docPr id="1661398868" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1458394205" name="Picture"/>
+                                <pic:cNvPr id="1661398868" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1930954884" name="Picture">
+                        <wp:docPr id="2135156471" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1930954884" name="Picture"/>
+                                <pic:cNvPr id="2135156471" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1289978215" name="Picture">
+                        <wp:docPr id="755279699" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1289978215" name="Picture"/>
+                                <pic:cNvPr id="755279699" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1509615666" name="Picture">
+                        <wp:docPr id="2053289610" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1509615666" name="Picture"/>
+                                <pic:cNvPr id="2053289610" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1508838448" name="Picture">
+                  <wp:docPr id="1657134545" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1508838448" name="Picture"/>
+                          <pic:cNvPr id="1657134545" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1715536092" name="Picture">
+                  <wp:docPr id="529813867" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1715536092" name="Picture"/>
+                          <pic:cNvPr id="529813867" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1193276652" name="Picture">
+                  <wp:docPr id="119154770" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1193276652" name="Picture"/>
+                          <pic:cNvPr id="119154770" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2137977072" name="Picture">
+                  <wp:docPr id="1791000147" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2137977072" name="Picture"/>
+                          <pic:cNvPr id="1791000147" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="483493568" name="Picture">
+                  <wp:docPr id="1669298008" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="483493568" name="Picture"/>
+                          <pic:cNvPr id="1669298008" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="716742879" name="Picture">
+                  <wp:docPr id="977701315" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="716742879" name="Picture"/>
+                          <pic:cNvPr id="977701315" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="937277024" name="Picture">
+                        <wp:docPr id="909178604" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="937277024" name="Picture"/>
+                                <pic:cNvPr id="909178604" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18742,57 +18742,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1283002533" name="Picture">
+                        <wp:docPr id="1757358241" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1283002533" name="Picture"/>
+                                <pic:cNvPr id="1757358241" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20352,57 +20352,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="430090329" name="Picture">
+                  <wp:docPr id="887958933" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="430090329" name="Picture"/>
+                          <pic:cNvPr id="887958933" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20441,57 +20441,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1087277007" name="Picture">
+                  <wp:docPr id="927133777" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1087277007" name="Picture"/>
+                          <pic:cNvPr id="927133777" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21085,57 +21085,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1152797515" name="Picture">
+                  <wp:docPr id="648625208" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1152797515" name="Picture"/>
+                          <pic:cNvPr id="648625208" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22083,57 +22083,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1488739198" name="Picture">
+                  <wp:docPr id="1002197409" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1488739198" name="Picture"/>
+                          <pic:cNvPr id="1002197409" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22186,57 +22186,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1359763324" name="Picture">
+                  <wp:docPr id="1770097148" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1359763324" name="Picture"/>
+                          <pic:cNvPr id="1770097148" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23567,57 +23567,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="15314936" name="Picture">
+                  <wp:docPr id="639336937" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="15314936" name="Picture"/>
+                          <pic:cNvPr id="639336937" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24710,57 +24710,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1698476607" name="Picture">
+                        <wp:docPr id="1363601953" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1698476607" name="Picture"/>
+                                <pic:cNvPr id="1363601953" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -26099,57 +26099,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="677861135" name="Picture">
+                  <wp:docPr id="732445993" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="677861135" name="Picture"/>
+                          <pic:cNvPr id="732445993" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26188,57 +26188,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1381195628" name="Picture">
+                  <wp:docPr id="342986719" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1381195628" name="Picture"/>
+                          <pic:cNvPr id="342986719" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26832,57 +26832,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1205667245" name="Picture">
+                  <wp:docPr id="565563986" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1205667245" name="Picture"/>
+                          <pic:cNvPr id="565563986" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27830,57 +27830,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1927533811" name="Picture">
+                  <wp:docPr id="1559217247" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1927533811" name="Picture"/>
+                          <pic:cNvPr id="1559217247" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27933,57 +27933,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="478936751" name="Picture">
+                  <wp:docPr id="1171586977" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="478936751" name="Picture"/>
+                          <pic:cNvPr id="1171586977" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29310,57 +29310,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="653794867" name="Picture">
+                  <wp:docPr id="1618574556" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="653794867" name="Picture"/>
+                          <pic:cNvPr id="1618574556" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30453,57 +30453,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2107140878" name="Picture">
+                        <wp:docPr id="1684462573" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2107140878" name="Picture"/>
+                                <pic:cNvPr id="1684462573" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31814,57 +31814,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="469232392" name="Picture">
+                  <wp:docPr id="1330824225" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="469232392" name="Picture"/>
+                          <pic:cNvPr id="1330824225" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31903,57 +31903,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1366221161" name="Picture">
+                  <wp:docPr id="1484983752" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1366221161" name="Picture"/>
+                          <pic:cNvPr id="1484983752" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32547,57 +32547,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1997388497" name="Picture">
+                  <wp:docPr id="1309870253" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1997388497" name="Picture"/>
+                          <pic:cNvPr id="1309870253" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33545,57 +33545,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="52593694" name="Picture">
+                  <wp:docPr id="251822531" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="52593694" name="Picture"/>
+                          <pic:cNvPr id="251822531" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33648,57 +33648,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="951147634" name="Picture">
+                  <wp:docPr id="140401972" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="951147634" name="Picture"/>
+                          <pic:cNvPr id="140401972" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35025,57 +35025,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="616824486" name="Picture">
+                  <wp:docPr id="562390752" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="616824486" name="Picture"/>
+                          <pic:cNvPr id="562390752" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36168,57 +36168,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2119235215" name="Picture">
+                        <wp:docPr id="994915166" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2119235215" name="Picture"/>
+                                <pic:cNvPr id="994915166" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37536,57 +37536,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1528653232" name="Picture">
+                  <wp:docPr id="332397326" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1528653232" name="Picture"/>
+                          <pic:cNvPr id="332397326" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37625,57 +37625,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="578815186" name="Picture">
+                  <wp:docPr id="1095429610" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="578815186" name="Picture"/>
+                          <pic:cNvPr id="1095429610" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38257,57 +38257,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="259632598" name="Picture">
+                  <wp:docPr id="1596259610" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="259632598" name="Picture"/>
+                          <pic:cNvPr id="1596259610" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39201,57 +39201,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="583955656" name="Picture">
+                  <wp:docPr id="415962512" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="583955656" name="Picture"/>
+                          <pic:cNvPr id="415962512" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39313,57 +39313,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1882764396" name="Picture">
+                  <wp:docPr id="560486295" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1882764396" name="Picture"/>
+                          <pic:cNvPr id="560486295" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40554,51 +40554,51 @@
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="restart"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:ind/>
                     <w:jc w:val="left"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                       <w:sz w:val="14"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">3 ancien(s) site(s) industriel(s) ou activité(s) de service sur la commune.</w:t>
+                    <w:t xml:space="preserve">4 ancien(s) site(s) industriel(s) ou activité(s) de service sur la commune.</w:t>
                     <w:br/>
                     <w:t xml:space="preserve">La carte des anciens sites industriels et activités de services recense les anciennes activités susceptibles d'être à l'origine d'une pollution des sols. Il peut s'agir d'anciennes activités industrielles ou encore d'anciennes activités de services potentiellement polluantes. La CASIAS ne renseigne aucunement sur l'état de pollution ou non d'un site.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:hRule="atLeast" w:val="60"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:shd w:val="clear" w:color="auto" w:fill="050505"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
                     <w:left w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
@@ -40972,57 +40972,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1149005140" name="Picture">
+                  <wp:docPr id="269581582" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1149005140" name="Picture"/>
+                          <pic:cNvPr id="269581582" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42151,57 +42151,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1769174573" name="Picture">
+                  <wp:docPr id="956747544" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1769174573" name="Picture"/>
+                          <pic:cNvPr id="956747544" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42231,57 +42231,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2107725226" name="Picture">
+                  <wp:docPr id="473579170" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2107725226" name="Picture"/>
+                          <pic:cNvPr id="473579170" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42719,57 +42719,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="729086209" name="Picture">
+                  <wp:docPr id="1472579732" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="729086209" name="Picture"/>
+                          <pic:cNvPr id="1472579732" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43570,51 +43570,51 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="11"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">3 anciens sites industriels ou activités de service à moins de 500m</w:t>
+              <w:t xml:space="preserve">4 anciens sites industriels ou activités de service à moins de 500m</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
@@ -44256,51 +44256,209 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="10380"/>
+          <w:trHeight w:hRule="atLeast" w:val="240"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:instrText xml:space="preserve"> HYPERLINK "https://fiches-risques.brgm.fr/georisques/casias/SSP4014633" \t "_blank" </w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SSP4014633</w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atelier de travail mécanique des métaux</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Indéterminé</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="rowBase|10"/>
+              <w:ind/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+     </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="EMPTY_CELL_STYLE"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="10140"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>