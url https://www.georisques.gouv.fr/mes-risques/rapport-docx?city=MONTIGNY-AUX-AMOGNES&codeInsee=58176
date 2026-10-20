--- v0 (2026-08-18)
+++ v1 (2026-10-20)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1261527868" name="Picture">
+                  <wp:docPr id="1009801492" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1261527868" name="Picture"/>
+                          <pic:cNvPr id="1009801492" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1577898024" name="Picture">
+                  <wp:docPr id="803193591" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1577898024" name="Picture"/>
+                          <pic:cNvPr id="803193591" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1902268988" name="Picture">
+                        <wp:docPr id="1459478770" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1902268988" name="Picture"/>
+                                <pic:cNvPr id="1459478770" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1965884890" name="Picture">
+                  <wp:docPr id="428078973" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1965884890" name="Picture"/>
+                          <pic:cNvPr id="428078973" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1674431978" name="Picture">
+                  <wp:docPr id="1883791736" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1674431978" name="Picture"/>
+                          <pic:cNvPr id="1883791736" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="140739832" name="Picture">
+                  <wp:docPr id="1987011497" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="140739832" name="Picture"/>
+                          <pic:cNvPr id="1987011497" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1582810847" name="Picture">
+                  <wp:docPr id="1006113591" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1582810847" name="Picture"/>
+                          <pic:cNvPr id="1006113591" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1489770973" name="Picture">
+                  <wp:docPr id="1813005121" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1489770973" name="Picture"/>
+                          <pic:cNvPr id="1813005121" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="321592914" name="Picture">
+                        <wp:docPr id="1261922027" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="321592914" name="Picture"/>
+                                <pic:cNvPr id="1261922027" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="855745383" name="Picture">
+                        <wp:docPr id="23989696" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="855745383" name="Picture"/>
+                                <pic:cNvPr id="23989696" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1757092568" name="Picture">
+                        <wp:docPr id="1391937837" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1757092568" name="Picture"/>
+                                <pic:cNvPr id="1391937837" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1705440092" name="Picture">
+                        <wp:docPr id="1450826868" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1705440092" name="Picture"/>
+                                <pic:cNvPr id="1450826868" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="591803325" name="Picture">
+                        <wp:docPr id="26370312" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="591803325" name="Picture"/>
+                                <pic:cNvPr id="26370312" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2121790420" name="Picture">
+                        <wp:docPr id="505629073" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2121790420" name="Picture"/>
+                                <pic:cNvPr id="505629073" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2051869954" name="Picture">
+                        <wp:docPr id="2029713182" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2051869954" name="Picture"/>
+                                <pic:cNvPr id="2029713182" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1739209184" name="Picture">
+                        <wp:docPr id="1155545648" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1739209184" name="Picture"/>
+                                <pic:cNvPr id="1155545648" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1489424246" name="Picture">
+                        <wp:docPr id="633809862" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1489424246" name="Picture"/>
+                                <pic:cNvPr id="633809862" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1471471216" name="Picture">
+                        <wp:docPr id="1035757068" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1471471216" name="Picture"/>
+                                <pic:cNvPr id="1035757068" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1643894741" name="Picture">
+                        <wp:docPr id="647349428" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1643894741" name="Picture"/>
+                                <pic:cNvPr id="647349428" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1093911290" name="Picture">
+                        <wp:docPr id="1236874334" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1093911290" name="Picture"/>
+                                <pic:cNvPr id="1236874334" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1080717049" name="Picture">
+                  <wp:docPr id="73831758" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1080717049" name="Picture"/>
+                          <pic:cNvPr id="73831758" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1953818701" name="Picture">
+                  <wp:docPr id="2092264676" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1953818701" name="Picture"/>
+                          <pic:cNvPr id="2092264676" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="457494991" name="Picture">
+                  <wp:docPr id="1826528307" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="457494991" name="Picture"/>
+                          <pic:cNvPr id="1826528307" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="587045461" name="Picture">
+                  <wp:docPr id="1418402900" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="587045461" name="Picture"/>
+                          <pic:cNvPr id="1418402900" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="299829399" name="Picture">
+                  <wp:docPr id="1770209835" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="299829399" name="Picture"/>
+                          <pic:cNvPr id="1770209835" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="608614774" name="Picture">
+                  <wp:docPr id="1546470181" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="608614774" name="Picture"/>
+                          <pic:cNvPr id="1546470181" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="692617840" name="Picture">
+                        <wp:docPr id="461505956" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="692617840" name="Picture"/>
+                                <pic:cNvPr id="461505956" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17583,57 +17583,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1550527422" name="Picture">
+                  <wp:docPr id="1059270575" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1550527422" name="Picture"/>
+                          <pic:cNvPr id="1059270575" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17672,57 +17672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="760682985" name="Picture">
+                  <wp:docPr id="539302563" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="760682985" name="Picture"/>
+                          <pic:cNvPr id="539302563" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18316,57 +18316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1088505137" name="Picture">
+                  <wp:docPr id="721519654" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1088505137" name="Picture"/>
+                          <pic:cNvPr id="721519654" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19314,57 +19314,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="157593578" name="Picture">
+                  <wp:docPr id="1833250805" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="157593578" name="Picture"/>
+                          <pic:cNvPr id="1833250805" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19417,57 +19417,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2082681302" name="Picture">
+                  <wp:docPr id="1586236741" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2082681302" name="Picture"/>
+                          <pic:cNvPr id="1586236741" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20798,57 +20798,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="362329528" name="Picture">
+                  <wp:docPr id="404386430" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="362329528" name="Picture"/>
+                          <pic:cNvPr id="404386430" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21941,57 +21941,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="879158279" name="Picture">
+                        <wp:docPr id="1136454462" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="879158279" name="Picture"/>
+                                <pic:cNvPr id="1136454462" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -23350,57 +23350,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1544760666" name="Picture">
+                  <wp:docPr id="1245356950" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1544760666" name="Picture"/>
+                          <pic:cNvPr id="1245356950" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23439,57 +23439,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="150758964" name="Picture">
+                  <wp:docPr id="1188830513" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="150758964" name="Picture"/>
+                          <pic:cNvPr id="1188830513" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24119,57 +24119,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1933914407" name="Picture">
+                  <wp:docPr id="1628747655" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1933914407" name="Picture"/>
+                          <pic:cNvPr id="1628747655" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25180,57 +25180,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="17557518" name="Picture">
+                  <wp:docPr id="723042785" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="17557518" name="Picture"/>
+                          <pic:cNvPr id="723042785" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_37.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25283,57 +25283,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="211249748" name="Picture">
+                  <wp:docPr id="348604341" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="211249748" name="Picture"/>
+                          <pic:cNvPr id="348604341" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26741,57 +26741,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1505229331" name="Picture">
+                  <wp:docPr id="1956675209" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1505229331" name="Picture"/>
+                          <pic:cNvPr id="1956675209" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_36.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27938,57 +27938,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="780209615" name="Picture">
+                        <wp:docPr id="1909273011" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="780209615" name="Picture"/>
+                                <pic:cNvPr id="1909273011" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30705,57 +30705,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="158401267" name="Picture">
+                  <wp:docPr id="2135547634" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="158401267" name="Picture"/>
+                          <pic:cNvPr id="2135547634" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30794,57 +30794,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="819124885" name="Picture">
+                  <wp:docPr id="367153380" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="819124885" name="Picture"/>
+                          <pic:cNvPr id="367153380" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31438,57 +31438,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="379274805" name="Picture">
+                  <wp:docPr id="230341442" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="379274805" name="Picture"/>
+                          <pic:cNvPr id="230341442" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32436,57 +32436,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="699028111" name="Picture">
+                  <wp:docPr id="606540551" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="699028111" name="Picture"/>
+                          <pic:cNvPr id="606540551" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32539,57 +32539,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1975127526" name="Picture">
+                  <wp:docPr id="1192740065" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1975127526" name="Picture"/>
+                          <pic:cNvPr id="1192740065" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33916,57 +33916,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1534250380" name="Picture">
+                  <wp:docPr id="211426860" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1534250380" name="Picture"/>
+                          <pic:cNvPr id="211426860" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35059,57 +35059,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1056526408" name="Picture">
+                        <wp:docPr id="1385586555" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1056526408" name="Picture"/>
+                                <pic:cNvPr id="1385586555" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36280,57 +36280,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1940583606" name="Picture">
+                  <wp:docPr id="245448827" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1940583606" name="Picture"/>
+                          <pic:cNvPr id="245448827" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36351,57 +36351,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="473329420" name="Picture">
+                  <wp:docPr id="1686400350" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="473329420" name="Picture"/>
+                          <pic:cNvPr id="1686400350" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36765,57 +36765,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="848919334" name="Picture">
+                  <wp:docPr id="359362537" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="848919334" name="Picture"/>
+                          <pic:cNvPr id="359362537" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>