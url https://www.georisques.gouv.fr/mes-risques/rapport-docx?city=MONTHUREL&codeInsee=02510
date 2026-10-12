--- v0 (2026-08-17)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1452176413" name="Picture">
+                  <wp:docPr id="1159896516" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1452176413" name="Picture"/>
+                          <pic:cNvPr id="1159896516" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1829852748" name="Picture">
+                  <wp:docPr id="1181403681" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1829852748" name="Picture"/>
+                          <pic:cNvPr id="1181403681" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1456555534" name="Picture">
+                        <wp:docPr id="2139198565" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1456555534" name="Picture"/>
+                                <pic:cNvPr id="2139198565" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1527126134" name="Picture">
+                  <wp:docPr id="9134077" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1527126134" name="Picture"/>
+                          <pic:cNvPr id="9134077" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1161254222" name="Picture">
+                  <wp:docPr id="1808912457" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1161254222" name="Picture"/>
+                          <pic:cNvPr id="1808912457" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1463807965" name="Picture">
+                  <wp:docPr id="201746796" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1463807965" name="Picture"/>
+                          <pic:cNvPr id="201746796" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="356276936" name="Picture">
+                  <wp:docPr id="1882671514" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="356276936" name="Picture"/>
+                          <pic:cNvPr id="1882671514" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1821340692" name="Picture">
+                  <wp:docPr id="888352308" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1821340692" name="Picture"/>
+                          <pic:cNvPr id="888352308" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="217023133" name="Picture">
+                        <wp:docPr id="2003682496" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="217023133" name="Picture"/>
+                                <pic:cNvPr id="2003682496" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1931215876" name="Picture">
+                        <wp:docPr id="194447498" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1931215876" name="Picture"/>
+                                <pic:cNvPr id="194447498" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1948017806" name="Picture">
+                        <wp:docPr id="86243260" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1948017806" name="Picture"/>
+                                <pic:cNvPr id="86243260" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="302257362" name="Picture">
+                        <wp:docPr id="2038138079" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="302257362" name="Picture"/>
+                                <pic:cNvPr id="2038138079" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="480610010" name="Picture">
+                        <wp:docPr id="964385706" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="480610010" name="Picture"/>
+                                <pic:cNvPr id="964385706" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="656837286" name="Picture">
+                        <wp:docPr id="1968084876" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="656837286" name="Picture"/>
+                                <pic:cNvPr id="1968084876" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2003266875" name="Picture">
+                        <wp:docPr id="1014488772" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2003266875" name="Picture"/>
+                                <pic:cNvPr id="1014488772" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="356283368" name="Picture">
+                        <wp:docPr id="1471078530" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="356283368" name="Picture"/>
+                                <pic:cNvPr id="1471078530" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1467285569" name="Picture">
+                        <wp:docPr id="459418430" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1467285569" name="Picture"/>
+                                <pic:cNvPr id="459418430" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="972050186" name="Picture">
+                        <wp:docPr id="1437003516" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="972050186" name="Picture"/>
+                                <pic:cNvPr id="1437003516" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1377440694" name="Picture">
+                        <wp:docPr id="353193589" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1377440694" name="Picture"/>
+                                <pic:cNvPr id="353193589" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2061540672" name="Picture">
+                        <wp:docPr id="55479292" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2061540672" name="Picture"/>
+                                <pic:cNvPr id="55479292" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1594544920" name="Picture">
+                        <wp:docPr id="827729828" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1594544920" name="Picture"/>
+                                <pic:cNvPr id="827729828" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1577130553" name="Picture">
+                        <wp:docPr id="1710218468" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1577130553" name="Picture"/>
+                                <pic:cNvPr id="1710218468" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="53513151" name="Picture">
+                        <wp:docPr id="2125194344" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="53513151" name="Picture"/>
+                                <pic:cNvPr id="2125194344" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="403634342" name="Picture">
+                  <wp:docPr id="451695686" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="403634342" name="Picture"/>
+                          <pic:cNvPr id="451695686" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="530591216" name="Picture">
+                  <wp:docPr id="1252296920" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="530591216" name="Picture"/>
+                          <pic:cNvPr id="1252296920" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="876899617" name="Picture">
+                  <wp:docPr id="1683315179" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="876899617" name="Picture"/>
+                          <pic:cNvPr id="1683315179" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1825779718" name="Picture">
+                  <wp:docPr id="443427909" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1825779718" name="Picture"/>
+                          <pic:cNvPr id="443427909" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_16.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1841442887" name="Picture">
+                  <wp:docPr id="806315994" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1841442887" name="Picture"/>
+                          <pic:cNvPr id="806315994" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16740,57 +16740,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2971800" cy="1295400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="777089107" name="Picture">
+                  <wp:docPr id="791261266" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="777089107" name="Picture"/>
+                          <pic:cNvPr id="791261266" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="854" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2971800" cy="1295400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18088,57 +18088,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1092546992" name="Picture">
+                        <wp:docPr id="1937143408" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1092546992" name="Picture"/>
+                                <pic:cNvPr id="1937143408" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19649,57 +19649,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="323882684" name="Picture">
+                  <wp:docPr id="88630912" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="323882684" name="Picture"/>
+                          <pic:cNvPr id="88630912" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19729,57 +19729,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="733773484" name="Picture">
+                  <wp:docPr id="892440756" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="733773484" name="Picture"/>
+                          <pic:cNvPr id="892440756" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20274,57 +20274,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="180177523" name="Picture">
+                  <wp:docPr id="1814677902" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="180177523" name="Picture"/>
+                          <pic:cNvPr id="1814677902" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21429,57 +21429,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1882554033" name="Picture">
+                        <wp:docPr id="413307781" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1882554033" name="Picture"/>
+                                <pic:cNvPr id="413307781" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -23859,57 +23859,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1431933066" name="Picture">
+                  <wp:docPr id="245126101" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1431933066" name="Picture"/>
+                          <pic:cNvPr id="245126101" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23948,57 +23948,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="531155422" name="Picture">
+                  <wp:docPr id="506386640" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="531155422" name="Picture"/>
+                          <pic:cNvPr id="506386640" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24592,57 +24592,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1152646252" name="Picture">
+                  <wp:docPr id="303844907" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1152646252" name="Picture"/>
+                          <pic:cNvPr id="303844907" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25590,57 +25590,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="769215650" name="Picture">
+                  <wp:docPr id="1059541868" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="769215650" name="Picture"/>
+                          <pic:cNvPr id="1059541868" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25693,57 +25693,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1276655110" name="Picture">
+                  <wp:docPr id="539871061" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1276655110" name="Picture"/>
+                          <pic:cNvPr id="539871061" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27072,57 +27072,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1488827094" name="Picture">
+                  <wp:docPr id="1861314750" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1488827094" name="Picture"/>
+                          <pic:cNvPr id="1861314750" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28197,57 +28197,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1887780375" name="Picture">
+                        <wp:docPr id="127365373" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1887780375" name="Picture"/>
+                                <pic:cNvPr id="127365373" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -29550,57 +29550,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1353201838" name="Picture">
+                  <wp:docPr id="40161254" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1353201838" name="Picture"/>
+                          <pic:cNvPr id="40161254" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29639,57 +29639,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="426042871" name="Picture">
+                  <wp:docPr id="2131342887" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="426042871" name="Picture"/>
+                          <pic:cNvPr id="2131342887" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30283,57 +30283,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1086850378" name="Picture">
+                  <wp:docPr id="1126511011" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1086850378" name="Picture"/>
+                          <pic:cNvPr id="1126511011" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31281,57 +31281,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="771511985" name="Picture">
+                  <wp:docPr id="1814241215" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="771511985" name="Picture"/>
+                          <pic:cNvPr id="1814241215" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31384,57 +31384,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="388508863" name="Picture">
+                  <wp:docPr id="1254572662" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="388508863" name="Picture"/>
+                          <pic:cNvPr id="1254572662" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32765,57 +32765,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="787753460" name="Picture">
+                  <wp:docPr id="545453103" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="787753460" name="Picture"/>
+                          <pic:cNvPr id="545453103" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33908,57 +33908,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1257053982" name="Picture">
+                        <wp:docPr id="1002912219" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1257053982" name="Picture"/>
+                                <pic:cNvPr id="1002912219" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -35317,57 +35317,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1171862590" name="Picture">
+                  <wp:docPr id="206799104" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1171862590" name="Picture"/>
+                          <pic:cNvPr id="206799104" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35406,57 +35406,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="877066401" name="Picture">
+                  <wp:docPr id="925223301" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="877066401" name="Picture"/>
+                          <pic:cNvPr id="925223301" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36086,57 +36086,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="645466431" name="Picture">
+                  <wp:docPr id="2099648396" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="645466431" name="Picture"/>
+                          <pic:cNvPr id="2099648396" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37147,57 +37147,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="383876319" name="Picture">
+                  <wp:docPr id="729582045" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="383876319" name="Picture"/>
+                          <pic:cNvPr id="729582045" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37250,57 +37250,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1410931934" name="Picture">
+                  <wp:docPr id="122923321" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1410931934" name="Picture"/>
+                          <pic:cNvPr id="122923321" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38708,57 +38708,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1487070527" name="Picture">
+                  <wp:docPr id="424739539" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1487070527" name="Picture"/>
+                          <pic:cNvPr id="424739539" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39905,57 +39905,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1359029438" name="Picture">
+                        <wp:docPr id="1019741965" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1359029438" name="Picture"/>
+                                <pic:cNvPr id="1019741965" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -42075,57 +42075,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1428629320" name="Picture">
+                  <wp:docPr id="621985453" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1428629320" name="Picture"/>
+                          <pic:cNvPr id="621985453" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42164,57 +42164,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1068216501" name="Picture">
+                  <wp:docPr id="25994652" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1068216501" name="Picture"/>
+                          <pic:cNvPr id="25994652" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42808,57 +42808,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1742161706" name="Picture">
+                  <wp:docPr id="2105555663" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1742161706" name="Picture"/>
+                          <pic:cNvPr id="2105555663" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43806,57 +43806,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1944288804" name="Picture">
+                  <wp:docPr id="1941987064" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1944288804" name="Picture"/>
+                          <pic:cNvPr id="1941987064" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43909,57 +43909,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="572244539" name="Picture">
+                  <wp:docPr id="733063383" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="572244539" name="Picture"/>
+                          <pic:cNvPr id="733063383" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45286,57 +45286,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="484084849" name="Picture">
+                  <wp:docPr id="439433344" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="484084849" name="Picture"/>
+                          <pic:cNvPr id="439433344" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46429,57 +46429,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1249170425" name="Picture">
+                        <wp:docPr id="1803969158" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1249170425" name="Picture"/>
+                                <pic:cNvPr id="1803969158" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -47650,57 +47650,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="42301378" name="Picture">
+                  <wp:docPr id="2027987534" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="42301378" name="Picture"/>
+                          <pic:cNvPr id="2027987534" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47721,57 +47721,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="114549390" name="Picture">
+                  <wp:docPr id="1121610119" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="114549390" name="Picture"/>
+                          <pic:cNvPr id="1121610119" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48135,57 +48135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2108814106" name="Picture">
+                  <wp:docPr id="33130428" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2108814106" name="Picture"/>
+                          <pic:cNvPr id="33130428" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>