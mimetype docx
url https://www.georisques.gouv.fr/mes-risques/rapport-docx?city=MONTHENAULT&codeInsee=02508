--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="704165880" name="Picture">
+                  <wp:docPr id="132032144" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="704165880" name="Picture"/>
+                          <pic:cNvPr id="132032144" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1039245042" name="Picture">
+                  <wp:docPr id="2085884733" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1039245042" name="Picture"/>
+                          <pic:cNvPr id="2085884733" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2088234191" name="Picture">
+                        <wp:docPr id="1398297496" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2088234191" name="Picture"/>
+                                <pic:cNvPr id="1398297496" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="127770399" name="Picture">
+                  <wp:docPr id="681280173" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="127770399" name="Picture"/>
+                          <pic:cNvPr id="681280173" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1962823443" name="Picture">
+                  <wp:docPr id="1141526729" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1962823443" name="Picture"/>
+                          <pic:cNvPr id="1141526729" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1343027728" name="Picture">
+                  <wp:docPr id="641266826" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1343027728" name="Picture"/>
+                          <pic:cNvPr id="641266826" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1971146148" name="Picture">
+                  <wp:docPr id="1865439437" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1971146148" name="Picture"/>
+                          <pic:cNvPr id="1865439437" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1747971406" name="Picture">
+                  <wp:docPr id="101130104" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1747971406" name="Picture"/>
+                          <pic:cNvPr id="101130104" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1859743344" name="Picture">
+                        <wp:docPr id="1574337274" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1859743344" name="Picture"/>
+                                <pic:cNvPr id="1574337274" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="123731574" name="Picture">
+                        <wp:docPr id="773020650" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="123731574" name="Picture"/>
+                                <pic:cNvPr id="773020650" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="17170141" name="Picture">
+                        <wp:docPr id="1538361568" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="17170141" name="Picture"/>
+                                <pic:cNvPr id="1538361568" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1357454060" name="Picture">
+                        <wp:docPr id="1329669984" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1357454060" name="Picture"/>
+                                <pic:cNvPr id="1329669984" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1616987644" name="Picture">
+                        <wp:docPr id="1011455538" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1616987644" name="Picture"/>
+                                <pic:cNvPr id="1011455538" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="958502365" name="Picture">
+                        <wp:docPr id="592380297" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="958502365" name="Picture"/>
+                                <pic:cNvPr id="592380297" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="788894389" name="Picture">
+                        <wp:docPr id="546177898" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="788894389" name="Picture"/>
+                                <pic:cNvPr id="546177898" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1051626651" name="Picture">
+                        <wp:docPr id="445912953" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1051626651" name="Picture"/>
+                                <pic:cNvPr id="445912953" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1088707507" name="Picture">
+                        <wp:docPr id="210625596" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1088707507" name="Picture"/>
+                                <pic:cNvPr id="210625596" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1697529921" name="Picture">
+                        <wp:docPr id="2086343592" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1697529921" name="Picture"/>
+                                <pic:cNvPr id="2086343592" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1864835599" name="Picture">
+                        <wp:docPr id="1934724829" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1864835599" name="Picture"/>
+                                <pic:cNvPr id="1934724829" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1243555110" name="Picture">
+                        <wp:docPr id="373424103" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1243555110" name="Picture"/>
+                                <pic:cNvPr id="373424103" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1822506410" name="Picture">
+                        <wp:docPr id="625993125" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1822506410" name="Picture"/>
+                                <pic:cNvPr id="625993125" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="225879363" name="Picture">
+                        <wp:docPr id="1146020636" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="225879363" name="Picture"/>
+                                <pic:cNvPr id="1146020636" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1326018114" name="Picture">
+                        <wp:docPr id="1911581756" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1326018114" name="Picture"/>
+                                <pic:cNvPr id="1911581756" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2121694287" name="Picture">
+                  <wp:docPr id="2115302818" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2121694287" name="Picture"/>
+                          <pic:cNvPr id="2115302818" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="769955602" name="Picture">
+                  <wp:docPr id="1090902871" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="769955602" name="Picture"/>
+                          <pic:cNvPr id="1090902871" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1919167564" name="Picture">
+                  <wp:docPr id="361628870" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1919167564" name="Picture"/>
+                          <pic:cNvPr id="361628870" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1984018331" name="Picture">
+                  <wp:docPr id="574801889" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1984018331" name="Picture"/>
+                          <pic:cNvPr id="574801889" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2009576385" name="Picture">
+                  <wp:docPr id="1163883099" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2009576385" name="Picture"/>
+                          <pic:cNvPr id="1163883099" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1013438156" name="Picture">
+                  <wp:docPr id="564372306" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1013438156" name="Picture"/>
+                          <pic:cNvPr id="564372306" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="183867662" name="Picture">
+                        <wp:docPr id="1655000710" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="183867662" name="Picture"/>
+                                <pic:cNvPr id="1655000710" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="333379590" name="Picture">
+                  <wp:docPr id="1917172597" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="333379590" name="Picture"/>
+                          <pic:cNvPr id="1917172597" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="917228090" name="Picture">
+                  <wp:docPr id="215274550" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="917228090" name="Picture"/>
+                          <pic:cNvPr id="215274550" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="279975944" name="Picture">
+                  <wp:docPr id="1154316884" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="279975944" name="Picture"/>
+                          <pic:cNvPr id="1154316884" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="142920338" name="Picture">
+                  <wp:docPr id="1570122124" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="142920338" name="Picture"/>
+                          <pic:cNvPr id="1570122124" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1607142640" name="Picture">
+                  <wp:docPr id="430434031" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1607142640" name="Picture"/>
+                          <pic:cNvPr id="430434031" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="229930372" name="Picture">
+                  <wp:docPr id="646051017" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="229930372" name="Picture"/>
+                          <pic:cNvPr id="646051017" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23550,57 +23550,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1451881638" name="Picture">
+                        <wp:docPr id="1729894325" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1451881638" name="Picture"/>
+                                <pic:cNvPr id="1729894325" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24939,57 +24939,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2025829286" name="Picture">
+                  <wp:docPr id="1318228003" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2025829286" name="Picture"/>
+                          <pic:cNvPr id="1318228003" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25028,57 +25028,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="958388045" name="Picture">
+                  <wp:docPr id="1683633215" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="958388045" name="Picture"/>
+                          <pic:cNvPr id="1683633215" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25672,57 +25672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="89276329" name="Picture">
+                  <wp:docPr id="929588497" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="89276329" name="Picture"/>
+                          <pic:cNvPr id="929588497" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26670,57 +26670,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1751627237" name="Picture">
+                  <wp:docPr id="1755256246" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1751627237" name="Picture"/>
+                          <pic:cNvPr id="1755256246" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26773,57 +26773,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="947575356" name="Picture">
+                  <wp:docPr id="1822082315" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="947575356" name="Picture"/>
+                          <pic:cNvPr id="1822082315" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28150,57 +28150,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1499290379" name="Picture">
+                  <wp:docPr id="302025280" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1499290379" name="Picture"/>
+                          <pic:cNvPr id="302025280" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29293,57 +29293,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1745756142" name="Picture">
+                        <wp:docPr id="1088864990" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1745756142" name="Picture"/>
+                                <pic:cNvPr id="1088864990" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30654,57 +30654,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1538819303" name="Picture">
+                  <wp:docPr id="1453457928" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1538819303" name="Picture"/>
+                          <pic:cNvPr id="1453457928" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30743,57 +30743,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="718860119" name="Picture">
+                  <wp:docPr id="997964637" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="718860119" name="Picture"/>
+                          <pic:cNvPr id="997964637" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31387,57 +31387,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="765576832" name="Picture">
+                  <wp:docPr id="1040514944" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="765576832" name="Picture"/>
+                          <pic:cNvPr id="1040514944" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32385,57 +32385,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="333684590" name="Picture">
+                  <wp:docPr id="677292435" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="333684590" name="Picture"/>
+                          <pic:cNvPr id="677292435" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32488,57 +32488,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1811564591" name="Picture">
+                  <wp:docPr id="28072604" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1811564591" name="Picture"/>
+                          <pic:cNvPr id="28072604" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33865,57 +33865,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2060324991" name="Picture">
+                  <wp:docPr id="818884252" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2060324991" name="Picture"/>
+                          <pic:cNvPr id="818884252" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35008,57 +35008,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="430819735" name="Picture">
+                        <wp:docPr id="162156551" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="430819735" name="Picture"/>
+                                <pic:cNvPr id="162156551" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36376,57 +36376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="147790999" name="Picture">
+                  <wp:docPr id="1729217598" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="147790999" name="Picture"/>
+                          <pic:cNvPr id="1729217598" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36465,57 +36465,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2144963944" name="Picture">
+                  <wp:docPr id="1021352627" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2144963944" name="Picture"/>
+                          <pic:cNvPr id="1021352627" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37097,57 +37097,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1057642097" name="Picture">
+                  <wp:docPr id="1025135227" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1057642097" name="Picture"/>
+                          <pic:cNvPr id="1025135227" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38041,57 +38041,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1137575268" name="Picture">
+                  <wp:docPr id="1050848235" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1137575268" name="Picture"/>
+                          <pic:cNvPr id="1050848235" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38153,57 +38153,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1159296599" name="Picture">
+                  <wp:docPr id="596508426" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1159296599" name="Picture"/>
+                          <pic:cNvPr id="596508426" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39812,57 +39812,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="997203025" name="Picture">
+                  <wp:docPr id="78113955" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="997203025" name="Picture"/>
+                          <pic:cNvPr id="78113955" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40991,57 +40991,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1950593720" name="Picture">
+                  <wp:docPr id="1681864533" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1950593720" name="Picture"/>
+                          <pic:cNvPr id="1681864533" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41071,57 +41071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1728606472" name="Picture">
+                  <wp:docPr id="1165234966" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1728606472" name="Picture"/>
+                          <pic:cNvPr id="1165234966" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41559,57 +41559,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="129448463" name="Picture">
+                  <wp:docPr id="374621720" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="129448463" name="Picture"/>
+                          <pic:cNvPr id="374621720" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>