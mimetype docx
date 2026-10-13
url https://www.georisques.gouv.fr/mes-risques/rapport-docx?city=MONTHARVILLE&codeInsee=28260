--- v0 (2026-08-17)
+++ v1 (2026-10-13)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1639625366" name="Picture">
+                  <wp:docPr id="1535561112" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1639625366" name="Picture"/>
+                          <pic:cNvPr id="1535561112" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1548962260" name="Picture">
+                  <wp:docPr id="270389538" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1548962260" name="Picture"/>
+                          <pic:cNvPr id="270389538" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1554739892" name="Picture">
+                        <wp:docPr id="740874631" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1554739892" name="Picture"/>
+                                <pic:cNvPr id="740874631" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="812715864" name="Picture">
+                  <wp:docPr id="2142090621" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="812715864" name="Picture"/>
+                          <pic:cNvPr id="2142090621" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1483556862" name="Picture">
+                  <wp:docPr id="318973706" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1483556862" name="Picture"/>
+                          <pic:cNvPr id="318973706" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1473187788" name="Picture">
+                  <wp:docPr id="1673072461" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1473187788" name="Picture"/>
+                          <pic:cNvPr id="1673072461" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="745692915" name="Picture">
+                  <wp:docPr id="1810634115" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="745692915" name="Picture"/>
+                          <pic:cNvPr id="1810634115" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1982446490" name="Picture">
+                  <wp:docPr id="382972723" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1982446490" name="Picture"/>
+                          <pic:cNvPr id="382972723" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1416872433" name="Picture">
+                        <wp:docPr id="990564066" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1416872433" name="Picture"/>
+                                <pic:cNvPr id="990564066" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1841086144" name="Picture">
+                        <wp:docPr id="1864564513" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1841086144" name="Picture"/>
+                                <pic:cNvPr id="1864564513" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1442158245" name="Picture">
+                        <wp:docPr id="565638746" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1442158245" name="Picture"/>
+                                <pic:cNvPr id="565638746" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1448221356" name="Picture">
+                        <wp:docPr id="744201345" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1448221356" name="Picture"/>
+                                <pic:cNvPr id="744201345" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="577044569" name="Picture">
+                        <wp:docPr id="1130876393" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="577044569" name="Picture"/>
+                                <pic:cNvPr id="1130876393" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="390830711" name="Picture">
+                        <wp:docPr id="2134681984" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="390830711" name="Picture"/>
+                                <pic:cNvPr id="2134681984" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="761866879" name="Picture">
+                        <wp:docPr id="1502574553" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="761866879" name="Picture"/>
+                                <pic:cNvPr id="1502574553" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1775781167" name="Picture">
+                        <wp:docPr id="1995250583" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1775781167" name="Picture"/>
+                                <pic:cNvPr id="1995250583" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="870751631" name="Picture">
+                        <wp:docPr id="1214826150" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="870751631" name="Picture"/>
+                                <pic:cNvPr id="1214826150" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="199187094" name="Picture">
+                        <wp:docPr id="331411352" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="199187094" name="Picture"/>
+                                <pic:cNvPr id="331411352" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1799888582" name="Picture">
+                        <wp:docPr id="54153753" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1799888582" name="Picture"/>
+                                <pic:cNvPr id="54153753" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="773233719" name="Picture">
+                        <wp:docPr id="1206466424" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="773233719" name="Picture"/>
+                                <pic:cNvPr id="1206466424" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1673538804" name="Picture">
+                        <wp:docPr id="514848867" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1673538804" name="Picture"/>
+                                <pic:cNvPr id="514848867" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="976699306" name="Picture">
+                        <wp:docPr id="2101311585" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="976699306" name="Picture"/>
+                                <pic:cNvPr id="2101311585" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1889698932" name="Picture">
+                        <wp:docPr id="2080886988" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1889698932" name="Picture"/>
+                                <pic:cNvPr id="2080886988" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13287,57 +13287,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="799398869" name="Picture">
+                  <wp:docPr id="1270843285" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="799398869" name="Picture"/>
+                          <pic:cNvPr id="1270843285" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13376,57 +13376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="715940488" name="Picture">
+                  <wp:docPr id="452738258" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="715940488" name="Picture"/>
+                          <pic:cNvPr id="452738258" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14020,57 +14020,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1504766234" name="Picture">
+                  <wp:docPr id="1637280280" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1504766234" name="Picture"/>
+                          <pic:cNvPr id="1637280280" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15248,57 +15248,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="731979066" name="Picture">
+                  <wp:docPr id="1519584926" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="731979066" name="Picture"/>
+                          <pic:cNvPr id="1519584926" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15351,57 +15351,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1815860944" name="Picture">
+                  <wp:docPr id="723665416" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1815860944" name="Picture"/>
+                          <pic:cNvPr id="723665416" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16730,57 +16730,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="171476742" name="Picture">
+                  <wp:docPr id="1301601716" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="171476742" name="Picture"/>
+                          <pic:cNvPr id="1301601716" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17855,57 +17855,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1956700380" name="Picture">
+                        <wp:docPr id="2120775165" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1956700380" name="Picture"/>
+                                <pic:cNvPr id="2120775165" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19208,57 +19208,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1339621363" name="Picture">
+                  <wp:docPr id="97892812" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1339621363" name="Picture"/>
+                          <pic:cNvPr id="97892812" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19297,57 +19297,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1075409109" name="Picture">
+                  <wp:docPr id="295924625" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1075409109" name="Picture"/>
+                          <pic:cNvPr id="295924625" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19941,57 +19941,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="860671498" name="Picture">
+                  <wp:docPr id="744041413" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="860671498" name="Picture"/>
+                          <pic:cNvPr id="744041413" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20939,57 +20939,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1568009002" name="Picture">
+                  <wp:docPr id="1821891722" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1568009002" name="Picture"/>
+                          <pic:cNvPr id="1821891722" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21042,57 +21042,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="746341669" name="Picture">
+                  <wp:docPr id="1456961004" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="746341669" name="Picture"/>
+                          <pic:cNvPr id="1456961004" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22423,57 +22423,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1181117972" name="Picture">
+                  <wp:docPr id="1303003704" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1181117972" name="Picture"/>
+                          <pic:cNvPr id="1303003704" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23566,57 +23566,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1242921858" name="Picture">
+                        <wp:docPr id="166309994" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1242921858" name="Picture"/>
+                                <pic:cNvPr id="166309994" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24975,57 +24975,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1582979782" name="Picture">
+                  <wp:docPr id="1644511888" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1582979782" name="Picture"/>
+                          <pic:cNvPr id="1644511888" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25064,57 +25064,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1760624986" name="Picture">
+                  <wp:docPr id="1255052195" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1760624986" name="Picture"/>
+                          <pic:cNvPr id="1255052195" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25744,57 +25744,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="740882758" name="Picture">
+                  <wp:docPr id="1270890322" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="740882758" name="Picture"/>
+                          <pic:cNvPr id="1270890322" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26805,57 +26805,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2056926678" name="Picture">
+                  <wp:docPr id="2098983486" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2056926678" name="Picture"/>
+                          <pic:cNvPr id="2098983486" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26908,57 +26908,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1651019695" name="Picture">
+                  <wp:docPr id="247388844" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1651019695" name="Picture"/>
+                          <pic:cNvPr id="247388844" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28366,57 +28366,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1433120555" name="Picture">
+                  <wp:docPr id="1913798636" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1433120555" name="Picture"/>
+                          <pic:cNvPr id="1913798636" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29563,57 +29563,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="504664531" name="Picture">
+                        <wp:docPr id="913014923" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="504664531" name="Picture"/>
+                                <pic:cNvPr id="913014923" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31733,57 +31733,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="668542053" name="Picture">
+                  <wp:docPr id="1348733633" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="668542053" name="Picture"/>
+                          <pic:cNvPr id="1348733633" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31822,57 +31822,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1959630529" name="Picture">
+                  <wp:docPr id="1556976447" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1959630529" name="Picture"/>
+                          <pic:cNvPr id="1556976447" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32466,57 +32466,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1315773314" name="Picture">
+                  <wp:docPr id="910700533" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1315773314" name="Picture"/>
+                          <pic:cNvPr id="910700533" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33464,57 +33464,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="291933434" name="Picture">
+                  <wp:docPr id="2182090" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="291933434" name="Picture"/>
+                          <pic:cNvPr id="2182090" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33567,57 +33567,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="689486732" name="Picture">
+                  <wp:docPr id="1858387580" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="689486732" name="Picture"/>
+                          <pic:cNvPr id="1858387580" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34944,57 +34944,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="765944625" name="Picture">
+                  <wp:docPr id="923988057" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="765944625" name="Picture"/>
+                          <pic:cNvPr id="923988057" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36087,57 +36087,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="53147603" name="Picture">
+                        <wp:docPr id="618079068" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="53147603" name="Picture"/>
+                                <pic:cNvPr id="618079068" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37445,57 +37445,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="360882796" name="Picture">
+                  <wp:docPr id="73899943" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="360882796" name="Picture"/>
+                          <pic:cNvPr id="73899943" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37534,57 +37534,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="796494055" name="Picture">
+                  <wp:docPr id="217930485" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="796494055" name="Picture"/>
+                          <pic:cNvPr id="217930485" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38157,57 +38157,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="40294831" name="Picture">
+                  <wp:docPr id="1774123233" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="40294831" name="Picture"/>
+                          <pic:cNvPr id="1774123233" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39074,57 +39074,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1713769900" name="Picture">
+                  <wp:docPr id="936379517" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1713769900" name="Picture"/>
+                          <pic:cNvPr id="936379517" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39177,57 +39177,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1200840295" name="Picture">
+                  <wp:docPr id="1071117474" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1200840295" name="Picture"/>
+                          <pic:cNvPr id="1071117474" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40500,57 +40500,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1568402614" name="Picture">
+                  <wp:docPr id="643359297" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1568402614" name="Picture"/>
+                          <pic:cNvPr id="643359297" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41135,57 +41135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="13037848" name="Picture">
+                  <wp:docPr id="640311500" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="13037848" name="Picture"/>
+                          <pic:cNvPr id="640311500" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41206,57 +41206,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1655188868" name="Picture">
+                  <wp:docPr id="835204468" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1655188868" name="Picture"/>
+                          <pic:cNvPr id="835204468" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41620,57 +41620,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1052825125" name="Picture">
+                  <wp:docPr id="1111599605" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1052825125" name="Picture"/>
+                          <pic:cNvPr id="1111599605" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>