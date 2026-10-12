--- v0 (2026-08-18)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1817628772" name="Picture">
+                  <wp:docPr id="1893455207" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1817628772" name="Picture"/>
+                          <pic:cNvPr id="1893455207" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1450639501" name="Picture">
+                  <wp:docPr id="1868695355" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1450639501" name="Picture"/>
+                          <pic:cNvPr id="1868695355" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="369778344" name="Picture">
+                        <wp:docPr id="442192850" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="369778344" name="Picture"/>
+                                <pic:cNvPr id="442192850" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1733488913" name="Picture">
+                  <wp:docPr id="624706227" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1733488913" name="Picture"/>
+                          <pic:cNvPr id="624706227" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1924383069" name="Picture">
+                  <wp:docPr id="472008777" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1924383069" name="Picture"/>
+                          <pic:cNvPr id="472008777" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="833579008" name="Picture">
+                  <wp:docPr id="2058881628" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="833579008" name="Picture"/>
+                          <pic:cNvPr id="2058881628" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="657392747" name="Picture">
+                  <wp:docPr id="152335095" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="657392747" name="Picture"/>
+                          <pic:cNvPr id="152335095" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1360727841" name="Picture">
+                  <wp:docPr id="1234988895" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1360727841" name="Picture"/>
+                          <pic:cNvPr id="1234988895" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2033544803" name="Picture">
+                        <wp:docPr id="1189424881" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2033544803" name="Picture"/>
+                                <pic:cNvPr id="1189424881" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1248147591" name="Picture">
+                        <wp:docPr id="901337896" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1248147591" name="Picture"/>
+                                <pic:cNvPr id="901337896" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1346908531" name="Picture">
+                        <wp:docPr id="1421092952" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1346908531" name="Picture"/>
+                                <pic:cNvPr id="1421092952" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="37843459" name="Picture">
+                        <wp:docPr id="752053311" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="37843459" name="Picture"/>
+                                <pic:cNvPr id="752053311" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2069283264" name="Picture">
+                        <wp:docPr id="1064431677" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2069283264" name="Picture"/>
+                                <pic:cNvPr id="1064431677" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1089041408" name="Picture">
+                        <wp:docPr id="1092192430" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1089041408" name="Picture"/>
+                                <pic:cNvPr id="1092192430" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1677929137" name="Picture">
+                        <wp:docPr id="1049784096" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1677929137" name="Picture"/>
+                                <pic:cNvPr id="1049784096" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1611633607" name="Picture">
+                        <wp:docPr id="313649234" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1611633607" name="Picture"/>
+                                <pic:cNvPr id="313649234" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="90536463" name="Picture">
+                        <wp:docPr id="885860464" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="90536463" name="Picture"/>
+                                <pic:cNvPr id="885860464" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="525094510" name="Picture">
+                        <wp:docPr id="1588768280" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="525094510" name="Picture"/>
+                                <pic:cNvPr id="1588768280" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="710481445" name="Picture">
+                        <wp:docPr id="241129654" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="710481445" name="Picture"/>
+                                <pic:cNvPr id="241129654" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="643405834" name="Picture">
+                        <wp:docPr id="1008106967" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="643405834" name="Picture"/>
+                                <pic:cNvPr id="1008106967" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1461198367" name="Picture">
+                  <wp:docPr id="713106600" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1461198367" name="Picture"/>
+                          <pic:cNvPr id="713106600" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="23856231" name="Picture">
+                  <wp:docPr id="698646555" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="23856231" name="Picture"/>
+                          <pic:cNvPr id="698646555" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1169363569" name="Picture">
+                  <wp:docPr id="452352125" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1169363569" name="Picture"/>
+                          <pic:cNvPr id="452352125" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1574542759" name="Picture">
+                  <wp:docPr id="1094342241" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1574542759" name="Picture"/>
+                          <pic:cNvPr id="1094342241" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1109993994" name="Picture">
+                  <wp:docPr id="388937336" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1109993994" name="Picture"/>
+                          <pic:cNvPr id="388937336" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="55157857" name="Picture">
+                  <wp:docPr id="1842651707" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="55157857" name="Picture"/>
+                          <pic:cNvPr id="1842651707" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="289536698" name="Picture">
+                        <wp:docPr id="536406109" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="289536698" name="Picture"/>
+                                <pic:cNvPr id="536406109" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17583,57 +17583,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2043684967" name="Picture">
+                  <wp:docPr id="976014761" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2043684967" name="Picture"/>
+                          <pic:cNvPr id="976014761" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17672,57 +17672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="763346898" name="Picture">
+                  <wp:docPr id="35001573" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="763346898" name="Picture"/>
+                          <pic:cNvPr id="35001573" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18316,57 +18316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="863311085" name="Picture">
+                  <wp:docPr id="1525985018" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="863311085" name="Picture"/>
+                          <pic:cNvPr id="1525985018" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19314,57 +19314,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2038523941" name="Picture">
+                  <wp:docPr id="1005517073" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2038523941" name="Picture"/>
+                          <pic:cNvPr id="1005517073" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19417,57 +19417,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1871512806" name="Picture">
+                  <wp:docPr id="968874859" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1871512806" name="Picture"/>
+                          <pic:cNvPr id="968874859" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20798,57 +20798,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1729504170" name="Picture">
+                  <wp:docPr id="1100766322" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1729504170" name="Picture"/>
+                          <pic:cNvPr id="1100766322" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21941,57 +21941,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="113225681" name="Picture">
+                        <wp:docPr id="112519219" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="113225681" name="Picture"/>
+                                <pic:cNvPr id="112519219" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -23330,57 +23330,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1357043679" name="Picture">
+                  <wp:docPr id="635980635" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1357043679" name="Picture"/>
+                          <pic:cNvPr id="635980635" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23419,57 +23419,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1282184490" name="Picture">
+                  <wp:docPr id="1894550883" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1282184490" name="Picture"/>
+                          <pic:cNvPr id="1894550883" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24063,57 +24063,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1711008767" name="Picture">
+                  <wp:docPr id="1541742711" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1711008767" name="Picture"/>
+                          <pic:cNvPr id="1541742711" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25061,57 +25061,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1551017922" name="Picture">
+                  <wp:docPr id="207051911" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1551017922" name="Picture"/>
+                          <pic:cNvPr id="207051911" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25164,57 +25164,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="280517156" name="Picture">
+                  <wp:docPr id="1681364084" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="280517156" name="Picture"/>
+                          <pic:cNvPr id="1681364084" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26541,57 +26541,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="751557013" name="Picture">
+                  <wp:docPr id="391841029" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="751557013" name="Picture"/>
+                          <pic:cNvPr id="391841029" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27684,57 +27684,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1913394299" name="Picture">
+                        <wp:docPr id="797089983" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1913394299" name="Picture"/>
+                                <pic:cNvPr id="797089983" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -29045,57 +29045,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="16350430" name="Picture">
+                  <wp:docPr id="1614740327" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="16350430" name="Picture"/>
+                          <pic:cNvPr id="1614740327" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29134,57 +29134,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2022390236" name="Picture">
+                  <wp:docPr id="308714009" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2022390236" name="Picture"/>
+                          <pic:cNvPr id="308714009" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29778,57 +29778,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="698080168" name="Picture">
+                  <wp:docPr id="1954642476" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="698080168" name="Picture"/>
+                          <pic:cNvPr id="1954642476" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30776,57 +30776,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="686189109" name="Picture">
+                  <wp:docPr id="725396401" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="686189109" name="Picture"/>
+                          <pic:cNvPr id="725396401" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30879,57 +30879,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="818800257" name="Picture">
+                  <wp:docPr id="66762843" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="818800257" name="Picture"/>
+                          <pic:cNvPr id="66762843" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32256,57 +32256,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="475583417" name="Picture">
+                  <wp:docPr id="74010131" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="475583417" name="Picture"/>
+                          <pic:cNvPr id="74010131" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33399,57 +33399,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="986376332" name="Picture">
+                        <wp:docPr id="201744923" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="986376332" name="Picture"/>
+                                <pic:cNvPr id="201744923" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -34620,57 +34620,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1616195959" name="Picture">
+                  <wp:docPr id="1121037406" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1616195959" name="Picture"/>
+                          <pic:cNvPr id="1121037406" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34691,57 +34691,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1428440607" name="Picture">
+                  <wp:docPr id="671688847" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1428440607" name="Picture"/>
+                          <pic:cNvPr id="671688847" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35105,57 +35105,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="713912947" name="Picture">
+                  <wp:docPr id="910353929" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="713912947" name="Picture"/>
+                          <pic:cNvPr id="910353929" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>