--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2063284803" name="Picture">
+                  <wp:docPr id="1083653666" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2063284803" name="Picture"/>
+                          <pic:cNvPr id="1083653666" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2136733571" name="Picture">
+                  <wp:docPr id="2081354235" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2136733571" name="Picture"/>
+                          <pic:cNvPr id="2081354235" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1503513503" name="Picture">
+                        <wp:docPr id="1188402226" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1503513503" name="Picture"/>
+                                <pic:cNvPr id="1188402226" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1785549919" name="Picture">
+                  <wp:docPr id="399791173" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1785549919" name="Picture"/>
+                          <pic:cNvPr id="399791173" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1772239493" name="Picture">
+                  <wp:docPr id="1796711968" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1772239493" name="Picture"/>
+                          <pic:cNvPr id="1796711968" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="152518148" name="Picture">
+                  <wp:docPr id="926367411" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="152518148" name="Picture"/>
+                          <pic:cNvPr id="926367411" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="127611251" name="Picture">
+                  <wp:docPr id="998852757" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="127611251" name="Picture"/>
+                          <pic:cNvPr id="998852757" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="978783761" name="Picture">
+                  <wp:docPr id="340681853" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="978783761" name="Picture"/>
+                          <pic:cNvPr id="340681853" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1153611765" name="Picture">
+                        <wp:docPr id="1233907714" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1153611765" name="Picture"/>
+                                <pic:cNvPr id="1233907714" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1030563938" name="Picture">
+                        <wp:docPr id="968341559" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1030563938" name="Picture"/>
+                                <pic:cNvPr id="968341559" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1011607431" name="Picture">
+                        <wp:docPr id="154281349" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1011607431" name="Picture"/>
+                                <pic:cNvPr id="154281349" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1076005779" name="Picture">
+                        <wp:docPr id="1308581484" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1076005779" name="Picture"/>
+                                <pic:cNvPr id="1308581484" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="871013269" name="Picture">
+                        <wp:docPr id="712428879" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="871013269" name="Picture"/>
+                                <pic:cNvPr id="712428879" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="577399842" name="Picture">
+                        <wp:docPr id="1336058006" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="577399842" name="Picture"/>
+                                <pic:cNvPr id="1336058006" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="104441774" name="Picture">
+                        <wp:docPr id="1794952607" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="104441774" name="Picture"/>
+                                <pic:cNvPr id="1794952607" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="205531138" name="Picture">
+                        <wp:docPr id="768271904" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="205531138" name="Picture"/>
+                                <pic:cNvPr id="768271904" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="40993436" name="Picture">
+                        <wp:docPr id="1306335019" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="40993436" name="Picture"/>
+                                <pic:cNvPr id="1306335019" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1072877848" name="Picture">
+                        <wp:docPr id="258253234" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1072877848" name="Picture"/>
+                                <pic:cNvPr id="258253234" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="144387301" name="Picture">
+                        <wp:docPr id="404456129" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="144387301" name="Picture"/>
+                                <pic:cNvPr id="404456129" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1104178924" name="Picture">
+                        <wp:docPr id="1846588887" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1104178924" name="Picture"/>
+                                <pic:cNvPr id="1846588887" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="524110176" name="Picture">
+                        <wp:docPr id="2046407433" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="524110176" name="Picture"/>
+                                <pic:cNvPr id="2046407433" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1482410390" name="Picture">
+                        <wp:docPr id="1421499729" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1482410390" name="Picture"/>
+                                <pic:cNvPr id="1421499729" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1415373364" name="Picture">
+                        <wp:docPr id="3750890" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1415373364" name="Picture"/>
+                                <pic:cNvPr id="3750890" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1663143584" name="Picture">
+                  <wp:docPr id="1590025885" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1663143584" name="Picture"/>
+                          <pic:cNvPr id="1590025885" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1007668281" name="Picture">
+                  <wp:docPr id="770105215" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1007668281" name="Picture"/>
+                          <pic:cNvPr id="770105215" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="726620928" name="Picture">
+                  <wp:docPr id="27663154" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="726620928" name="Picture"/>
+                          <pic:cNvPr id="27663154" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1635833854" name="Picture">
+                  <wp:docPr id="2135822540" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1635833854" name="Picture"/>
+                          <pic:cNvPr id="2135822540" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="693602290" name="Picture">
+                  <wp:docPr id="2071965290" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="693602290" name="Picture"/>
+                          <pic:cNvPr id="2071965290" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="387047254" name="Picture">
+                  <wp:docPr id="1446181512" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="387047254" name="Picture"/>
+                          <pic:cNvPr id="1446181512" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="338686922" name="Picture">
+                        <wp:docPr id="1664366762" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="338686922" name="Picture"/>
+                                <pic:cNvPr id="1664366762" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18523,57 +18523,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="825351485" name="Picture">
+                        <wp:docPr id="430773852" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="825351485" name="Picture"/>
+                                <pic:cNvPr id="430773852" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19997,57 +19997,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2084960063" name="Picture">
+                  <wp:docPr id="1150089917" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2084960063" name="Picture"/>
+                          <pic:cNvPr id="1150089917" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20086,57 +20086,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2022326050" name="Picture">
+                  <wp:docPr id="1796913085" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2022326050" name="Picture"/>
+                          <pic:cNvPr id="1796913085" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20730,57 +20730,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1198382395" name="Picture">
+                  <wp:docPr id="443831156" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1198382395" name="Picture"/>
+                          <pic:cNvPr id="443831156" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21728,57 +21728,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1920900153" name="Picture">
+                  <wp:docPr id="2063583706" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1920900153" name="Picture"/>
+                          <pic:cNvPr id="2063583706" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21831,57 +21831,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="750621715" name="Picture">
+                  <wp:docPr id="1855436779" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="750621715" name="Picture"/>
+                          <pic:cNvPr id="1855436779" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23212,57 +23212,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1530934704" name="Picture">
+                  <wp:docPr id="262601118" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1530934704" name="Picture"/>
+                          <pic:cNvPr id="262601118" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24374,57 +24374,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1247472806" name="Picture">
+                        <wp:docPr id="465841873" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1247472806" name="Picture"/>
+                                <pic:cNvPr id="465841873" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25349,57 +25349,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1048570708" name="Picture">
+                        <wp:docPr id="290117813" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1048570708" name="Picture"/>
+                                <pic:cNvPr id="290117813" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -26738,57 +26738,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1594149469" name="Picture">
+                  <wp:docPr id="1529150766" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1594149469" name="Picture"/>
+                          <pic:cNvPr id="1529150766" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26827,57 +26827,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="509656994" name="Picture">
+                  <wp:docPr id="485230991" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="509656994" name="Picture"/>
+                          <pic:cNvPr id="485230991" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27471,57 +27471,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1435048344" name="Picture">
+                  <wp:docPr id="560245103" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1435048344" name="Picture"/>
+                          <pic:cNvPr id="560245103" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28469,57 +28469,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1816044325" name="Picture">
+                  <wp:docPr id="902191901" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1816044325" name="Picture"/>
+                          <pic:cNvPr id="902191901" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_17.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28572,57 +28572,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1068261147" name="Picture">
+                  <wp:docPr id="1972867040" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1068261147" name="Picture"/>
+                          <pic:cNvPr id="1972867040" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29955,57 +29955,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="910690256" name="Picture">
+                  <wp:docPr id="2039542939" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="910690256" name="Picture"/>
+                          <pic:cNvPr id="2039542939" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_16.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31127,57 +31127,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1644079273" name="Picture">
+                        <wp:docPr id="1354966690" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1644079273" name="Picture"/>
+                                <pic:cNvPr id="1354966690" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -33054,57 +33054,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="950399450" name="Picture">
+                  <wp:docPr id="890739892" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="950399450" name="Picture"/>
+                          <pic:cNvPr id="890739892" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33134,57 +33134,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1561389890" name="Picture">
+                  <wp:docPr id="1381625687" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1561389890" name="Picture"/>
+                          <pic:cNvPr id="1381625687" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33679,57 +33679,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1486425169" name="Picture">
+                  <wp:docPr id="1458219088" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1486425169" name="Picture"/>
+                          <pic:cNvPr id="1458219088" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35426,57 +35426,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1824453578" name="Picture">
+                  <wp:docPr id="2091173860" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1824453578" name="Picture"/>
+                          <pic:cNvPr id="2091173860" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35515,57 +35515,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2094367112" name="Picture">
+                  <wp:docPr id="2140100616" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2094367112" name="Picture"/>
+                          <pic:cNvPr id="2140100616" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36195,57 +36195,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1336372559" name="Picture">
+                  <wp:docPr id="485437518" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1336372559" name="Picture"/>
+                          <pic:cNvPr id="485437518" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37256,57 +37256,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2065671497" name="Picture">
+                  <wp:docPr id="1146431148" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2065671497" name="Picture"/>
+                          <pic:cNvPr id="1146431148" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_29.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37359,57 +37359,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1225663029" name="Picture">
+                  <wp:docPr id="1733781415" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1225663029" name="Picture"/>
+                          <pic:cNvPr id="1733781415" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38817,57 +38817,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1183980145" name="Picture">
+                  <wp:docPr id="1856830836" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1183980145" name="Picture"/>
+                          <pic:cNvPr id="1856830836" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_28.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40014,57 +40014,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="739840450" name="Picture">
+                        <wp:docPr id="72190611" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="739840450" name="Picture"/>
+                                <pic:cNvPr id="72190611" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -42383,57 +42383,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="676442760" name="Picture">
+                  <wp:docPr id="1767320775" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="676442760" name="Picture"/>
+                          <pic:cNvPr id="1767320775" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42472,57 +42472,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1556666776" name="Picture">
+                  <wp:docPr id="728669044" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1556666776" name="Picture"/>
+                          <pic:cNvPr id="728669044" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43116,57 +43116,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="943408322" name="Picture">
+                  <wp:docPr id="1126143384" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="943408322" name="Picture"/>
+                          <pic:cNvPr id="1126143384" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44114,57 +44114,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2083111609" name="Picture">
+                  <wp:docPr id="1342923435" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2083111609" name="Picture"/>
+                          <pic:cNvPr id="1342923435" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44217,57 +44217,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1441689140" name="Picture">
+                  <wp:docPr id="1676710194" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1441689140" name="Picture"/>
+                          <pic:cNvPr id="1676710194" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45594,57 +45594,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1288582483" name="Picture">
+                  <wp:docPr id="618412080" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1288582483" name="Picture"/>
+                          <pic:cNvPr id="618412080" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46737,57 +46737,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="849581929" name="Picture">
+                        <wp:docPr id="232848333" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="849581929" name="Picture"/>
+                                <pic:cNvPr id="232848333" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -47958,57 +47958,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="259676355" name="Picture">
+                  <wp:docPr id="1211650041" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="259676355" name="Picture"/>
+                          <pic:cNvPr id="1211650041" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48029,57 +48029,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1588931297" name="Picture">
+                  <wp:docPr id="428844258" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1588931297" name="Picture"/>
+                          <pic:cNvPr id="428844258" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48443,57 +48443,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1231024082" name="Picture">
+                  <wp:docPr id="2062806761" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1231024082" name="Picture"/>
+                          <pic:cNvPr id="2062806761" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>