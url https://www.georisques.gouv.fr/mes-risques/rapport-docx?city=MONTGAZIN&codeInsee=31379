--- v1 (2026-10-11)
+++ v2 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1083653666" name="Picture">
+                  <wp:docPr id="337802099" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1083653666" name="Picture"/>
+                          <pic:cNvPr id="337802099" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2081354235" name="Picture">
+                  <wp:docPr id="505708608" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2081354235" name="Picture"/>
+                          <pic:cNvPr id="505708608" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1188402226" name="Picture">
+                        <wp:docPr id="2029450866" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1188402226" name="Picture"/>
+                                <pic:cNvPr id="2029450866" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="399791173" name="Picture">
+                  <wp:docPr id="899056415" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="399791173" name="Picture"/>
+                          <pic:cNvPr id="899056415" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1796711968" name="Picture">
+                  <wp:docPr id="7147562" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1796711968" name="Picture"/>
+                          <pic:cNvPr id="7147562" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="926367411" name="Picture">
+                  <wp:docPr id="546164101" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="926367411" name="Picture"/>
+                          <pic:cNvPr id="546164101" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="998852757" name="Picture">
+                  <wp:docPr id="1756029900" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="998852757" name="Picture"/>
+                          <pic:cNvPr id="1756029900" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="340681853" name="Picture">
+                  <wp:docPr id="1500368066" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="340681853" name="Picture"/>
+                          <pic:cNvPr id="1500368066" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1233907714" name="Picture">
+                        <wp:docPr id="1080567519" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1233907714" name="Picture"/>
+                                <pic:cNvPr id="1080567519" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="968341559" name="Picture">
+                        <wp:docPr id="697084917" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="968341559" name="Picture"/>
+                                <pic:cNvPr id="697084917" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="154281349" name="Picture">
+                        <wp:docPr id="490152345" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="154281349" name="Picture"/>
+                                <pic:cNvPr id="490152345" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1308581484" name="Picture">
+                        <wp:docPr id="621639193" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1308581484" name="Picture"/>
+                                <pic:cNvPr id="621639193" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="712428879" name="Picture">
+                        <wp:docPr id="366829810" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="712428879" name="Picture"/>
+                                <pic:cNvPr id="366829810" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1336058006" name="Picture">
+                        <wp:docPr id="167179699" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1336058006" name="Picture"/>
+                                <pic:cNvPr id="167179699" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1794952607" name="Picture">
+                        <wp:docPr id="1623140036" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1794952607" name="Picture"/>
+                                <pic:cNvPr id="1623140036" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="768271904" name="Picture">
+                        <wp:docPr id="1061322534" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="768271904" name="Picture"/>
+                                <pic:cNvPr id="1061322534" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1306335019" name="Picture">
+                        <wp:docPr id="2131981619" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1306335019" name="Picture"/>
+                                <pic:cNvPr id="2131981619" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="258253234" name="Picture">
+                        <wp:docPr id="2068659042" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="258253234" name="Picture"/>
+                                <pic:cNvPr id="2068659042" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="404456129" name="Picture">
+                        <wp:docPr id="1897473649" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="404456129" name="Picture"/>
+                                <pic:cNvPr id="1897473649" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1846588887" name="Picture">
+                        <wp:docPr id="557449106" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1846588887" name="Picture"/>
+                                <pic:cNvPr id="557449106" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2046407433" name="Picture">
+                        <wp:docPr id="1404765762" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2046407433" name="Picture"/>
+                                <pic:cNvPr id="1404765762" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1421499729" name="Picture">
+                        <wp:docPr id="1630354570" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1421499729" name="Picture"/>
+                                <pic:cNvPr id="1630354570" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="3750890" name="Picture">
+                        <wp:docPr id="1060060495" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="3750890" name="Picture"/>
+                                <pic:cNvPr id="1060060495" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1590025885" name="Picture">
+                  <wp:docPr id="456171369" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1590025885" name="Picture"/>
+                          <pic:cNvPr id="456171369" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="770105215" name="Picture">
+                  <wp:docPr id="785059208" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="770105215" name="Picture"/>
+                          <pic:cNvPr id="785059208" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="27663154" name="Picture">
+                  <wp:docPr id="625036943" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="27663154" name="Picture"/>
+                          <pic:cNvPr id="625036943" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2135822540" name="Picture">
+                  <wp:docPr id="71847900" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2135822540" name="Picture"/>
+                          <pic:cNvPr id="71847900" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2071965290" name="Picture">
+                  <wp:docPr id="1872249954" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2071965290" name="Picture"/>
+                          <pic:cNvPr id="1872249954" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1446181512" name="Picture">
+                  <wp:docPr id="1091508442" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1446181512" name="Picture"/>
+                          <pic:cNvPr id="1091508442" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1664366762" name="Picture">
+                        <wp:docPr id="1614806424" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1664366762" name="Picture"/>
+                                <pic:cNvPr id="1614806424" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18523,57 +18523,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="430773852" name="Picture">
+                        <wp:docPr id="1846721631" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="430773852" name="Picture"/>
+                                <pic:cNvPr id="1846721631" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19997,57 +19997,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1150089917" name="Picture">
+                  <wp:docPr id="1033902621" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1150089917" name="Picture"/>
+                          <pic:cNvPr id="1033902621" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20086,57 +20086,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1796913085" name="Picture">
+                  <wp:docPr id="1042014508" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1796913085" name="Picture"/>
+                          <pic:cNvPr id="1042014508" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20730,57 +20730,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="443831156" name="Picture">
+                  <wp:docPr id="1167086324" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="443831156" name="Picture"/>
+                          <pic:cNvPr id="1167086324" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21728,57 +21728,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2063583706" name="Picture">
+                  <wp:docPr id="638316850" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2063583706" name="Picture"/>
+                          <pic:cNvPr id="638316850" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21831,57 +21831,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1855436779" name="Picture">
+                  <wp:docPr id="2142647834" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1855436779" name="Picture"/>
+                          <pic:cNvPr id="2142647834" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23212,57 +23212,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="262601118" name="Picture">
+                  <wp:docPr id="324498732" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="262601118" name="Picture"/>
+                          <pic:cNvPr id="324498732" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24374,57 +24374,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="465841873" name="Picture">
+                        <wp:docPr id="1781036691" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="465841873" name="Picture"/>
+                                <pic:cNvPr id="1781036691" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25349,57 +25349,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="290117813" name="Picture">
+                        <wp:docPr id="1628651519" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="290117813" name="Picture"/>
+                                <pic:cNvPr id="1628651519" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -26738,57 +26738,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1529150766" name="Picture">
+                  <wp:docPr id="400232657" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1529150766" name="Picture"/>
+                          <pic:cNvPr id="400232657" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26827,57 +26827,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="485230991" name="Picture">
+                  <wp:docPr id="1875847442" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="485230991" name="Picture"/>
+                          <pic:cNvPr id="1875847442" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27471,57 +27471,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="560245103" name="Picture">
+                  <wp:docPr id="354307594" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="560245103" name="Picture"/>
+                          <pic:cNvPr id="354307594" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28469,57 +28469,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="902191901" name="Picture">
+                  <wp:docPr id="657292676" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="902191901" name="Picture"/>
+                          <pic:cNvPr id="657292676" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_17.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28572,57 +28572,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1972867040" name="Picture">
+                  <wp:docPr id="1038391442" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1972867040" name="Picture"/>
+                          <pic:cNvPr id="1038391442" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29955,57 +29955,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2039542939" name="Picture">
+                  <wp:docPr id="1359303278" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2039542939" name="Picture"/>
+                          <pic:cNvPr id="1359303278" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_16.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31127,57 +31127,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1354966690" name="Picture">
+                        <wp:docPr id="1783591694" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1354966690" name="Picture"/>
+                                <pic:cNvPr id="1783591694" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -33054,57 +33054,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="890739892" name="Picture">
+                  <wp:docPr id="1137373282" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="890739892" name="Picture"/>
+                          <pic:cNvPr id="1137373282" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33134,57 +33134,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1381625687" name="Picture">
+                  <wp:docPr id="1144985730" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1381625687" name="Picture"/>
+                          <pic:cNvPr id="1144985730" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33679,57 +33679,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1458219088" name="Picture">
+                  <wp:docPr id="1732171972" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1458219088" name="Picture"/>
+                          <pic:cNvPr id="1732171972" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35426,57 +35426,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2091173860" name="Picture">
+                  <wp:docPr id="2095759312" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2091173860" name="Picture"/>
+                          <pic:cNvPr id="2095759312" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35515,57 +35515,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2140100616" name="Picture">
+                  <wp:docPr id="1828954225" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2140100616" name="Picture"/>
+                          <pic:cNvPr id="1828954225" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36195,57 +36195,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="485437518" name="Picture">
+                  <wp:docPr id="1041926397" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="485437518" name="Picture"/>
+                          <pic:cNvPr id="1041926397" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37256,57 +37256,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1146431148" name="Picture">
+                  <wp:docPr id="1316329358" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1146431148" name="Picture"/>
+                          <pic:cNvPr id="1316329358" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_29.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37359,57 +37359,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1733781415" name="Picture">
+                  <wp:docPr id="884358616" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1733781415" name="Picture"/>
+                          <pic:cNvPr id="884358616" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38817,57 +38817,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1856830836" name="Picture">
+                  <wp:docPr id="1237972868" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1856830836" name="Picture"/>
+                          <pic:cNvPr id="1237972868" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_28.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40014,57 +40014,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="72190611" name="Picture">
+                        <wp:docPr id="1162475505" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="72190611" name="Picture"/>
+                                <pic:cNvPr id="1162475505" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -42383,57 +42383,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1767320775" name="Picture">
+                  <wp:docPr id="756811375" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1767320775" name="Picture"/>
+                          <pic:cNvPr id="756811375" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42472,57 +42472,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="728669044" name="Picture">
+                  <wp:docPr id="760909319" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="728669044" name="Picture"/>
+                          <pic:cNvPr id="760909319" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43116,57 +43116,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1126143384" name="Picture">
+                  <wp:docPr id="665195042" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1126143384" name="Picture"/>
+                          <pic:cNvPr id="665195042" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44114,57 +44114,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1342923435" name="Picture">
+                  <wp:docPr id="159598665" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1342923435" name="Picture"/>
+                          <pic:cNvPr id="159598665" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44217,57 +44217,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1676710194" name="Picture">
+                  <wp:docPr id="1550494358" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1676710194" name="Picture"/>
+                          <pic:cNvPr id="1550494358" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45594,57 +45594,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="618412080" name="Picture">
+                  <wp:docPr id="194328899" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="618412080" name="Picture"/>
+                          <pic:cNvPr id="194328899" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46737,57 +46737,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="232848333" name="Picture">
+                        <wp:docPr id="1530776414" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="232848333" name="Picture"/>
+                                <pic:cNvPr id="1530776414" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -47958,57 +47958,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1211650041" name="Picture">
+                  <wp:docPr id="2034282075" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1211650041" name="Picture"/>
+                          <pic:cNvPr id="2034282075" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48029,57 +48029,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="428844258" name="Picture">
+                  <wp:docPr id="1796543018" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="428844258" name="Picture"/>
+                          <pic:cNvPr id="1796543018" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48443,57 +48443,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2062806761" name="Picture">
+                  <wp:docPr id="1201645325" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2062806761" name="Picture"/>
+                          <pic:cNvPr id="1201645325" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>