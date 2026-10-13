--- v0 (2026-08-17)
+++ v1 (2026-10-13)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="82199398" name="Picture">
+                  <wp:docPr id="1059931776" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="82199398" name="Picture"/>
+                          <pic:cNvPr id="1059931776" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="535350401" name="Picture">
+                  <wp:docPr id="1111513353" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="535350401" name="Picture"/>
+                          <pic:cNvPr id="1111513353" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="359826643" name="Picture">
+                        <wp:docPr id="757872313" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="359826643" name="Picture"/>
+                                <pic:cNvPr id="757872313" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2074811287" name="Picture">
+                  <wp:docPr id="374370407" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2074811287" name="Picture"/>
+                          <pic:cNvPr id="374370407" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1600699144" name="Picture">
+                  <wp:docPr id="892890683" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1600699144" name="Picture"/>
+                          <pic:cNvPr id="892890683" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1724651402" name="Picture">
+                  <wp:docPr id="253489020" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1724651402" name="Picture"/>
+                          <pic:cNvPr id="253489020" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1718032576" name="Picture">
+                  <wp:docPr id="692259035" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1718032576" name="Picture"/>
+                          <pic:cNvPr id="692259035" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2055703451" name="Picture">
+                  <wp:docPr id="690474940" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2055703451" name="Picture"/>
+                          <pic:cNvPr id="690474940" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1458687003" name="Picture">
+                        <wp:docPr id="1879038478" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1458687003" name="Picture"/>
+                                <pic:cNvPr id="1879038478" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1345124187" name="Picture">
+                        <wp:docPr id="145068577" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1345124187" name="Picture"/>
+                                <pic:cNvPr id="145068577" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1067291291" name="Picture">
+                        <wp:docPr id="507008498" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1067291291" name="Picture"/>
+                                <pic:cNvPr id="507008498" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="433901082" name="Picture">
+                        <wp:docPr id="317710910" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="433901082" name="Picture"/>
+                                <pic:cNvPr id="317710910" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1337083030" name="Picture">
+                        <wp:docPr id="2127071178" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1337083030" name="Picture"/>
+                                <pic:cNvPr id="2127071178" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1910079660" name="Picture">
+                        <wp:docPr id="1708325755" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1910079660" name="Picture"/>
+                                <pic:cNvPr id="1708325755" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="760463898" name="Picture">
+                        <wp:docPr id="1576070585" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="760463898" name="Picture"/>
+                                <pic:cNvPr id="1576070585" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="25645108" name="Picture">
+                        <wp:docPr id="1946709074" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="25645108" name="Picture"/>
+                                <pic:cNvPr id="1946709074" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2095733069" name="Picture">
+                        <wp:docPr id="255286836" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2095733069" name="Picture"/>
+                                <pic:cNvPr id="255286836" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="334292683" name="Picture">
+                        <wp:docPr id="251680287" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="334292683" name="Picture"/>
+                                <pic:cNvPr id="251680287" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="528549286" name="Picture">
+                        <wp:docPr id="54546484" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="528549286" name="Picture"/>
+                                <pic:cNvPr id="54546484" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2132008775" name="Picture">
+                        <wp:docPr id="408726020" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2132008775" name="Picture"/>
+                                <pic:cNvPr id="408726020" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1978874269" name="Picture">
+                        <wp:docPr id="1722378959" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1978874269" name="Picture"/>
+                                <pic:cNvPr id="1722378959" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1996349871" name="Picture">
+                        <wp:docPr id="240947495" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1996349871" name="Picture"/>
+                                <pic:cNvPr id="240947495" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1757743945" name="Picture">
+                        <wp:docPr id="1713837000" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1757743945" name="Picture"/>
+                                <pic:cNvPr id="1713837000" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2050530510" name="Picture">
+                  <wp:docPr id="712276426" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2050530510" name="Picture"/>
+                          <pic:cNvPr id="712276426" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1559589720" name="Picture">
+                  <wp:docPr id="1930845312" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1559589720" name="Picture"/>
+                          <pic:cNvPr id="1930845312" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1855023507" name="Picture">
+                  <wp:docPr id="1032872134" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1855023507" name="Picture"/>
+                          <pic:cNvPr id="1032872134" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1744647569" name="Picture">
+                  <wp:docPr id="1729064542" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1744647569" name="Picture"/>
+                          <pic:cNvPr id="1729064542" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="203501387" name="Picture">
+                  <wp:docPr id="205475951" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="203501387" name="Picture"/>
+                          <pic:cNvPr id="205475951" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="734265674" name="Picture">
+                  <wp:docPr id="974293981" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="734265674" name="Picture"/>
+                          <pic:cNvPr id="974293981" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="974199850" name="Picture">
+                        <wp:docPr id="2053881494" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="974199850" name="Picture"/>
+                                <pic:cNvPr id="2053881494" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="488876500" name="Picture">
+                  <wp:docPr id="1160461178" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="488876500" name="Picture"/>
+                          <pic:cNvPr id="1160461178" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2139700185" name="Picture">
+                  <wp:docPr id="690162592" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2139700185" name="Picture"/>
+                          <pic:cNvPr id="690162592" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1305184334" name="Picture">
+                  <wp:docPr id="236687132" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1305184334" name="Picture"/>
+                          <pic:cNvPr id="236687132" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="929084725" name="Picture">
+                  <wp:docPr id="1173901894" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="929084725" name="Picture"/>
+                          <pic:cNvPr id="1173901894" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="776411895" name="Picture">
+                  <wp:docPr id="1866253632" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="776411895" name="Picture"/>
+                          <pic:cNvPr id="1866253632" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="306856060" name="Picture">
+                  <wp:docPr id="1950908116" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="306856060" name="Picture"/>
+                          <pic:cNvPr id="1950908116" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23369,57 +23369,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="227816918" name="Picture">
+                        <wp:docPr id="2096162564" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="227816918" name="Picture"/>
+                                <pic:cNvPr id="2096162564" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24344,57 +24344,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1442632137" name="Picture">
+                        <wp:docPr id="1882241718" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1442632137" name="Picture"/>
+                                <pic:cNvPr id="1882241718" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25753,57 +25753,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="719672946" name="Picture">
+                  <wp:docPr id="306446323" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="719672946" name="Picture"/>
+                          <pic:cNvPr id="306446323" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25842,57 +25842,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="23193490" name="Picture">
+                  <wp:docPr id="88608187" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="23193490" name="Picture"/>
+                          <pic:cNvPr id="88608187" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26522,57 +26522,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="526116793" name="Picture">
+                  <wp:docPr id="459681970" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="526116793" name="Picture"/>
+                          <pic:cNvPr id="459681970" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27583,57 +27583,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1631294520" name="Picture">
+                  <wp:docPr id="1451278668" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1631294520" name="Picture"/>
+                          <pic:cNvPr id="1451278668" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27686,57 +27686,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="891809719" name="Picture">
+                  <wp:docPr id="1982462109" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="891809719" name="Picture"/>
+                          <pic:cNvPr id="1982462109" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29144,57 +29144,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1887325879" name="Picture">
+                  <wp:docPr id="1199648466" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1887325879" name="Picture"/>
+                          <pic:cNvPr id="1199648466" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30341,57 +30341,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1451087567" name="Picture">
+                        <wp:docPr id="330119276" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1451087567" name="Picture"/>
+                                <pic:cNvPr id="330119276" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32511,57 +32511,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1555591690" name="Picture">
+                  <wp:docPr id="231527387" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1555591690" name="Picture"/>
+                          <pic:cNvPr id="231527387" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32600,57 +32600,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1241976430" name="Picture">
+                  <wp:docPr id="1444498256" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1241976430" name="Picture"/>
+                          <pic:cNvPr id="1444498256" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33244,57 +33244,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1928618575" name="Picture">
+                  <wp:docPr id="747464615" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1928618575" name="Picture"/>
+                          <pic:cNvPr id="747464615" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34242,57 +34242,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1159956942" name="Picture">
+                  <wp:docPr id="1368830796" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1159956942" name="Picture"/>
+                          <pic:cNvPr id="1368830796" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34345,57 +34345,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1919822058" name="Picture">
+                  <wp:docPr id="993827211" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1919822058" name="Picture"/>
+                          <pic:cNvPr id="993827211" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35724,57 +35724,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2971800" cy="1536700"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="881914678" name="Picture">
+                  <wp:docPr id="1092550800" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="881914678" name="Picture"/>
+                          <pic:cNvPr id="1092550800" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="854" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2971800" cy="1536700"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36858,57 +36858,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1791926528" name="Picture">
+                        <wp:docPr id="1306505216" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1791926528" name="Picture"/>
+                                <pic:cNvPr id="1306505216" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38352,57 +38352,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1509226028" name="Picture">
+                  <wp:docPr id="1954357931" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1509226028" name="Picture"/>
+                          <pic:cNvPr id="1954357931" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38441,57 +38441,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="999125536" name="Picture">
+                  <wp:docPr id="1805496876" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="999125536" name="Picture"/>
+                          <pic:cNvPr id="1805496876" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39085,57 +39085,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="611011316" name="Picture">
+                  <wp:docPr id="421088590" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="611011316" name="Picture"/>
+                          <pic:cNvPr id="421088590" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40083,57 +40083,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1095882512" name="Picture">
+                  <wp:docPr id="2110593999" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1095882512" name="Picture"/>
+                          <pic:cNvPr id="2110593999" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40186,57 +40186,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="599090965" name="Picture">
+                  <wp:docPr id="99002024" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="599090965" name="Picture"/>
+                          <pic:cNvPr id="99002024" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41563,57 +41563,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1209122856" name="Picture">
+                  <wp:docPr id="2054331865" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1209122856" name="Picture"/>
+                          <pic:cNvPr id="2054331865" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42706,57 +42706,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="851912504" name="Picture">
+                        <wp:docPr id="72457432" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="851912504" name="Picture"/>
+                                <pic:cNvPr id="72457432" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -43927,57 +43927,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1955705288" name="Picture">
+                  <wp:docPr id="1789085150" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1955705288" name="Picture"/>
+                          <pic:cNvPr id="1789085150" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43998,57 +43998,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="280915889" name="Picture">
+                  <wp:docPr id="768280620" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="280915889" name="Picture"/>
+                          <pic:cNvPr id="768280620" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44412,57 +44412,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1179978817" name="Picture">
+                  <wp:docPr id="1715168117" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1179978817" name="Picture"/>
+                          <pic:cNvPr id="1715168117" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>