--- v0 (2026-08-18)
+++ v1 (2026-10-13)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="753482966" name="Picture">
+                  <wp:docPr id="2083854127" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="753482966" name="Picture"/>
+                          <pic:cNvPr id="2083854127" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="612027676" name="Picture">
+                  <wp:docPr id="1833057300" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="612027676" name="Picture"/>
+                          <pic:cNvPr id="1833057300" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="909536666" name="Picture">
+                        <wp:docPr id="430830780" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="909536666" name="Picture"/>
+                                <pic:cNvPr id="430830780" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="953369856" name="Picture">
+                  <wp:docPr id="1875894237" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="953369856" name="Picture"/>
+                          <pic:cNvPr id="1875894237" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="340444981" name="Picture">
+                  <wp:docPr id="1613025542" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="340444981" name="Picture"/>
+                          <pic:cNvPr id="1613025542" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="301357808" name="Picture">
+                  <wp:docPr id="877338546" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="301357808" name="Picture"/>
+                          <pic:cNvPr id="877338546" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1196828201" name="Picture">
+                  <wp:docPr id="1043493593" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1196828201" name="Picture"/>
+                          <pic:cNvPr id="1043493593" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="969898709" name="Picture">
+                  <wp:docPr id="307541251" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="969898709" name="Picture"/>
+                          <pic:cNvPr id="307541251" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1828296154" name="Picture">
+                        <wp:docPr id="191835242" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1828296154" name="Picture"/>
+                                <pic:cNvPr id="191835242" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1361010660" name="Picture">
+                        <wp:docPr id="1603735895" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1361010660" name="Picture"/>
+                                <pic:cNvPr id="1603735895" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1265166908" name="Picture">
+                        <wp:docPr id="77584369" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1265166908" name="Picture"/>
+                                <pic:cNvPr id="77584369" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="788517626" name="Picture">
+                        <wp:docPr id="391396966" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="788517626" name="Picture"/>
+                                <pic:cNvPr id="391396966" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="534304190" name="Picture">
+                        <wp:docPr id="1500625715" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="534304190" name="Picture"/>
+                                <pic:cNvPr id="1500625715" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1203467300" name="Picture">
+                        <wp:docPr id="741278013" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1203467300" name="Picture"/>
+                                <pic:cNvPr id="741278013" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="394084629" name="Picture">
+                        <wp:docPr id="558786540" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="394084629" name="Picture"/>
+                                <pic:cNvPr id="558786540" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1058131409" name="Picture">
+                        <wp:docPr id="1042132915" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1058131409" name="Picture"/>
+                                <pic:cNvPr id="1042132915" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1967037500" name="Picture">
+                        <wp:docPr id="1539114813" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1967037500" name="Picture"/>
+                                <pic:cNvPr id="1539114813" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="836045693" name="Picture">
+                        <wp:docPr id="2073877715" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="836045693" name="Picture"/>
+                                <pic:cNvPr id="2073877715" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="5749671" name="Picture">
+                        <wp:docPr id="1351591446" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="5749671" name="Picture"/>
+                                <pic:cNvPr id="1351591446" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1405946441" name="Picture">
+                        <wp:docPr id="1626922941" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1405946441" name="Picture"/>
+                                <pic:cNvPr id="1626922941" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="885247862" name="Picture">
+                        <wp:docPr id="841463962" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="885247862" name="Picture"/>
+                                <pic:cNvPr id="841463962" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1634912948" name="Picture">
+                        <wp:docPr id="854481968" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1634912948" name="Picture"/>
+                                <pic:cNvPr id="854481968" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="291822398" name="Picture">
+                        <wp:docPr id="763972554" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="291822398" name="Picture"/>
+                                <pic:cNvPr id="763972554" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="912436377" name="Picture">
+                  <wp:docPr id="1699158175" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="912436377" name="Picture"/>
+                          <pic:cNvPr id="1699158175" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="276422298" name="Picture">
+                  <wp:docPr id="365933581" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="276422298" name="Picture"/>
+                          <pic:cNvPr id="365933581" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="425210529" name="Picture">
+                  <wp:docPr id="392245023" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="425210529" name="Picture"/>
+                          <pic:cNvPr id="392245023" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1288656128" name="Picture">
+                  <wp:docPr id="2113420831" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1288656128" name="Picture"/>
+                          <pic:cNvPr id="2113420831" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1052217559" name="Picture">
+                  <wp:docPr id="1194039369" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1052217559" name="Picture"/>
+                          <pic:cNvPr id="1194039369" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1651084033" name="Picture">
+                  <wp:docPr id="73401095" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1651084033" name="Picture"/>
+                          <pic:cNvPr id="73401095" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1358034615" name="Picture">
+                        <wp:docPr id="88744484" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1358034615" name="Picture"/>
+                                <pic:cNvPr id="88744484" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="65049744" name="Picture">
+                  <wp:docPr id="1663430020" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="65049744" name="Picture"/>
+                          <pic:cNvPr id="1663430020" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1625041074" name="Picture">
+                  <wp:docPr id="1861024780" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1625041074" name="Picture"/>
+                          <pic:cNvPr id="1861024780" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1070018128" name="Picture">
+                  <wp:docPr id="979609847" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1070018128" name="Picture"/>
+                          <pic:cNvPr id="979609847" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="502067835" name="Picture">
+                  <wp:docPr id="1320015421" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="502067835" name="Picture"/>
+                          <pic:cNvPr id="1320015421" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="828750884" name="Picture">
+                  <wp:docPr id="538847027" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="828750884" name="Picture"/>
+                          <pic:cNvPr id="538847027" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1958316023" name="Picture">
+                  <wp:docPr id="111196861" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1958316023" name="Picture"/>
+                          <pic:cNvPr id="111196861" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23369,57 +23369,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1624958453" name="Picture">
+                        <wp:docPr id="253746256" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1624958453" name="Picture"/>
+                                <pic:cNvPr id="253746256" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24344,57 +24344,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2058097502" name="Picture">
+                        <wp:docPr id="281031283" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2058097502" name="Picture"/>
+                                <pic:cNvPr id="281031283" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25733,57 +25733,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1307489459" name="Picture">
+                  <wp:docPr id="1632407911" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1307489459" name="Picture"/>
+                          <pic:cNvPr id="1632407911" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25822,57 +25822,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1336749672" name="Picture">
+                  <wp:docPr id="1614975534" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1336749672" name="Picture"/>
+                          <pic:cNvPr id="1614975534" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26466,57 +26466,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="326315061" name="Picture">
+                  <wp:docPr id="1747152368" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="326315061" name="Picture"/>
+                          <pic:cNvPr id="1747152368" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27464,57 +27464,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1807378366" name="Picture">
+                  <wp:docPr id="249995313" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1807378366" name="Picture"/>
+                          <pic:cNvPr id="249995313" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27567,57 +27567,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1885196758" name="Picture">
+                  <wp:docPr id="1674655396" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1885196758" name="Picture"/>
+                          <pic:cNvPr id="1674655396" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28944,57 +28944,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="863544202" name="Picture">
+                  <wp:docPr id="81074060" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="863544202" name="Picture"/>
+                          <pic:cNvPr id="81074060" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30087,57 +30087,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1869473632" name="Picture">
+                        <wp:docPr id="1368996883" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1869473632" name="Picture"/>
+                                <pic:cNvPr id="1368996883" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31448,57 +31448,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="427781620" name="Picture">
+                  <wp:docPr id="2103195867" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="427781620" name="Picture"/>
+                          <pic:cNvPr id="2103195867" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31537,57 +31537,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="485844510" name="Picture">
+                  <wp:docPr id="1210025105" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="485844510" name="Picture"/>
+                          <pic:cNvPr id="1210025105" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32181,57 +32181,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1480853607" name="Picture">
+                  <wp:docPr id="1833361225" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1480853607" name="Picture"/>
+                          <pic:cNvPr id="1833361225" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33179,57 +33179,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="950366037" name="Picture">
+                  <wp:docPr id="1272550203" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="950366037" name="Picture"/>
+                          <pic:cNvPr id="1272550203" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33282,57 +33282,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="9668372" name="Picture">
+                  <wp:docPr id="1271062472" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="9668372" name="Picture"/>
+                          <pic:cNvPr id="1271062472" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34661,57 +34661,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2971800" cy="1536700"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2070705257" name="Picture">
+                  <wp:docPr id="822076319" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2070705257" name="Picture"/>
+                          <pic:cNvPr id="822076319" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="854" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2971800" cy="1536700"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35795,57 +35795,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1133268012" name="Picture">
+                        <wp:docPr id="902388644" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1133268012" name="Picture"/>
+                                <pic:cNvPr id="902388644" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36820,57 +36820,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1352597187" name="Picture">
+                        <wp:docPr id="1428039946" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1352597187" name="Picture"/>
+                                <pic:cNvPr id="1428039946" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38292,57 +38292,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1901213136" name="Picture">
+                  <wp:docPr id="712330358" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1901213136" name="Picture"/>
+                          <pic:cNvPr id="712330358" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38381,57 +38381,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2000137989" name="Picture">
+                  <wp:docPr id="2104192460" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2000137989" name="Picture"/>
+                          <pic:cNvPr id="2104192460" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39025,57 +39025,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="416375217" name="Picture">
+                  <wp:docPr id="195582849" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="416375217" name="Picture"/>
+                          <pic:cNvPr id="195582849" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40023,57 +40023,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1325051977" name="Picture">
+                  <wp:docPr id="1020822241" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1325051977" name="Picture"/>
+                          <pic:cNvPr id="1020822241" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40126,57 +40126,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1857608503" name="Picture">
+                  <wp:docPr id="1470295603" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1857608503" name="Picture"/>
+                          <pic:cNvPr id="1470295603" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41503,57 +41503,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1244192148" name="Picture">
+                  <wp:docPr id="2074589663" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1244192148" name="Picture"/>
+                          <pic:cNvPr id="2074589663" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42646,57 +42646,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="715224493" name="Picture">
+                        <wp:docPr id="1417863765" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="715224493" name="Picture"/>
+                                <pic:cNvPr id="1417863765" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -43867,57 +43867,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="652855568" name="Picture">
+                  <wp:docPr id="304988251" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="652855568" name="Picture"/>
+                          <pic:cNvPr id="304988251" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43938,57 +43938,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1246783142" name="Picture">
+                  <wp:docPr id="152930947" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1246783142" name="Picture"/>
+                          <pic:cNvPr id="152930947" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44352,57 +44352,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1013706615" name="Picture">
+                  <wp:docPr id="1184087968" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1013706615" name="Picture"/>
+                          <pic:cNvPr id="1184087968" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>