--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="230723232" name="Picture">
+                  <wp:docPr id="507101480" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="230723232" name="Picture"/>
+                          <pic:cNvPr id="507101480" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2121918666" name="Picture">
+                  <wp:docPr id="1005221759" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2121918666" name="Picture"/>
+                          <pic:cNvPr id="1005221759" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="763606293" name="Picture">
+                        <wp:docPr id="1721620338" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="763606293" name="Picture"/>
+                                <pic:cNvPr id="1721620338" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="81311194" name="Picture">
+                  <wp:docPr id="1937026657" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="81311194" name="Picture"/>
+                          <pic:cNvPr id="1937026657" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2037840913" name="Picture">
+                  <wp:docPr id="2126482111" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2037840913" name="Picture"/>
+                          <pic:cNvPr id="2126482111" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="337537121" name="Picture">
+                  <wp:docPr id="1799078207" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="337537121" name="Picture"/>
+                          <pic:cNvPr id="1799078207" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="51489120" name="Picture">
+                  <wp:docPr id="1930680347" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="51489120" name="Picture"/>
+                          <pic:cNvPr id="1930680347" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1358167774" name="Picture">
+                  <wp:docPr id="334162834" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1358167774" name="Picture"/>
+                          <pic:cNvPr id="334162834" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1574656521" name="Picture">
+                        <wp:docPr id="570773308" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1574656521" name="Picture"/>
+                                <pic:cNvPr id="570773308" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1965467518" name="Picture">
+                        <wp:docPr id="2038633087" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1965467518" name="Picture"/>
+                                <pic:cNvPr id="2038633087" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="829245666" name="Picture">
+                        <wp:docPr id="755358860" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="829245666" name="Picture"/>
+                                <pic:cNvPr id="755358860" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="47137938" name="Picture">
+                        <wp:docPr id="892992507" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="47137938" name="Picture"/>
+                                <pic:cNvPr id="892992507" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="647529456" name="Picture">
+                        <wp:docPr id="203196134" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="647529456" name="Picture"/>
+                                <pic:cNvPr id="203196134" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7963,57 +7963,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="510303364" name="Picture">
+                        <wp:docPr id="1005400846" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="510303364" name="Picture"/>
+                                <pic:cNvPr id="1005400846" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8595,57 +8595,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2104211093" name="Picture">
+                        <wp:docPr id="618217781" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2104211093" name="Picture"/>
+                                <pic:cNvPr id="618217781" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8942,57 +8942,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1845890057" name="Picture">
+                        <wp:docPr id="189339900" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1845890057" name="Picture"/>
+                                <pic:cNvPr id="189339900" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9389,57 +9389,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2053622942" name="Picture">
+                        <wp:docPr id="1306297096" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2053622942" name="Picture"/>
+                                <pic:cNvPr id="1306297096" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10204,57 +10204,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="216085009" name="Picture">
+                        <wp:docPr id="736199730" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="216085009" name="Picture"/>
+                                <pic:cNvPr id="736199730" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10551,57 +10551,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="360248112" name="Picture">
+                        <wp:docPr id="374754380" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="360248112" name="Picture"/>
+                                <pic:cNvPr id="374754380" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10998,57 +10998,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="226878178" name="Picture">
+                        <wp:docPr id="502122089" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="226878178" name="Picture"/>
+                                <pic:cNvPr id="502122089" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11862,57 +11862,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1578216365" name="Picture">
+                  <wp:docPr id="1645496351" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1578216365" name="Picture"/>
+                          <pic:cNvPr id="1645496351" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11951,57 +11951,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1234247929" name="Picture">
+                  <wp:docPr id="318794433" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1234247929" name="Picture"/>
+                          <pic:cNvPr id="318794433" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12595,57 +12595,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="971159012" name="Picture">
+                  <wp:docPr id="1359600519" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="971159012" name="Picture"/>
+                          <pic:cNvPr id="1359600519" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13823,57 +13823,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="758597174" name="Picture">
+                  <wp:docPr id="216873210" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="758597174" name="Picture"/>
+                          <pic:cNvPr id="216873210" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13926,57 +13926,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1164069823" name="Picture">
+                  <wp:docPr id="489767672" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1164069823" name="Picture"/>
+                          <pic:cNvPr id="489767672" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15307,57 +15307,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="967578145" name="Picture">
+                  <wp:docPr id="1503934612" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="967578145" name="Picture"/>
+                          <pic:cNvPr id="1503934612" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16450,57 +16450,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="222128901" name="Picture">
+                        <wp:docPr id="1735059342" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="222128901" name="Picture"/>
+                                <pic:cNvPr id="1735059342" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17839,57 +17839,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1974041211" name="Picture">
+                  <wp:docPr id="1477950179" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1974041211" name="Picture"/>
+                          <pic:cNvPr id="1477950179" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17928,57 +17928,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="76287635" name="Picture">
+                  <wp:docPr id="871503608" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="76287635" name="Picture"/>
+                          <pic:cNvPr id="871503608" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18572,57 +18572,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1645160516" name="Picture">
+                  <wp:docPr id="60084639" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1645160516" name="Picture"/>
+                          <pic:cNvPr id="60084639" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19570,57 +19570,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1302130042" name="Picture">
+                  <wp:docPr id="743940617" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1302130042" name="Picture"/>
+                          <pic:cNvPr id="743940617" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19673,57 +19673,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1841970561" name="Picture">
+                  <wp:docPr id="1554268497" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1841970561" name="Picture"/>
+                          <pic:cNvPr id="1554268497" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21050,57 +21050,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="737068098" name="Picture">
+                  <wp:docPr id="1122441037" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="737068098" name="Picture"/>
+                          <pic:cNvPr id="1122441037" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22193,57 +22193,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1807836196" name="Picture">
+                        <wp:docPr id="925524744" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1807836196" name="Picture"/>
+                                <pic:cNvPr id="925524744" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -23554,57 +23554,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="911237578" name="Picture">
+                  <wp:docPr id="1292715999" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="911237578" name="Picture"/>
+                          <pic:cNvPr id="1292715999" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23643,57 +23643,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="125934849" name="Picture">
+                  <wp:docPr id="1249447367" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="125934849" name="Picture"/>
+                          <pic:cNvPr id="1249447367" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24287,57 +24287,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="676770735" name="Picture">
+                  <wp:docPr id="529870565" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="676770735" name="Picture"/>
+                          <pic:cNvPr id="529870565" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25285,57 +25285,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="322043446" name="Picture">
+                  <wp:docPr id="173447813" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="322043446" name="Picture"/>
+                          <pic:cNvPr id="173447813" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25388,57 +25388,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="683012148" name="Picture">
+                  <wp:docPr id="2049259967" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="683012148" name="Picture"/>
+                          <pic:cNvPr id="2049259967" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26765,57 +26765,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1420094829" name="Picture">
+                  <wp:docPr id="1592239371" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1420094829" name="Picture"/>
+                          <pic:cNvPr id="1592239371" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27908,57 +27908,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="511199881" name="Picture">
+                        <wp:docPr id="1830264304" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="511199881" name="Picture"/>
+                                <pic:cNvPr id="1830264304" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -29276,57 +29276,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1988611275" name="Picture">
+                  <wp:docPr id="474618964" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1988611275" name="Picture"/>
+                          <pic:cNvPr id="474618964" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29365,57 +29365,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="720891024" name="Picture">
+                  <wp:docPr id="1306786352" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="720891024" name="Picture"/>
+                          <pic:cNvPr id="1306786352" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29997,57 +29997,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1734595331" name="Picture">
+                  <wp:docPr id="513691578" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1734595331" name="Picture"/>
+                          <pic:cNvPr id="513691578" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30941,57 +30941,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="729260704" name="Picture">
+                  <wp:docPr id="59625568" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="729260704" name="Picture"/>
+                          <pic:cNvPr id="59625568" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31053,57 +31053,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="766329394" name="Picture">
+                  <wp:docPr id="1820140345" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="766329394" name="Picture"/>
+                          <pic:cNvPr id="1820140345" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32712,57 +32712,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="72259050" name="Picture">
+                  <wp:docPr id="282487727" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="72259050" name="Picture"/>
+                          <pic:cNvPr id="282487727" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33891,57 +33891,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="545831759" name="Picture">
+                  <wp:docPr id="221012736" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="545831759" name="Picture"/>
+                          <pic:cNvPr id="221012736" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33971,57 +33971,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2002899178" name="Picture">
+                  <wp:docPr id="1085181733" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2002899178" name="Picture"/>
+                          <pic:cNvPr id="1085181733" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34459,57 +34459,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1503260340" name="Picture">
+                  <wp:docPr id="1780092064" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1503260340" name="Picture"/>
+                          <pic:cNvPr id="1780092064" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>