--- v0 (2026-08-18)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="212375894" name="Picture">
+                  <wp:docPr id="761005887" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="212375894" name="Picture"/>
+                          <pic:cNvPr id="761005887" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="185983696" name="Picture">
+                  <wp:docPr id="2076094216" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="185983696" name="Picture"/>
+                          <pic:cNvPr id="2076094216" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="70103425" name="Picture">
+                        <wp:docPr id="2084889602" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="70103425" name="Picture"/>
+                                <pic:cNvPr id="2084889602" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1996716517" name="Picture">
+                  <wp:docPr id="1241367691" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1996716517" name="Picture"/>
+                          <pic:cNvPr id="1241367691" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1339595995" name="Picture">
+                  <wp:docPr id="1373804323" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1339595995" name="Picture"/>
+                          <pic:cNvPr id="1373804323" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2012685880" name="Picture">
+                  <wp:docPr id="1966497358" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2012685880" name="Picture"/>
+                          <pic:cNvPr id="1966497358" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1478218500" name="Picture">
+                  <wp:docPr id="1852735169" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1478218500" name="Picture"/>
+                          <pic:cNvPr id="1852735169" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="80402484" name="Picture">
+                  <wp:docPr id="777303011" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="80402484" name="Picture"/>
+                          <pic:cNvPr id="777303011" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="757012953" name="Picture">
+                        <wp:docPr id="1797772330" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="757012953" name="Picture"/>
+                                <pic:cNvPr id="1797772330" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1390920607" name="Picture">
+                        <wp:docPr id="699408604" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1390920607" name="Picture"/>
+                                <pic:cNvPr id="699408604" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="689188072" name="Picture">
+                        <wp:docPr id="1680524862" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="689188072" name="Picture"/>
+                                <pic:cNvPr id="1680524862" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="244327382" name="Picture">
+                        <wp:docPr id="1191225062" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="244327382" name="Picture"/>
+                                <pic:cNvPr id="1191225062" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="977588684" name="Picture">
+                        <wp:docPr id="1923904387" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="977588684" name="Picture"/>
+                                <pic:cNvPr id="1923904387" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2039663121" name="Picture">
+                        <wp:docPr id="529716474" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2039663121" name="Picture"/>
+                                <pic:cNvPr id="529716474" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2137424191" name="Picture">
+                        <wp:docPr id="1910757434" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2137424191" name="Picture"/>
+                                <pic:cNvPr id="1910757434" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="158803760" name="Picture">
+                        <wp:docPr id="284789277" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="158803760" name="Picture"/>
+                                <pic:cNvPr id="284789277" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="889372029" name="Picture">
+                        <wp:docPr id="1542303828" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="889372029" name="Picture"/>
+                                <pic:cNvPr id="1542303828" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1958013414" name="Picture">
+                        <wp:docPr id="1040670112" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1958013414" name="Picture"/>
+                                <pic:cNvPr id="1040670112" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1525796007" name="Picture">
+                        <wp:docPr id="783839953" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1525796007" name="Picture"/>
+                                <pic:cNvPr id="783839953" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="558764828" name="Picture">
+                        <wp:docPr id="484605684" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="558764828" name="Picture"/>
+                                <pic:cNvPr id="484605684" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="34596005" name="Picture">
+                        <wp:docPr id="2132455438" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="34596005" name="Picture"/>
+                                <pic:cNvPr id="2132455438" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="471022035" name="Picture">
+                        <wp:docPr id="109406205" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="471022035" name="Picture"/>
+                                <pic:cNvPr id="109406205" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2024593330" name="Picture">
+                        <wp:docPr id="1782831023" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2024593330" name="Picture"/>
+                                <pic:cNvPr id="1782831023" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1825013210" name="Picture">
+                  <wp:docPr id="66060440" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1825013210" name="Picture"/>
+                          <pic:cNvPr id="66060440" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="835061814" name="Picture">
+                  <wp:docPr id="228461182" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="835061814" name="Picture"/>
+                          <pic:cNvPr id="228461182" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="250443017" name="Picture">
+                  <wp:docPr id="1497932001" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="250443017" name="Picture"/>
+                          <pic:cNvPr id="1497932001" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1651326900" name="Picture">
+                  <wp:docPr id="250015427" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1651326900" name="Picture"/>
+                          <pic:cNvPr id="250015427" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="43847958" name="Picture">
+                  <wp:docPr id="1371715180" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="43847958" name="Picture"/>
+                          <pic:cNvPr id="1371715180" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1581297266" name="Picture">
+                  <wp:docPr id="1381000494" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1581297266" name="Picture"/>
+                          <pic:cNvPr id="1381000494" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1803088641" name="Picture">
+                        <wp:docPr id="1094374077" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1803088641" name="Picture"/>
+                                <pic:cNvPr id="1094374077" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1888261290" name="Picture">
+                  <wp:docPr id="1404336350" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1888261290" name="Picture"/>
+                          <pic:cNvPr id="1404336350" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2143399892" name="Picture">
+                  <wp:docPr id="670095746" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2143399892" name="Picture"/>
+                          <pic:cNvPr id="670095746" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1393408982" name="Picture">
+                  <wp:docPr id="818432251" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1393408982" name="Picture"/>
+                          <pic:cNvPr id="818432251" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1122522557" name="Picture">
+                  <wp:docPr id="1658662260" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1122522557" name="Picture"/>
+                          <pic:cNvPr id="1658662260" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="572391663" name="Picture">
+                  <wp:docPr id="232797731" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="572391663" name="Picture"/>
+                          <pic:cNvPr id="232797731" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="26812875" name="Picture">
+                  <wp:docPr id="2049840017" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="26812875" name="Picture"/>
+                          <pic:cNvPr id="2049840017" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1239831977" name="Picture">
+                        <wp:docPr id="744573701" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1239831977" name="Picture"/>
+                                <pic:cNvPr id="744573701" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24759,57 +24759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="862434698" name="Picture">
+                  <wp:docPr id="652616239" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="862434698" name="Picture"/>
+                          <pic:cNvPr id="652616239" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24848,57 +24848,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="932853520" name="Picture">
+                  <wp:docPr id="1553361804" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="932853520" name="Picture"/>
+                          <pic:cNvPr id="1553361804" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25528,57 +25528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="759464816" name="Picture">
+                  <wp:docPr id="1043784766" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="759464816" name="Picture"/>
+                          <pic:cNvPr id="1043784766" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26589,57 +26589,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1981244498" name="Picture">
+                  <wp:docPr id="789132286" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1981244498" name="Picture"/>
+                          <pic:cNvPr id="789132286" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26692,57 +26692,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="868379045" name="Picture">
+                  <wp:docPr id="439305348" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="868379045" name="Picture"/>
+                          <pic:cNvPr id="439305348" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28156,57 +28156,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1987077409" name="Picture">
+                  <wp:docPr id="213447096" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1987077409" name="Picture"/>
+                          <pic:cNvPr id="213447096" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29363,57 +29363,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="362269663" name="Picture">
+                        <wp:docPr id="397809780" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="362269663" name="Picture"/>
+                                <pic:cNvPr id="397809780" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31552,57 +31552,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="794925031" name="Picture">
+                  <wp:docPr id="1923346796" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="794925031" name="Picture"/>
+                          <pic:cNvPr id="1923346796" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31623,57 +31623,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="276428508" name="Picture">
+                  <wp:docPr id="1850518523" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="276428508" name="Picture"/>
+                          <pic:cNvPr id="1850518523" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32091,57 +32091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="991628863" name="Picture">
+                  <wp:docPr id="1226734590" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="991628863" name="Picture"/>
+                          <pic:cNvPr id="1226734590" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33250,57 +33250,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2027007985" name="Picture">
+                  <wp:docPr id="419998467" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2027007985" name="Picture"/>
+                          <pic:cNvPr id="419998467" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33339,57 +33339,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="666990881" name="Picture">
+                  <wp:docPr id="311482538" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="666990881" name="Picture"/>
+                          <pic:cNvPr id="311482538" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33983,57 +33983,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1154019600" name="Picture">
+                  <wp:docPr id="678137997" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1154019600" name="Picture"/>
+                          <pic:cNvPr id="678137997" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34981,57 +34981,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1619807082" name="Picture">
+                  <wp:docPr id="1892713314" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1619807082" name="Picture"/>
+                          <pic:cNvPr id="1892713314" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35084,57 +35084,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="284980867" name="Picture">
+                  <wp:docPr id="526500430" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="284980867" name="Picture"/>
+                          <pic:cNvPr id="526500430" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36461,57 +36461,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="163784099" name="Picture">
+                  <wp:docPr id="1773656869" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="163784099" name="Picture"/>
+                          <pic:cNvPr id="1773656869" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37604,57 +37604,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1475961093" name="Picture">
+                        <wp:docPr id="1350198090" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1475961093" name="Picture"/>
+                                <pic:cNvPr id="1350198090" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38965,57 +38965,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1191688292" name="Picture">
+                  <wp:docPr id="130282643" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1191688292" name="Picture"/>
+                          <pic:cNvPr id="130282643" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39054,57 +39054,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2102847808" name="Picture">
+                  <wp:docPr id="1467605483" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2102847808" name="Picture"/>
+                          <pic:cNvPr id="1467605483" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39698,57 +39698,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="367993965" name="Picture">
+                  <wp:docPr id="1079897494" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="367993965" name="Picture"/>
+                          <pic:cNvPr id="1079897494" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40696,57 +40696,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1210170825" name="Picture">
+                  <wp:docPr id="1510901532" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1210170825" name="Picture"/>
+                          <pic:cNvPr id="1510901532" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40799,57 +40799,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="904049469" name="Picture">
+                  <wp:docPr id="1347783629" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="904049469" name="Picture"/>
+                          <pic:cNvPr id="1347783629" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42176,57 +42176,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="731575038" name="Picture">
+                  <wp:docPr id="766184310" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="731575038" name="Picture"/>
+                          <pic:cNvPr id="766184310" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43319,57 +43319,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1507835566" name="Picture">
+                        <wp:docPr id="1241057305" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1507835566" name="Picture"/>
+                                <pic:cNvPr id="1241057305" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -44540,57 +44540,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="632203881" name="Picture">
+                  <wp:docPr id="1014782699" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="632203881" name="Picture"/>
+                          <pic:cNvPr id="1014782699" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44611,57 +44611,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="550887336" name="Picture">
+                  <wp:docPr id="169977863" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="550887336" name="Picture"/>
+                          <pic:cNvPr id="169977863" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45025,57 +45025,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="447608087" name="Picture">
+                  <wp:docPr id="1801866077" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="447608087" name="Picture"/>
+                          <pic:cNvPr id="1801866077" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>