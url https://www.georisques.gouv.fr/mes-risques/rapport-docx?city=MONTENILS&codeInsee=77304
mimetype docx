--- v1 (2026-10-12)
+++ v2 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="761005887" name="Picture">
+                  <wp:docPr id="1829810731" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="761005887" name="Picture"/>
+                          <pic:cNvPr id="1829810731" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2076094216" name="Picture">
+                  <wp:docPr id="1818365745" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2076094216" name="Picture"/>
+                          <pic:cNvPr id="1818365745" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2084889602" name="Picture">
+                        <wp:docPr id="1331678269" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2084889602" name="Picture"/>
+                                <pic:cNvPr id="1331678269" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1241367691" name="Picture">
+                  <wp:docPr id="824398580" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1241367691" name="Picture"/>
+                          <pic:cNvPr id="824398580" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1373804323" name="Picture">
+                  <wp:docPr id="63815361" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1373804323" name="Picture"/>
+                          <pic:cNvPr id="63815361" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1966497358" name="Picture">
+                  <wp:docPr id="896484157" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1966497358" name="Picture"/>
+                          <pic:cNvPr id="896484157" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1852735169" name="Picture">
+                  <wp:docPr id="392528321" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1852735169" name="Picture"/>
+                          <pic:cNvPr id="392528321" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="777303011" name="Picture">
+                  <wp:docPr id="732099377" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="777303011" name="Picture"/>
+                          <pic:cNvPr id="732099377" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1797772330" name="Picture">
+                        <wp:docPr id="1614721366" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1797772330" name="Picture"/>
+                                <pic:cNvPr id="1614721366" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="699408604" name="Picture">
+                        <wp:docPr id="456167255" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="699408604" name="Picture"/>
+                                <pic:cNvPr id="456167255" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1680524862" name="Picture">
+                        <wp:docPr id="2085896768" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1680524862" name="Picture"/>
+                                <pic:cNvPr id="2085896768" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1191225062" name="Picture">
+                        <wp:docPr id="894938195" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1191225062" name="Picture"/>
+                                <pic:cNvPr id="894938195" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1923904387" name="Picture">
+                        <wp:docPr id="42152334" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1923904387" name="Picture"/>
+                                <pic:cNvPr id="42152334" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="529716474" name="Picture">
+                        <wp:docPr id="385900718" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="529716474" name="Picture"/>
+                                <pic:cNvPr id="385900718" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1910757434" name="Picture">
+                        <wp:docPr id="1814326460" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1910757434" name="Picture"/>
+                                <pic:cNvPr id="1814326460" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="284789277" name="Picture">
+                        <wp:docPr id="26897844" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="284789277" name="Picture"/>
+                                <pic:cNvPr id="26897844" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1542303828" name="Picture">
+                        <wp:docPr id="223836607" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1542303828" name="Picture"/>
+                                <pic:cNvPr id="223836607" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1040670112" name="Picture">
+                        <wp:docPr id="512860639" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1040670112" name="Picture"/>
+                                <pic:cNvPr id="512860639" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="783839953" name="Picture">
+                        <wp:docPr id="334385869" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="783839953" name="Picture"/>
+                                <pic:cNvPr id="334385869" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="484605684" name="Picture">
+                        <wp:docPr id="735518423" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="484605684" name="Picture"/>
+                                <pic:cNvPr id="735518423" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2132455438" name="Picture">
+                        <wp:docPr id="85485561" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2132455438" name="Picture"/>
+                                <pic:cNvPr id="85485561" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="109406205" name="Picture">
+                        <wp:docPr id="958457425" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="109406205" name="Picture"/>
+                                <pic:cNvPr id="958457425" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1782831023" name="Picture">
+                        <wp:docPr id="601459383" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1782831023" name="Picture"/>
+                                <pic:cNvPr id="601459383" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="66060440" name="Picture">
+                  <wp:docPr id="123066462" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="66060440" name="Picture"/>
+                          <pic:cNvPr id="123066462" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="228461182" name="Picture">
+                  <wp:docPr id="1648959698" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="228461182" name="Picture"/>
+                          <pic:cNvPr id="1648959698" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1497932001" name="Picture">
+                  <wp:docPr id="1411896609" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1497932001" name="Picture"/>
+                          <pic:cNvPr id="1411896609" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="250015427" name="Picture">
+                  <wp:docPr id="54416875" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="250015427" name="Picture"/>
+                          <pic:cNvPr id="54416875" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1371715180" name="Picture">
+                  <wp:docPr id="1411070292" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1371715180" name="Picture"/>
+                          <pic:cNvPr id="1411070292" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1381000494" name="Picture">
+                  <wp:docPr id="1114234993" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1381000494" name="Picture"/>
+                          <pic:cNvPr id="1114234993" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1094374077" name="Picture">
+                        <wp:docPr id="753035160" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1094374077" name="Picture"/>
+                                <pic:cNvPr id="753035160" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1404336350" name="Picture">
+                  <wp:docPr id="422081315" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1404336350" name="Picture"/>
+                          <pic:cNvPr id="422081315" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="670095746" name="Picture">
+                  <wp:docPr id="1224231251" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="670095746" name="Picture"/>
+                          <pic:cNvPr id="1224231251" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="818432251" name="Picture">
+                  <wp:docPr id="2006530419" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="818432251" name="Picture"/>
+                          <pic:cNvPr id="2006530419" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1658662260" name="Picture">
+                  <wp:docPr id="2142015994" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1658662260" name="Picture"/>
+                          <pic:cNvPr id="2142015994" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="232797731" name="Picture">
+                  <wp:docPr id="611011093" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="232797731" name="Picture"/>
+                          <pic:cNvPr id="611011093" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2049840017" name="Picture">
+                  <wp:docPr id="1463079797" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2049840017" name="Picture"/>
+                          <pic:cNvPr id="1463079797" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="744573701" name="Picture">
+                        <wp:docPr id="1299857242" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="744573701" name="Picture"/>
+                                <pic:cNvPr id="1299857242" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24759,57 +24759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="652616239" name="Picture">
+                  <wp:docPr id="439528648" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="652616239" name="Picture"/>
+                          <pic:cNvPr id="439528648" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24848,57 +24848,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1553361804" name="Picture">
+                  <wp:docPr id="733800188" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1553361804" name="Picture"/>
+                          <pic:cNvPr id="733800188" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25528,57 +25528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1043784766" name="Picture">
+                  <wp:docPr id="73178389" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1043784766" name="Picture"/>
+                          <pic:cNvPr id="73178389" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26589,57 +26589,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="789132286" name="Picture">
+                  <wp:docPr id="1572618316" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="789132286" name="Picture"/>
+                          <pic:cNvPr id="1572618316" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26692,57 +26692,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="439305348" name="Picture">
+                  <wp:docPr id="1642427677" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="439305348" name="Picture"/>
+                          <pic:cNvPr id="1642427677" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28156,57 +28156,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="213447096" name="Picture">
+                  <wp:docPr id="1990243267" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="213447096" name="Picture"/>
+                          <pic:cNvPr id="1990243267" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29363,57 +29363,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="397809780" name="Picture">
+                        <wp:docPr id="2117272783" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="397809780" name="Picture"/>
+                                <pic:cNvPr id="2117272783" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31552,57 +31552,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1923346796" name="Picture">
+                  <wp:docPr id="1038481302" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1923346796" name="Picture"/>
+                          <pic:cNvPr id="1038481302" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31623,57 +31623,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1850518523" name="Picture">
+                  <wp:docPr id="1147297394" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1850518523" name="Picture"/>
+                          <pic:cNvPr id="1147297394" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32091,57 +32091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1226734590" name="Picture">
+                  <wp:docPr id="579940173" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1226734590" name="Picture"/>
+                          <pic:cNvPr id="579940173" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33250,57 +33250,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="419998467" name="Picture">
+                  <wp:docPr id="898283808" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="419998467" name="Picture"/>
+                          <pic:cNvPr id="898283808" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33339,57 +33339,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="311482538" name="Picture">
+                  <wp:docPr id="1674440749" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="311482538" name="Picture"/>
+                          <pic:cNvPr id="1674440749" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33983,57 +33983,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="678137997" name="Picture">
+                  <wp:docPr id="1217220702" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="678137997" name="Picture"/>
+                          <pic:cNvPr id="1217220702" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34981,57 +34981,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1892713314" name="Picture">
+                  <wp:docPr id="1032209920" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1892713314" name="Picture"/>
+                          <pic:cNvPr id="1032209920" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35084,57 +35084,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="526500430" name="Picture">
+                  <wp:docPr id="482943203" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="526500430" name="Picture"/>
+                          <pic:cNvPr id="482943203" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36461,57 +36461,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1773656869" name="Picture">
+                  <wp:docPr id="2128368680" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1773656869" name="Picture"/>
+                          <pic:cNvPr id="2128368680" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37604,57 +37604,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1350198090" name="Picture">
+                        <wp:docPr id="1287202863" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1350198090" name="Picture"/>
+                                <pic:cNvPr id="1287202863" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38965,57 +38965,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="130282643" name="Picture">
+                  <wp:docPr id="1347963012" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="130282643" name="Picture"/>
+                          <pic:cNvPr id="1347963012" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39054,57 +39054,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1467605483" name="Picture">
+                  <wp:docPr id="1180701002" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1467605483" name="Picture"/>
+                          <pic:cNvPr id="1180701002" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39698,57 +39698,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1079897494" name="Picture">
+                  <wp:docPr id="598489795" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1079897494" name="Picture"/>
+                          <pic:cNvPr id="598489795" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40696,57 +40696,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1510901532" name="Picture">
+                  <wp:docPr id="445002462" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1510901532" name="Picture"/>
+                          <pic:cNvPr id="445002462" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40799,57 +40799,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1347783629" name="Picture">
+                  <wp:docPr id="1361603062" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1347783629" name="Picture"/>
+                          <pic:cNvPr id="1361603062" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42176,57 +42176,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="766184310" name="Picture">
+                  <wp:docPr id="372548634" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="766184310" name="Picture"/>
+                          <pic:cNvPr id="372548634" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43319,57 +43319,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1241057305" name="Picture">
+                        <wp:docPr id="1443019568" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1241057305" name="Picture"/>
+                                <pic:cNvPr id="1443019568" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -44540,57 +44540,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1014782699" name="Picture">
+                  <wp:docPr id="1705365918" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1014782699" name="Picture"/>
+                          <pic:cNvPr id="1705365918" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44611,57 +44611,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="169977863" name="Picture">
+                  <wp:docPr id="1764707161" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="169977863" name="Picture"/>
+                          <pic:cNvPr id="1764707161" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45025,57 +45025,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1801866077" name="Picture">
+                  <wp:docPr id="1422572069" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1801866077" name="Picture"/>
+                          <pic:cNvPr id="1422572069" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>