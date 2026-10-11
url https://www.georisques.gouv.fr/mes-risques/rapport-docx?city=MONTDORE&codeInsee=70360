--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1908047297" name="Picture">
+                  <wp:docPr id="1287992153" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1908047297" name="Picture"/>
+                          <pic:cNvPr id="1287992153" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="351299551" name="Picture">
+                  <wp:docPr id="1349900017" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="351299551" name="Picture"/>
+                          <pic:cNvPr id="1349900017" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="773481329" name="Picture">
+                        <wp:docPr id="1621444656" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="773481329" name="Picture"/>
+                                <pic:cNvPr id="1621444656" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="916760678" name="Picture">
+                  <wp:docPr id="76624697" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="916760678" name="Picture"/>
+                          <pic:cNvPr id="76624697" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="107843060" name="Picture">
+                  <wp:docPr id="1960138106" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="107843060" name="Picture"/>
+                          <pic:cNvPr id="1960138106" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="578328222" name="Picture">
+                  <wp:docPr id="41621182" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="578328222" name="Picture"/>
+                          <pic:cNvPr id="41621182" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1298667548" name="Picture">
+                  <wp:docPr id="323872563" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1298667548" name="Picture"/>
+                          <pic:cNvPr id="323872563" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="22971039" name="Picture">
+                  <wp:docPr id="254246359" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="22971039" name="Picture"/>
+                          <pic:cNvPr id="254246359" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="473890020" name="Picture">
+                        <wp:docPr id="330700120" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="473890020" name="Picture"/>
+                                <pic:cNvPr id="330700120" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="429470152" name="Picture">
+                        <wp:docPr id="1951645383" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="429470152" name="Picture"/>
+                                <pic:cNvPr id="1951645383" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1781781492" name="Picture">
+                        <wp:docPr id="1597788528" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1781781492" name="Picture"/>
+                                <pic:cNvPr id="1597788528" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2013284849" name="Picture">
+                        <wp:docPr id="512248792" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2013284849" name="Picture"/>
+                                <pic:cNvPr id="512248792" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1381360652" name="Picture">
+                        <wp:docPr id="628695195" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1381360652" name="Picture"/>
+                                <pic:cNvPr id="628695195" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1839578200" name="Picture">
+                        <wp:docPr id="386790491" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1839578200" name="Picture"/>
+                                <pic:cNvPr id="386790491" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="93934457" name="Picture">
+                        <wp:docPr id="1710250812" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="93934457" name="Picture"/>
+                                <pic:cNvPr id="1710250812" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="791743278" name="Picture">
+                        <wp:docPr id="679141885" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="791743278" name="Picture"/>
+                                <pic:cNvPr id="679141885" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="944082606" name="Picture">
+                        <wp:docPr id="45425741" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="944082606" name="Picture"/>
+                                <pic:cNvPr id="45425741" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1472335639" name="Picture">
+                        <wp:docPr id="1158627456" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1472335639" name="Picture"/>
+                                <pic:cNvPr id="1158627456" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1336142368" name="Picture">
+                        <wp:docPr id="1549430389" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1336142368" name="Picture"/>
+                                <pic:cNvPr id="1549430389" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1971975663" name="Picture">
+                        <wp:docPr id="440429281" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1971975663" name="Picture"/>
+                                <pic:cNvPr id="440429281" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="539779032" name="Picture">
+                        <wp:docPr id="639874896" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="539779032" name="Picture"/>
+                                <pic:cNvPr id="639874896" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1916149366" name="Picture">
+                        <wp:docPr id="1195570902" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1916149366" name="Picture"/>
+                                <pic:cNvPr id="1195570902" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="558284972" name="Picture">
+                        <wp:docPr id="1697898374" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="558284972" name="Picture"/>
+                                <pic:cNvPr id="1697898374" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13038,57 +13038,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1072200085" name="Picture">
+                        <wp:docPr id="50991554" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1072200085" name="Picture"/>
+                                <pic:cNvPr id="50991554" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13385,57 +13385,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1403980976" name="Picture">
+                        <wp:docPr id="1708927903" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1403980976" name="Picture"/>
+                                <pic:cNvPr id="1708927903" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13832,57 +13832,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1852536519" name="Picture">
+                        <wp:docPr id="454082882" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1852536519" name="Picture"/>
+                                <pic:cNvPr id="454082882" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -14696,57 +14696,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="707744372" name="Picture">
+                  <wp:docPr id="2126074021" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="707744372" name="Picture"/>
+                          <pic:cNvPr id="2126074021" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14785,57 +14785,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="850521495" name="Picture">
+                  <wp:docPr id="996519674" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="850521495" name="Picture"/>
+                          <pic:cNvPr id="996519674" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15429,57 +15429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="458150738" name="Picture">
+                  <wp:docPr id="2109382030" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="458150738" name="Picture"/>
+                          <pic:cNvPr id="2109382030" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16657,57 +16657,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1548856177" name="Picture">
+                  <wp:docPr id="1114889034" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1548856177" name="Picture"/>
+                          <pic:cNvPr id="1114889034" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16760,57 +16760,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1565118676" name="Picture">
+                  <wp:docPr id="313559876" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1565118676" name="Picture"/>
+                          <pic:cNvPr id="313559876" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18139,57 +18139,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1173688197" name="Picture">
+                  <wp:docPr id="2018280631" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1173688197" name="Picture"/>
+                          <pic:cNvPr id="2018280631" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19264,57 +19264,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1139778563" name="Picture">
+                        <wp:docPr id="1686587028" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1139778563" name="Picture"/>
+                                <pic:cNvPr id="1686587028" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20617,57 +20617,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="197344731" name="Picture">
+                  <wp:docPr id="1387710806" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="197344731" name="Picture"/>
+                          <pic:cNvPr id="1387710806" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20706,57 +20706,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="79921749" name="Picture">
+                  <wp:docPr id="697072900" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="79921749" name="Picture"/>
+                          <pic:cNvPr id="697072900" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21350,57 +21350,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="976417138" name="Picture">
+                  <wp:docPr id="2002857287" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="976417138" name="Picture"/>
+                          <pic:cNvPr id="2002857287" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22348,57 +22348,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1198940970" name="Picture">
+                  <wp:docPr id="1053684756" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1198940970" name="Picture"/>
+                          <pic:cNvPr id="1053684756" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22451,57 +22451,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="521750749" name="Picture">
+                  <wp:docPr id="782281326" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="521750749" name="Picture"/>
+                          <pic:cNvPr id="782281326" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23832,57 +23832,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1362433217" name="Picture">
+                  <wp:docPr id="1613314518" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1362433217" name="Picture"/>
+                          <pic:cNvPr id="1613314518" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24994,57 +24994,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1265121866" name="Picture">
+                        <wp:docPr id="1176385097" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1265121866" name="Picture"/>
+                                <pic:cNvPr id="1176385097" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25969,57 +25969,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1478564175" name="Picture">
+                        <wp:docPr id="1656048506" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1478564175" name="Picture"/>
+                                <pic:cNvPr id="1656048506" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -27358,57 +27358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1385284203" name="Picture">
+                  <wp:docPr id="1429112091" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1385284203" name="Picture"/>
+                          <pic:cNvPr id="1429112091" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27447,57 +27447,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2087333552" name="Picture">
+                  <wp:docPr id="679748759" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2087333552" name="Picture"/>
+                          <pic:cNvPr id="679748759" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28091,57 +28091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1406411212" name="Picture">
+                  <wp:docPr id="454180072" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1406411212" name="Picture"/>
+                          <pic:cNvPr id="454180072" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29089,57 +29089,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2117469389" name="Picture">
+                  <wp:docPr id="5489840" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2117469389" name="Picture"/>
+                          <pic:cNvPr id="5489840" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29192,57 +29192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="447585640" name="Picture">
+                  <wp:docPr id="474909972" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="447585640" name="Picture"/>
+                          <pic:cNvPr id="474909972" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30569,57 +30569,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="218649194" name="Picture">
+                  <wp:docPr id="1780555903" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="218649194" name="Picture"/>
+                          <pic:cNvPr id="1780555903" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31712,57 +31712,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="139188560" name="Picture">
+                        <wp:docPr id="8241115" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="139188560" name="Picture"/>
+                                <pic:cNvPr id="8241115" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -33073,57 +33073,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1201623345" name="Picture">
+                  <wp:docPr id="1673287027" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1201623345" name="Picture"/>
+                          <pic:cNvPr id="1673287027" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33162,57 +33162,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2052688516" name="Picture">
+                  <wp:docPr id="412655648" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2052688516" name="Picture"/>
+                          <pic:cNvPr id="412655648" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33806,57 +33806,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1799884626" name="Picture">
+                  <wp:docPr id="1096980454" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1799884626" name="Picture"/>
+                          <pic:cNvPr id="1096980454" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34804,57 +34804,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1587255687" name="Picture">
+                  <wp:docPr id="1783522359" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1587255687" name="Picture"/>
+                          <pic:cNvPr id="1783522359" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34907,57 +34907,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="414936157" name="Picture">
+                  <wp:docPr id="78787382" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="414936157" name="Picture"/>
+                          <pic:cNvPr id="78787382" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36284,57 +36284,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="620934675" name="Picture">
+                  <wp:docPr id="1470914967" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="620934675" name="Picture"/>
+                          <pic:cNvPr id="1470914967" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37427,57 +37427,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="246508689" name="Picture">
+                        <wp:docPr id="425354716" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="246508689" name="Picture"/>
+                                <pic:cNvPr id="425354716" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38785,57 +38785,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1051976058" name="Picture">
+                  <wp:docPr id="760094649" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1051976058" name="Picture"/>
+                          <pic:cNvPr id="760094649" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38874,57 +38874,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="535931497" name="Picture">
+                  <wp:docPr id="2031513004" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="535931497" name="Picture"/>
+                          <pic:cNvPr id="2031513004" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39497,57 +39497,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="239754340" name="Picture">
+                  <wp:docPr id="1824965245" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="239754340" name="Picture"/>
+                          <pic:cNvPr id="1824965245" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40414,57 +40414,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1021460425" name="Picture">
+                  <wp:docPr id="205689018" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1021460425" name="Picture"/>
+                          <pic:cNvPr id="205689018" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40517,57 +40517,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2078583758" name="Picture">
+                  <wp:docPr id="1619817865" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2078583758" name="Picture"/>
+                          <pic:cNvPr id="1619817865" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41840,57 +41840,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="226681734" name="Picture">
+                  <wp:docPr id="2054502745" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="226681734" name="Picture"/>
+                          <pic:cNvPr id="2054502745" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42622,57 +42622,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1595074369" name="Picture">
+                  <wp:docPr id="637035110" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1595074369" name="Picture"/>
+                          <pic:cNvPr id="637035110" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42711,57 +42711,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1159115254" name="Picture">
+                  <wp:docPr id="1989421169" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1159115254" name="Picture"/>
+                          <pic:cNvPr id="1989421169" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43343,57 +43343,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="571395580" name="Picture">
+                  <wp:docPr id="1045925427" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="571395580" name="Picture"/>
+                          <pic:cNvPr id="1045925427" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44287,57 +44287,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1190588572" name="Picture">
+                  <wp:docPr id="267076655" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1190588572" name="Picture"/>
+                          <pic:cNvPr id="267076655" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44399,57 +44399,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1232016862" name="Picture">
+                  <wp:docPr id="878063545" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1232016862" name="Picture"/>
+                          <pic:cNvPr id="878063545" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46058,57 +46058,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="673156099" name="Picture">
+                  <wp:docPr id="822607164" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="673156099" name="Picture"/>
+                          <pic:cNvPr id="822607164" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47237,57 +47237,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1249824030" name="Picture">
+                  <wp:docPr id="682734254" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1249824030" name="Picture"/>
+                          <pic:cNvPr id="682734254" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47317,57 +47317,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1960099986" name="Picture">
+                  <wp:docPr id="1683284076" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1960099986" name="Picture"/>
+                          <pic:cNvPr id="1683284076" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47805,57 +47805,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2665913" name="Picture">
+                  <wp:docPr id="1860083366" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2665913" name="Picture"/>
+                          <pic:cNvPr id="1860083366" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>