--- v0 (2026-08-17)
+++ v1 (2026-10-10)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1511708895" name="Picture">
+                  <wp:docPr id="387975019" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1511708895" name="Picture"/>
+                          <pic:cNvPr id="387975019" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2140081970" name="Picture">
+                  <wp:docPr id="857268948" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2140081970" name="Picture"/>
+                          <pic:cNvPr id="857268948" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="213204386" name="Picture">
+                        <wp:docPr id="1091617375" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="213204386" name="Picture"/>
+                                <pic:cNvPr id="1091617375" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1964596574" name="Picture">
+                  <wp:docPr id="314183283" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1964596574" name="Picture"/>
+                          <pic:cNvPr id="314183283" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="357741975" name="Picture">
+                  <wp:docPr id="2016243434" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="357741975" name="Picture"/>
+                          <pic:cNvPr id="2016243434" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="617003745" name="Picture">
+                  <wp:docPr id="800748479" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="617003745" name="Picture"/>
+                          <pic:cNvPr id="800748479" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1032858108" name="Picture">
+                  <wp:docPr id="1057626597" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1032858108" name="Picture"/>
+                          <pic:cNvPr id="1057626597" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1534468007" name="Picture">
+                  <wp:docPr id="343420782" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1534468007" name="Picture"/>
+                          <pic:cNvPr id="343420782" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1223348167" name="Picture">
+                        <wp:docPr id="124469821" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1223348167" name="Picture"/>
+                                <pic:cNvPr id="124469821" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1601337214" name="Picture">
+                        <wp:docPr id="461481774" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1601337214" name="Picture"/>
+                                <pic:cNvPr id="461481774" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1669327401" name="Picture">
+                        <wp:docPr id="329329703" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1669327401" name="Picture"/>
+                                <pic:cNvPr id="329329703" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1058556301" name="Picture">
+                        <wp:docPr id="1930640596" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1058556301" name="Picture"/>
+                                <pic:cNvPr id="1930640596" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="108080370" name="Picture">
+                        <wp:docPr id="897774242" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="108080370" name="Picture"/>
+                                <pic:cNvPr id="897774242" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="781510024" name="Picture">
+                        <wp:docPr id="1275563661" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="781510024" name="Picture"/>
+                                <pic:cNvPr id="1275563661" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="380714685" name="Picture">
+                        <wp:docPr id="290685541" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="380714685" name="Picture"/>
+                                <pic:cNvPr id="290685541" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1286952789" name="Picture">
+                        <wp:docPr id="2000478049" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1286952789" name="Picture"/>
+                                <pic:cNvPr id="2000478049" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="765902256" name="Picture">
+                        <wp:docPr id="1854605257" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="765902256" name="Picture"/>
+                                <pic:cNvPr id="1854605257" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1978405088" name="Picture">
+                        <wp:docPr id="1484303665" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1978405088" name="Picture"/>
+                                <pic:cNvPr id="1484303665" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="951473372" name="Picture">
+                        <wp:docPr id="1537767237" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="951473372" name="Picture"/>
+                                <pic:cNvPr id="1537767237" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1097228145" name="Picture">
+                        <wp:docPr id="716119565" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1097228145" name="Picture"/>
+                                <pic:cNvPr id="716119565" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="559753636" name="Picture">
+                        <wp:docPr id="1379446184" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="559753636" name="Picture"/>
+                                <pic:cNvPr id="1379446184" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="357876365" name="Picture">
+                        <wp:docPr id="1753522134" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="357876365" name="Picture"/>
+                                <pic:cNvPr id="1753522134" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="939609214" name="Picture">
+                        <wp:docPr id="422017501" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="939609214" name="Picture"/>
+                                <pic:cNvPr id="422017501" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2043281454" name="Picture">
+                  <wp:docPr id="312381075" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2043281454" name="Picture"/>
+                          <pic:cNvPr id="312381075" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1070639961" name="Picture">
+                  <wp:docPr id="48837979" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1070639961" name="Picture"/>
+                          <pic:cNvPr id="48837979" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2062509340" name="Picture">
+                  <wp:docPr id="556242687" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2062509340" name="Picture"/>
+                          <pic:cNvPr id="556242687" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2027724593" name="Picture">
+                  <wp:docPr id="1364906043" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2027724593" name="Picture"/>
+                          <pic:cNvPr id="1364906043" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2025797985" name="Picture">
+                  <wp:docPr id="1051367912" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2025797985" name="Picture"/>
+                          <pic:cNvPr id="1051367912" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16716,57 +16716,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="172277046" name="Picture">
+                  <wp:docPr id="1531161569" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="172277046" name="Picture"/>
+                          <pic:cNvPr id="1531161569" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17878,57 +17878,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="999637062" name="Picture">
+                        <wp:docPr id="771747316" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="999637062" name="Picture"/>
+                                <pic:cNvPr id="771747316" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18853,57 +18853,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1553649304" name="Picture">
+                        <wp:docPr id="1365057826" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1553649304" name="Picture"/>
+                                <pic:cNvPr id="1365057826" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20272,57 +20272,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1484479705" name="Picture">
+                  <wp:docPr id="112545080" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1484479705" name="Picture"/>
+                          <pic:cNvPr id="112545080" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20361,57 +20361,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="594343764" name="Picture">
+                  <wp:docPr id="104844299" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="594343764" name="Picture"/>
+                          <pic:cNvPr id="104844299" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21050,57 +21050,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2121077247" name="Picture">
+                  <wp:docPr id="1212173112" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2121077247" name="Picture"/>
+                          <pic:cNvPr id="1212173112" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22138,57 +22138,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1780781530" name="Picture">
+                  <wp:docPr id="1161273849" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1780781530" name="Picture"/>
+                          <pic:cNvPr id="1161273849" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_23.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22241,57 +22241,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1148036897" name="Picture">
+                  <wp:docPr id="1746416042" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1148036897" name="Picture"/>
+                          <pic:cNvPr id="1746416042" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23714,57 +23714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="701594801" name="Picture">
+                  <wp:docPr id="2140463248" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="701594801" name="Picture"/>
+                          <pic:cNvPr id="2140463248" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_22.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26450,57 +26450,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="408545629" name="Picture">
+                  <wp:docPr id="323757011" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="408545629" name="Picture"/>
+                          <pic:cNvPr id="323757011" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26539,57 +26539,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2088893689" name="Picture">
+                  <wp:docPr id="95356752" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2088893689" name="Picture"/>
+                          <pic:cNvPr id="95356752" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27219,57 +27219,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="512855868" name="Picture">
+                  <wp:docPr id="1419507600" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="512855868" name="Picture"/>
+                          <pic:cNvPr id="1419507600" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28280,57 +28280,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1253491770" name="Picture">
+                  <wp:docPr id="127327248" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1253491770" name="Picture"/>
+                          <pic:cNvPr id="127327248" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_29.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28383,57 +28383,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1514621933" name="Picture">
+                  <wp:docPr id="555156536" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1514621933" name="Picture"/>
+                          <pic:cNvPr id="555156536" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29841,57 +29841,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1567629353" name="Picture">
+                  <wp:docPr id="211813930" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1567629353" name="Picture"/>
+                          <pic:cNvPr id="211813930" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_28.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31038,57 +31038,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="79770010" name="Picture">
+                        <wp:docPr id="203397134" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="79770010" name="Picture"/>
+                                <pic:cNvPr id="203397134" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -33407,57 +33407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="630939999" name="Picture">
+                  <wp:docPr id="1783438918" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="630939999" name="Picture"/>
+                          <pic:cNvPr id="1783438918" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33496,57 +33496,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="498898536" name="Picture">
+                  <wp:docPr id="223342887" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="498898536" name="Picture"/>
+                          <pic:cNvPr id="223342887" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34140,57 +34140,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="276576676" name="Picture">
+                  <wp:docPr id="2103498600" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="276576676" name="Picture"/>
+                          <pic:cNvPr id="2103498600" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35138,57 +35138,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="721681861" name="Picture">
+                  <wp:docPr id="874913209" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="721681861" name="Picture"/>
+                          <pic:cNvPr id="874913209" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35241,57 +35241,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="770376914" name="Picture">
+                  <wp:docPr id="1941491665" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="770376914" name="Picture"/>
+                          <pic:cNvPr id="1941491665" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36618,57 +36618,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="95472098" name="Picture">
+                  <wp:docPr id="1091990339" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="95472098" name="Picture"/>
+                          <pic:cNvPr id="1091990339" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37761,57 +37761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="250578750" name="Picture">
+                        <wp:docPr id="970102836" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="250578750" name="Picture"/>
+                                <pic:cNvPr id="970102836" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -39129,57 +39129,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="967817592" name="Picture">
+                  <wp:docPr id="281350630" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="967817592" name="Picture"/>
+                          <pic:cNvPr id="281350630" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39218,57 +39218,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="148024494" name="Picture">
+                  <wp:docPr id="48477650" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="148024494" name="Picture"/>
+                          <pic:cNvPr id="48477650" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39850,57 +39850,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2054561021" name="Picture">
+                  <wp:docPr id="803049090" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2054561021" name="Picture"/>
+                          <pic:cNvPr id="803049090" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40794,57 +40794,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="143661467" name="Picture">
+                  <wp:docPr id="628910921" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="143661467" name="Picture"/>
+                          <pic:cNvPr id="628910921" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40906,57 +40906,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="739587014" name="Picture">
+                  <wp:docPr id="1513284809" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="739587014" name="Picture"/>
+                          <pic:cNvPr id="1513284809" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42565,57 +42565,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1884443497" name="Picture">
+                  <wp:docPr id="1890867862" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1884443497" name="Picture"/>
+                          <pic:cNvPr id="1890867862" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43734,57 +43734,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="453023251" name="Picture">
+                  <wp:docPr id="1871048285" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="453023251" name="Picture"/>
+                          <pic:cNvPr id="1871048285" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43814,57 +43814,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="91308685" name="Picture">
+                  <wp:docPr id="408366857" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="91308685" name="Picture"/>
+                          <pic:cNvPr id="408366857" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44293,57 +44293,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1298713215" name="Picture">
+                  <wp:docPr id="825778266" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1298713215" name="Picture"/>
+                          <pic:cNvPr id="825778266" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46368,57 +46368,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1650040326" name="Picture">
+                  <wp:docPr id="495189625" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1650040326" name="Picture"/>
+                          <pic:cNvPr id="495189625" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46448,57 +46448,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1289956007" name="Picture">
+                  <wp:docPr id="1693151445" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1289956007" name="Picture"/>
+                          <pic:cNvPr id="1693151445" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46936,57 +46936,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1617285436" name="Picture">
+                  <wp:docPr id="701338533" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1617285436" name="Picture"/>
+                          <pic:cNvPr id="701338533" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>