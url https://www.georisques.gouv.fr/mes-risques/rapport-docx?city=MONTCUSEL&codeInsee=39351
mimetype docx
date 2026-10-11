--- v1 (2026-10-10)
+++ v2 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="387975019" name="Picture">
+                  <wp:docPr id="1617520230" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="387975019" name="Picture"/>
+                          <pic:cNvPr id="1617520230" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="857268948" name="Picture">
+                  <wp:docPr id="1212434566" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="857268948" name="Picture"/>
+                          <pic:cNvPr id="1212434566" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1091617375" name="Picture">
+                        <wp:docPr id="1590634103" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1091617375" name="Picture"/>
+                                <pic:cNvPr id="1590634103" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="314183283" name="Picture">
+                  <wp:docPr id="1268821315" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="314183283" name="Picture"/>
+                          <pic:cNvPr id="1268821315" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2016243434" name="Picture">
+                  <wp:docPr id="1438227153" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2016243434" name="Picture"/>
+                          <pic:cNvPr id="1438227153" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="800748479" name="Picture">
+                  <wp:docPr id="1640533137" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="800748479" name="Picture"/>
+                          <pic:cNvPr id="1640533137" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1057626597" name="Picture">
+                  <wp:docPr id="274063484" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1057626597" name="Picture"/>
+                          <pic:cNvPr id="274063484" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="343420782" name="Picture">
+                  <wp:docPr id="1641912224" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="343420782" name="Picture"/>
+                          <pic:cNvPr id="1641912224" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="124469821" name="Picture">
+                        <wp:docPr id="961097737" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="124469821" name="Picture"/>
+                                <pic:cNvPr id="961097737" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="461481774" name="Picture">
+                        <wp:docPr id="113278163" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="461481774" name="Picture"/>
+                                <pic:cNvPr id="113278163" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="329329703" name="Picture">
+                        <wp:docPr id="648365425" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="329329703" name="Picture"/>
+                                <pic:cNvPr id="648365425" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1930640596" name="Picture">
+                        <wp:docPr id="2054510290" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1930640596" name="Picture"/>
+                                <pic:cNvPr id="2054510290" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="897774242" name="Picture">
+                        <wp:docPr id="518900069" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="897774242" name="Picture"/>
+                                <pic:cNvPr id="518900069" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1275563661" name="Picture">
+                        <wp:docPr id="834019009" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1275563661" name="Picture"/>
+                                <pic:cNvPr id="834019009" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="290685541" name="Picture">
+                        <wp:docPr id="1311244956" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="290685541" name="Picture"/>
+                                <pic:cNvPr id="1311244956" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2000478049" name="Picture">
+                        <wp:docPr id="781353862" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2000478049" name="Picture"/>
+                                <pic:cNvPr id="781353862" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1854605257" name="Picture">
+                        <wp:docPr id="626472798" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1854605257" name="Picture"/>
+                                <pic:cNvPr id="626472798" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1484303665" name="Picture">
+                        <wp:docPr id="453147562" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1484303665" name="Picture"/>
+                                <pic:cNvPr id="453147562" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1537767237" name="Picture">
+                        <wp:docPr id="1054858597" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1537767237" name="Picture"/>
+                                <pic:cNvPr id="1054858597" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="716119565" name="Picture">
+                        <wp:docPr id="563412450" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="716119565" name="Picture"/>
+                                <pic:cNvPr id="563412450" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1379446184" name="Picture">
+                        <wp:docPr id="487251204" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1379446184" name="Picture"/>
+                                <pic:cNvPr id="487251204" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1753522134" name="Picture">
+                        <wp:docPr id="501305196" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1753522134" name="Picture"/>
+                                <pic:cNvPr id="501305196" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="422017501" name="Picture">
+                        <wp:docPr id="582411428" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="422017501" name="Picture"/>
+                                <pic:cNvPr id="582411428" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="312381075" name="Picture">
+                  <wp:docPr id="393195593" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="312381075" name="Picture"/>
+                          <pic:cNvPr id="393195593" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="48837979" name="Picture">
+                  <wp:docPr id="1687795283" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="48837979" name="Picture"/>
+                          <pic:cNvPr id="1687795283" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="556242687" name="Picture">
+                  <wp:docPr id="2002341126" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="556242687" name="Picture"/>
+                          <pic:cNvPr id="2002341126" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1364906043" name="Picture">
+                  <wp:docPr id="2087902066" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1364906043" name="Picture"/>
+                          <pic:cNvPr id="2087902066" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1051367912" name="Picture">
+                  <wp:docPr id="1870826721" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1051367912" name="Picture"/>
+                          <pic:cNvPr id="1870826721" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16716,57 +16716,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1531161569" name="Picture">
+                  <wp:docPr id="1090945835" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1531161569" name="Picture"/>
+                          <pic:cNvPr id="1090945835" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17878,57 +17878,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="771747316" name="Picture">
+                        <wp:docPr id="996381092" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="771747316" name="Picture"/>
+                                <pic:cNvPr id="996381092" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18853,57 +18853,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1365057826" name="Picture">
+                        <wp:docPr id="1955656901" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1365057826" name="Picture"/>
+                                <pic:cNvPr id="1955656901" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20272,57 +20272,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="112545080" name="Picture">
+                  <wp:docPr id="651578825" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="112545080" name="Picture"/>
+                          <pic:cNvPr id="651578825" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20361,57 +20361,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="104844299" name="Picture">
+                  <wp:docPr id="409530177" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="104844299" name="Picture"/>
+                          <pic:cNvPr id="409530177" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21050,57 +21050,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1212173112" name="Picture">
+                  <wp:docPr id="1384007905" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1212173112" name="Picture"/>
+                          <pic:cNvPr id="1384007905" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22138,57 +22138,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1161273849" name="Picture">
+                  <wp:docPr id="1424313975" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1161273849" name="Picture"/>
+                          <pic:cNvPr id="1424313975" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_23.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22241,57 +22241,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1746416042" name="Picture">
+                  <wp:docPr id="1158176277" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1746416042" name="Picture"/>
+                          <pic:cNvPr id="1158176277" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23714,57 +23714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2140463248" name="Picture">
+                  <wp:docPr id="499913716" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2140463248" name="Picture"/>
+                          <pic:cNvPr id="499913716" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_22.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26450,57 +26450,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="323757011" name="Picture">
+                  <wp:docPr id="88668637" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="323757011" name="Picture"/>
+                          <pic:cNvPr id="88668637" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26539,57 +26539,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="95356752" name="Picture">
+                  <wp:docPr id="118276532" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="95356752" name="Picture"/>
+                          <pic:cNvPr id="118276532" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27219,57 +27219,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1419507600" name="Picture">
+                  <wp:docPr id="1705300316" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1419507600" name="Picture"/>
+                          <pic:cNvPr id="1705300316" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28280,57 +28280,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="127327248" name="Picture">
+                  <wp:docPr id="291194920" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="127327248" name="Picture"/>
+                          <pic:cNvPr id="291194920" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_29.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28383,57 +28383,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="555156536" name="Picture">
+                  <wp:docPr id="7713613" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="555156536" name="Picture"/>
+                          <pic:cNvPr id="7713613" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29841,57 +29841,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="211813930" name="Picture">
+                  <wp:docPr id="571750132" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="211813930" name="Picture"/>
+                          <pic:cNvPr id="571750132" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_28.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31038,57 +31038,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="203397134" name="Picture">
+                        <wp:docPr id="1767279672" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="203397134" name="Picture"/>
+                                <pic:cNvPr id="1767279672" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -33407,57 +33407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1783438918" name="Picture">
+                  <wp:docPr id="1437485080" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1783438918" name="Picture"/>
+                          <pic:cNvPr id="1437485080" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33496,57 +33496,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="223342887" name="Picture">
+                  <wp:docPr id="141315260" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="223342887" name="Picture"/>
+                          <pic:cNvPr id="141315260" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34140,57 +34140,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2103498600" name="Picture">
+                  <wp:docPr id="1434859205" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2103498600" name="Picture"/>
+                          <pic:cNvPr id="1434859205" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35138,57 +35138,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="874913209" name="Picture">
+                  <wp:docPr id="1275005165" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="874913209" name="Picture"/>
+                          <pic:cNvPr id="1275005165" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35241,57 +35241,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1941491665" name="Picture">
+                  <wp:docPr id="172592329" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1941491665" name="Picture"/>
+                          <pic:cNvPr id="172592329" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36618,57 +36618,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1091990339" name="Picture">
+                  <wp:docPr id="1999905513" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1091990339" name="Picture"/>
+                          <pic:cNvPr id="1999905513" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37761,57 +37761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="970102836" name="Picture">
+                        <wp:docPr id="498601718" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="970102836" name="Picture"/>
+                                <pic:cNvPr id="498601718" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -39129,57 +39129,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="281350630" name="Picture">
+                  <wp:docPr id="343404414" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="281350630" name="Picture"/>
+                          <pic:cNvPr id="343404414" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39218,57 +39218,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="48477650" name="Picture">
+                  <wp:docPr id="1789239223" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="48477650" name="Picture"/>
+                          <pic:cNvPr id="1789239223" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39850,57 +39850,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="803049090" name="Picture">
+                  <wp:docPr id="926413739" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="803049090" name="Picture"/>
+                          <pic:cNvPr id="926413739" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40794,57 +40794,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="628910921" name="Picture">
+                  <wp:docPr id="188058115" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="628910921" name="Picture"/>
+                          <pic:cNvPr id="188058115" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40906,57 +40906,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1513284809" name="Picture">
+                  <wp:docPr id="2014739733" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1513284809" name="Picture"/>
+                          <pic:cNvPr id="2014739733" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42565,57 +42565,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1890867862" name="Picture">
+                  <wp:docPr id="1320652848" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1890867862" name="Picture"/>
+                          <pic:cNvPr id="1320652848" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43734,57 +43734,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1871048285" name="Picture">
+                  <wp:docPr id="2083092024" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1871048285" name="Picture"/>
+                          <pic:cNvPr id="2083092024" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43814,57 +43814,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="408366857" name="Picture">
+                  <wp:docPr id="271331701" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="408366857" name="Picture"/>
+                          <pic:cNvPr id="271331701" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44293,57 +44293,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="825778266" name="Picture">
+                  <wp:docPr id="351968766" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="825778266" name="Picture"/>
+                          <pic:cNvPr id="351968766" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46368,57 +46368,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="495189625" name="Picture">
+                  <wp:docPr id="1599732518" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="495189625" name="Picture"/>
+                          <pic:cNvPr id="1599732518" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46448,57 +46448,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1693151445" name="Picture">
+                  <wp:docPr id="1726331613" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1693151445" name="Picture"/>
+                          <pic:cNvPr id="1726331613" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46936,57 +46936,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="701338533" name="Picture">
+                  <wp:docPr id="438905611" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="701338533" name="Picture"/>
+                          <pic:cNvPr id="438905611" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>