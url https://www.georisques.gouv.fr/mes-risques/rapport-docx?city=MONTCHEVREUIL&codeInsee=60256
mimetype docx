--- v0 (2026-08-18)
+++ v1 (2026-10-13)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1943509235" name="Picture">
+                  <wp:docPr id="1755387739" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1943509235" name="Picture"/>
+                          <pic:cNvPr id="1755387739" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="629229066" name="Picture">
+                  <wp:docPr id="281090670" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="629229066" name="Picture"/>
+                          <pic:cNvPr id="281090670" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1550758486" name="Picture">
+                        <wp:docPr id="690449883" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1550758486" name="Picture"/>
+                                <pic:cNvPr id="690449883" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1782014040" name="Picture">
+                  <wp:docPr id="1131451764" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1782014040" name="Picture"/>
+                          <pic:cNvPr id="1131451764" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="549508482" name="Picture">
+                  <wp:docPr id="1033894416" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="549508482" name="Picture"/>
+                          <pic:cNvPr id="1033894416" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1259697836" name="Picture">
+                  <wp:docPr id="1498513956" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1259697836" name="Picture"/>
+                          <pic:cNvPr id="1498513956" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1370516601" name="Picture">
+                  <wp:docPr id="284312612" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1370516601" name="Picture"/>
+                          <pic:cNvPr id="284312612" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="356873386" name="Picture">
+                  <wp:docPr id="1634487733" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="356873386" name="Picture"/>
+                          <pic:cNvPr id="1634487733" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1831920148" name="Picture">
+                        <wp:docPr id="1147872444" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1831920148" name="Picture"/>
+                                <pic:cNvPr id="1147872444" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1435906666" name="Picture">
+                        <wp:docPr id="260525922" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1435906666" name="Picture"/>
+                                <pic:cNvPr id="260525922" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1802886322" name="Picture">
+                        <wp:docPr id="2051442952" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1802886322" name="Picture"/>
+                                <pic:cNvPr id="2051442952" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1791013013" name="Picture">
+                        <wp:docPr id="921140928" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1791013013" name="Picture"/>
+                                <pic:cNvPr id="921140928" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1596602407" name="Picture">
+                        <wp:docPr id="1998265478" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1596602407" name="Picture"/>
+                                <pic:cNvPr id="1998265478" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1533763421" name="Picture">
+                        <wp:docPr id="1594168458" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1533763421" name="Picture"/>
+                                <pic:cNvPr id="1594168458" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="374021398" name="Picture">
+                        <wp:docPr id="1440876414" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="374021398" name="Picture"/>
+                                <pic:cNvPr id="1440876414" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="798254328" name="Picture">
+                        <wp:docPr id="554482263" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="798254328" name="Picture"/>
+                                <pic:cNvPr id="554482263" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1990689850" name="Picture">
+                        <wp:docPr id="1427545248" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1990689850" name="Picture"/>
+                                <pic:cNvPr id="1427545248" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1419177771" name="Picture">
+                        <wp:docPr id="527660943" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1419177771" name="Picture"/>
+                                <pic:cNvPr id="527660943" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1137289935" name="Picture">
+                        <wp:docPr id="564413011" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1137289935" name="Picture"/>
+                                <pic:cNvPr id="564413011" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1102358768" name="Picture">
+                        <wp:docPr id="1069761836" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1102358768" name="Picture"/>
+                                <pic:cNvPr id="1069761836" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1608831639" name="Picture">
+                        <wp:docPr id="541543594" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1608831639" name="Picture"/>
+                                <pic:cNvPr id="541543594" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1829087701" name="Picture">
+                        <wp:docPr id="1406259348" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1829087701" name="Picture"/>
+                                <pic:cNvPr id="1406259348" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="735323161" name="Picture">
+                        <wp:docPr id="179467982" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="735323161" name="Picture"/>
+                                <pic:cNvPr id="179467982" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="249561595" name="Picture">
+                  <wp:docPr id="20276967" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="249561595" name="Picture"/>
+                          <pic:cNvPr id="20276967" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1888512437" name="Picture">
+                  <wp:docPr id="2048140276" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1888512437" name="Picture"/>
+                          <pic:cNvPr id="2048140276" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1754426406" name="Picture">
+                  <wp:docPr id="1303277824" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1754426406" name="Picture"/>
+                          <pic:cNvPr id="1303277824" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="304218306" name="Picture">
+                  <wp:docPr id="522309568" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="304218306" name="Picture"/>
+                          <pic:cNvPr id="522309568" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1475499268" name="Picture">
+                  <wp:docPr id="1188118109" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1475499268" name="Picture"/>
+                          <pic:cNvPr id="1188118109" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="778216555" name="Picture">
+                  <wp:docPr id="1756452834" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="778216555" name="Picture"/>
+                          <pic:cNvPr id="1756452834" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="42472708" name="Picture">
+                        <wp:docPr id="734380834" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="42472708" name="Picture"/>
+                                <pic:cNvPr id="734380834" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1827075378" name="Picture">
+                  <wp:docPr id="730705408" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1827075378" name="Picture"/>
+                          <pic:cNvPr id="730705408" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="485334314" name="Picture">
+                  <wp:docPr id="1318780817" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="485334314" name="Picture"/>
+                          <pic:cNvPr id="1318780817" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1586469766" name="Picture">
+                  <wp:docPr id="1271130547" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1586469766" name="Picture"/>
+                          <pic:cNvPr id="1271130547" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="566420843" name="Picture">
+                  <wp:docPr id="901761829" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="566420843" name="Picture"/>
+                          <pic:cNvPr id="901761829" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1903048069" name="Picture">
+                  <wp:docPr id="1355528428" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1903048069" name="Picture"/>
+                          <pic:cNvPr id="1355528428" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="233204780" name="Picture">
+                  <wp:docPr id="1230583982" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="233204780" name="Picture"/>
+                          <pic:cNvPr id="1230583982" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23550,57 +23550,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1820907968" name="Picture">
+                        <wp:docPr id="744179934" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1820907968" name="Picture"/>
+                                <pic:cNvPr id="744179934" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24939,57 +24939,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1387356017" name="Picture">
+                  <wp:docPr id="742885811" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1387356017" name="Picture"/>
+                          <pic:cNvPr id="742885811" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25028,57 +25028,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="315774582" name="Picture">
+                  <wp:docPr id="155623723" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="315774582" name="Picture"/>
+                          <pic:cNvPr id="155623723" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25672,57 +25672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1948203163" name="Picture">
+                  <wp:docPr id="604060597" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1948203163" name="Picture"/>
+                          <pic:cNvPr id="604060597" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26670,57 +26670,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1219364932" name="Picture">
+                  <wp:docPr id="1431066089" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1219364932" name="Picture"/>
+                          <pic:cNvPr id="1431066089" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26773,57 +26773,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2072806511" name="Picture">
+                  <wp:docPr id="880186216" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2072806511" name="Picture"/>
+                          <pic:cNvPr id="880186216" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28150,57 +28150,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1447139681" name="Picture">
+                  <wp:docPr id="135220622" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1447139681" name="Picture"/>
+                          <pic:cNvPr id="135220622" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29293,57 +29293,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1602976251" name="Picture">
+                        <wp:docPr id="567916593" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1602976251" name="Picture"/>
+                                <pic:cNvPr id="567916593" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30654,57 +30654,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="89881082" name="Picture">
+                  <wp:docPr id="1405678265" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="89881082" name="Picture"/>
+                          <pic:cNvPr id="1405678265" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30743,57 +30743,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1114409339" name="Picture">
+                  <wp:docPr id="1218496806" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1114409339" name="Picture"/>
+                          <pic:cNvPr id="1218496806" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31387,57 +31387,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="331547362" name="Picture">
+                  <wp:docPr id="333820937" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="331547362" name="Picture"/>
+                          <pic:cNvPr id="333820937" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32385,57 +32385,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1823648462" name="Picture">
+                  <wp:docPr id="1754630593" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1823648462" name="Picture"/>
+                          <pic:cNvPr id="1754630593" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32488,57 +32488,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="509472426" name="Picture">
+                  <wp:docPr id="665011680" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="509472426" name="Picture"/>
+                          <pic:cNvPr id="665011680" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33865,57 +33865,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="120884758" name="Picture">
+                  <wp:docPr id="2131933620" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="120884758" name="Picture"/>
+                          <pic:cNvPr id="2131933620" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35008,57 +35008,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1164174890" name="Picture">
+                        <wp:docPr id="1247763541" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1164174890" name="Picture"/>
+                                <pic:cNvPr id="1247763541" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36407,57 +36407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1383886221" name="Picture">
+                  <wp:docPr id="151768485" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1383886221" name="Picture"/>
+                          <pic:cNvPr id="151768485" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36496,57 +36496,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="141857630" name="Picture">
+                  <wp:docPr id="965121317" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="141857630" name="Picture"/>
+                          <pic:cNvPr id="965121317" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37149,57 +37149,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1251428122" name="Picture">
+                  <wp:docPr id="1300623037" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1251428122" name="Picture"/>
+                          <pic:cNvPr id="1300623037" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38174,57 +38174,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="477117750" name="Picture">
+                  <wp:docPr id="1077557406" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="477117750" name="Picture"/>
+                          <pic:cNvPr id="1077557406" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_16.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38286,57 +38286,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1795784556" name="Picture">
+                  <wp:docPr id="1534461667" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1795784556" name="Picture"/>
+                          <pic:cNvPr id="1534461667" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40145,57 +40145,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1118656081" name="Picture">
+                  <wp:docPr id="858825063" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1118656081" name="Picture"/>
+                          <pic:cNvPr id="858825063" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_15.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41463,57 +41463,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1466990470" name="Picture">
+                        <wp:docPr id="1733167900" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1466990470" name="Picture"/>
+                                <pic:cNvPr id="1733167900" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -43088,57 +43088,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="200966984" name="Picture">
+                  <wp:docPr id="656966912" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="200966984" name="Picture"/>
+                          <pic:cNvPr id="656966912" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43168,57 +43168,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="694095428" name="Picture">
+                  <wp:docPr id="321830205" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="694095428" name="Picture"/>
+                          <pic:cNvPr id="321830205" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43656,57 +43656,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1955348371" name="Picture">
+                  <wp:docPr id="747999605" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1955348371" name="Picture"/>
+                          <pic:cNvPr id="747999605" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>