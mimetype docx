--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="205415728" name="Picture">
+                  <wp:docPr id="831108601" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="205415728" name="Picture"/>
+                          <pic:cNvPr id="831108601" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1474552205" name="Picture">
+                  <wp:docPr id="495214887" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1474552205" name="Picture"/>
+                          <pic:cNvPr id="495214887" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1294905811" name="Picture">
+                        <wp:docPr id="1254651893" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1294905811" name="Picture"/>
+                                <pic:cNvPr id="1254651893" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="216653494" name="Picture">
+                  <wp:docPr id="13993873" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="216653494" name="Picture"/>
+                          <pic:cNvPr id="13993873" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1966464890" name="Picture">
+                  <wp:docPr id="741198980" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1966464890" name="Picture"/>
+                          <pic:cNvPr id="741198980" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="253467178" name="Picture">
+                  <wp:docPr id="1278127291" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="253467178" name="Picture"/>
+                          <pic:cNvPr id="1278127291" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1793787701" name="Picture">
+                  <wp:docPr id="273209603" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1793787701" name="Picture"/>
+                          <pic:cNvPr id="273209603" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1791644668" name="Picture">
+                  <wp:docPr id="286431969" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1791644668" name="Picture"/>
+                          <pic:cNvPr id="286431969" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="758637402" name="Picture">
+                        <wp:docPr id="1201543824" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="758637402" name="Picture"/>
+                                <pic:cNvPr id="1201543824" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="734273365" name="Picture">
+                        <wp:docPr id="1372457673" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="734273365" name="Picture"/>
+                                <pic:cNvPr id="1372457673" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1593741811" name="Picture">
+                        <wp:docPr id="1425318065" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1593741811" name="Picture"/>
+                                <pic:cNvPr id="1425318065" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1959724684" name="Picture">
+                        <wp:docPr id="1021759450" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1959724684" name="Picture"/>
+                                <pic:cNvPr id="1021759450" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2025085106" name="Picture">
+                        <wp:docPr id="1357229668" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2025085106" name="Picture"/>
+                                <pic:cNvPr id="1357229668" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1010344793" name="Picture">
+                        <wp:docPr id="1879155094" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1010344793" name="Picture"/>
+                                <pic:cNvPr id="1879155094" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1876895865" name="Picture">
+                        <wp:docPr id="1551738671" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1876895865" name="Picture"/>
+                                <pic:cNvPr id="1551738671" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="561067729" name="Picture">
+                        <wp:docPr id="254565381" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="561067729" name="Picture"/>
+                                <pic:cNvPr id="254565381" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1326042012" name="Picture">
+                        <wp:docPr id="785421520" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1326042012" name="Picture"/>
+                                <pic:cNvPr id="785421520" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1988017166" name="Picture">
+                        <wp:docPr id="199384879" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1988017166" name="Picture"/>
+                                <pic:cNvPr id="199384879" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="828259845" name="Picture">
+                        <wp:docPr id="472081030" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="828259845" name="Picture"/>
+                                <pic:cNvPr id="472081030" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="71776118" name="Picture">
+                        <wp:docPr id="1306815873" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="71776118" name="Picture"/>
+                                <pic:cNvPr id="1306815873" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="549440315" name="Picture">
+                        <wp:docPr id="1278056912" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="549440315" name="Picture"/>
+                                <pic:cNvPr id="1278056912" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1555117499" name="Picture">
+                        <wp:docPr id="534411535" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1555117499" name="Picture"/>
+                                <pic:cNvPr id="534411535" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2067470252" name="Picture">
+                        <wp:docPr id="1568524081" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2067470252" name="Picture"/>
+                                <pic:cNvPr id="1568524081" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1695390635" name="Picture">
+                  <wp:docPr id="1719857748" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1695390635" name="Picture"/>
+                          <pic:cNvPr id="1719857748" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1734010242" name="Picture">
+                  <wp:docPr id="91731371" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1734010242" name="Picture"/>
+                          <pic:cNvPr id="91731371" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="493702976" name="Picture">
+                  <wp:docPr id="1056323505" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="493702976" name="Picture"/>
+                          <pic:cNvPr id="1056323505" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="64483056" name="Picture">
+                  <wp:docPr id="150479063" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="64483056" name="Picture"/>
+                          <pic:cNvPr id="150479063" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1741249840" name="Picture">
+                  <wp:docPr id="1270968694" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1741249840" name="Picture"/>
+                          <pic:cNvPr id="1270968694" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1541978962" name="Picture">
+                  <wp:docPr id="558395774" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1541978962" name="Picture"/>
+                          <pic:cNvPr id="558395774" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="705341946" name="Picture">
+                        <wp:docPr id="1325503890" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="705341946" name="Picture"/>
+                                <pic:cNvPr id="1325503890" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18542,57 +18542,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="298624001" name="Picture">
+                        <wp:docPr id="1278912803" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="298624001" name="Picture"/>
+                                <pic:cNvPr id="1278912803" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20146,57 +20146,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="70057565" name="Picture">
+                  <wp:docPr id="1283371401" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="70057565" name="Picture"/>
+                          <pic:cNvPr id="1283371401" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20235,57 +20235,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1284595649" name="Picture">
+                  <wp:docPr id="1531857062" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1284595649" name="Picture"/>
+                          <pic:cNvPr id="1531857062" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20879,57 +20879,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="948504318" name="Picture">
+                  <wp:docPr id="1109692765" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="948504318" name="Picture"/>
+                          <pic:cNvPr id="1109692765" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21877,57 +21877,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="548965809" name="Picture">
+                  <wp:docPr id="985679035" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="548965809" name="Picture"/>
+                          <pic:cNvPr id="985679035" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21980,57 +21980,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1544542917" name="Picture">
+                  <wp:docPr id="329831223" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1544542917" name="Picture"/>
+                          <pic:cNvPr id="329831223" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23361,57 +23361,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="357468231" name="Picture">
+                  <wp:docPr id="2091606438" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="357468231" name="Picture"/>
+                          <pic:cNvPr id="2091606438" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24504,57 +24504,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2113628093" name="Picture">
+                        <wp:docPr id="458677032" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2113628093" name="Picture"/>
+                                <pic:cNvPr id="458677032" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25913,57 +25913,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1351143665" name="Picture">
+                  <wp:docPr id="21293446" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1351143665" name="Picture"/>
+                          <pic:cNvPr id="21293446" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26002,57 +26002,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="593479916" name="Picture">
+                  <wp:docPr id="1844325050" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="593479916" name="Picture"/>
+                          <pic:cNvPr id="1844325050" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26682,57 +26682,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1701759857" name="Picture">
+                  <wp:docPr id="183344761" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1701759857" name="Picture"/>
+                          <pic:cNvPr id="183344761" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27743,57 +27743,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="741377759" name="Picture">
+                  <wp:docPr id="914582907" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="741377759" name="Picture"/>
+                          <pic:cNvPr id="914582907" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27846,57 +27846,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="602986721" name="Picture">
+                  <wp:docPr id="2019538886" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="602986721" name="Picture"/>
+                          <pic:cNvPr id="2019538886" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29310,57 +29310,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1005688850" name="Picture">
+                  <wp:docPr id="756440738" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1005688850" name="Picture"/>
+                          <pic:cNvPr id="756440738" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30517,57 +30517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="703750237" name="Picture">
+                        <wp:docPr id="23207405" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="703750237" name="Picture"/>
+                                <pic:cNvPr id="23207405" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32843,57 +32843,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="466648698" name="Picture">
+                  <wp:docPr id="666832538" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="466648698" name="Picture"/>
+                          <pic:cNvPr id="666832538" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32932,57 +32932,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1774653539" name="Picture">
+                  <wp:docPr id="444406451" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1774653539" name="Picture"/>
+                          <pic:cNvPr id="444406451" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33576,57 +33576,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1401775502" name="Picture">
+                  <wp:docPr id="190968164" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1401775502" name="Picture"/>
+                          <pic:cNvPr id="190968164" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34574,57 +34574,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1183790924" name="Picture">
+                  <wp:docPr id="5692912" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1183790924" name="Picture"/>
+                          <pic:cNvPr id="5692912" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34677,57 +34677,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="788613146" name="Picture">
+                  <wp:docPr id="1134522833" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="788613146" name="Picture"/>
+                          <pic:cNvPr id="1134522833" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36054,57 +36054,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="593896910" name="Picture">
+                  <wp:docPr id="1289206822" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="593896910" name="Picture"/>
+                          <pic:cNvPr id="1289206822" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37197,57 +37197,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="277216494" name="Picture">
+                        <wp:docPr id="744241623" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="277216494" name="Picture"/>
+                                <pic:cNvPr id="744241623" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38558,57 +38558,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="48231269" name="Picture">
+                  <wp:docPr id="1562085110" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="48231269" name="Picture"/>
+                          <pic:cNvPr id="1562085110" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38647,57 +38647,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="319674598" name="Picture">
+                  <wp:docPr id="1536127532" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="319674598" name="Picture"/>
+                          <pic:cNvPr id="1536127532" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39291,57 +39291,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="626898874" name="Picture">
+                  <wp:docPr id="1622458362" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="626898874" name="Picture"/>
+                          <pic:cNvPr id="1622458362" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40289,57 +40289,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1255493386" name="Picture">
+                  <wp:docPr id="963118239" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1255493386" name="Picture"/>
+                          <pic:cNvPr id="963118239" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40392,57 +40392,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1867104063" name="Picture">
+                  <wp:docPr id="349959869" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1867104063" name="Picture"/>
+                          <pic:cNvPr id="349959869" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41769,57 +41769,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="654482705" name="Picture">
+                  <wp:docPr id="859312378" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="654482705" name="Picture"/>
+                          <pic:cNvPr id="859312378" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42912,57 +42912,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="395994647" name="Picture">
+                        <wp:docPr id="232054304" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="395994647" name="Picture"/>
+                                <pic:cNvPr id="232054304" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -44133,57 +44133,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="608406496" name="Picture">
+                  <wp:docPr id="2115547296" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="608406496" name="Picture"/>
+                          <pic:cNvPr id="2115547296" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44204,57 +44204,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="572612039" name="Picture">
+                  <wp:docPr id="1839662555" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="572612039" name="Picture"/>
+                          <pic:cNvPr id="1839662555" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44618,57 +44618,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1736325015" name="Picture">
+                  <wp:docPr id="2025125650" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1736325015" name="Picture"/>
+                          <pic:cNvPr id="2025125650" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>