--- v1 (2026-10-11)
+++ v2 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="831108601" name="Picture">
+                  <wp:docPr id="362035511" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="831108601" name="Picture"/>
+                          <pic:cNvPr id="362035511" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="495214887" name="Picture">
+                  <wp:docPr id="928046869" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="495214887" name="Picture"/>
+                          <pic:cNvPr id="928046869" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1254651893" name="Picture">
+                        <wp:docPr id="2141875616" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1254651893" name="Picture"/>
+                                <pic:cNvPr id="2141875616" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="13993873" name="Picture">
+                  <wp:docPr id="2121488411" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="13993873" name="Picture"/>
+                          <pic:cNvPr id="2121488411" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="741198980" name="Picture">
+                  <wp:docPr id="642629356" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="741198980" name="Picture"/>
+                          <pic:cNvPr id="642629356" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1278127291" name="Picture">
+                  <wp:docPr id="2054581354" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1278127291" name="Picture"/>
+                          <pic:cNvPr id="2054581354" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="273209603" name="Picture">
+                  <wp:docPr id="2093050563" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="273209603" name="Picture"/>
+                          <pic:cNvPr id="2093050563" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="286431969" name="Picture">
+                  <wp:docPr id="1892311030" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="286431969" name="Picture"/>
+                          <pic:cNvPr id="1892311030" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1201543824" name="Picture">
+                        <wp:docPr id="489195164" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1201543824" name="Picture"/>
+                                <pic:cNvPr id="489195164" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1372457673" name="Picture">
+                        <wp:docPr id="1117411971" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1372457673" name="Picture"/>
+                                <pic:cNvPr id="1117411971" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1425318065" name="Picture">
+                        <wp:docPr id="143551025" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1425318065" name="Picture"/>
+                                <pic:cNvPr id="143551025" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1021759450" name="Picture">
+                        <wp:docPr id="726459370" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1021759450" name="Picture"/>
+                                <pic:cNvPr id="726459370" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1357229668" name="Picture">
+                        <wp:docPr id="1429941075" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1357229668" name="Picture"/>
+                                <pic:cNvPr id="1429941075" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1879155094" name="Picture">
+                        <wp:docPr id="583000440" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1879155094" name="Picture"/>
+                                <pic:cNvPr id="583000440" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1551738671" name="Picture">
+                        <wp:docPr id="529946496" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1551738671" name="Picture"/>
+                                <pic:cNvPr id="529946496" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="254565381" name="Picture">
+                        <wp:docPr id="1238109162" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="254565381" name="Picture"/>
+                                <pic:cNvPr id="1238109162" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="785421520" name="Picture">
+                        <wp:docPr id="1189361153" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="785421520" name="Picture"/>
+                                <pic:cNvPr id="1189361153" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="199384879" name="Picture">
+                        <wp:docPr id="82184589" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="199384879" name="Picture"/>
+                                <pic:cNvPr id="82184589" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="472081030" name="Picture">
+                        <wp:docPr id="1065881697" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="472081030" name="Picture"/>
+                                <pic:cNvPr id="1065881697" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1306815873" name="Picture">
+                        <wp:docPr id="955050907" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1306815873" name="Picture"/>
+                                <pic:cNvPr id="955050907" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1278056912" name="Picture">
+                        <wp:docPr id="696268847" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1278056912" name="Picture"/>
+                                <pic:cNvPr id="696268847" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="534411535" name="Picture">
+                        <wp:docPr id="156611281" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="534411535" name="Picture"/>
+                                <pic:cNvPr id="156611281" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1568524081" name="Picture">
+                        <wp:docPr id="513106837" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1568524081" name="Picture"/>
+                                <pic:cNvPr id="513106837" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1719857748" name="Picture">
+                  <wp:docPr id="392845100" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1719857748" name="Picture"/>
+                          <pic:cNvPr id="392845100" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="91731371" name="Picture">
+                  <wp:docPr id="1084110224" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="91731371" name="Picture"/>
+                          <pic:cNvPr id="1084110224" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1056323505" name="Picture">
+                  <wp:docPr id="1532039003" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1056323505" name="Picture"/>
+                          <pic:cNvPr id="1532039003" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="150479063" name="Picture">
+                  <wp:docPr id="1535991263" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="150479063" name="Picture"/>
+                          <pic:cNvPr id="1535991263" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1270968694" name="Picture">
+                  <wp:docPr id="443212105" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1270968694" name="Picture"/>
+                          <pic:cNvPr id="443212105" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="558395774" name="Picture">
+                  <wp:docPr id="463334927" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="558395774" name="Picture"/>
+                          <pic:cNvPr id="463334927" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1325503890" name="Picture">
+                        <wp:docPr id="1207716814" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1325503890" name="Picture"/>
+                                <pic:cNvPr id="1207716814" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18542,57 +18542,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1278912803" name="Picture">
+                        <wp:docPr id="2127043582" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1278912803" name="Picture"/>
+                                <pic:cNvPr id="2127043582" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20146,57 +20146,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1283371401" name="Picture">
+                  <wp:docPr id="1135585778" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1283371401" name="Picture"/>
+                          <pic:cNvPr id="1135585778" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20235,57 +20235,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1531857062" name="Picture">
+                  <wp:docPr id="309459172" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1531857062" name="Picture"/>
+                          <pic:cNvPr id="309459172" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20879,57 +20879,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1109692765" name="Picture">
+                  <wp:docPr id="743970495" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1109692765" name="Picture"/>
+                          <pic:cNvPr id="743970495" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21877,57 +21877,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="985679035" name="Picture">
+                  <wp:docPr id="2089398795" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="985679035" name="Picture"/>
+                          <pic:cNvPr id="2089398795" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21980,57 +21980,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="329831223" name="Picture">
+                  <wp:docPr id="1594231193" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="329831223" name="Picture"/>
+                          <pic:cNvPr id="1594231193" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23361,57 +23361,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2091606438" name="Picture">
+                  <wp:docPr id="175695453" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2091606438" name="Picture"/>
+                          <pic:cNvPr id="175695453" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24504,57 +24504,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="458677032" name="Picture">
+                        <wp:docPr id="586421032" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="458677032" name="Picture"/>
+                                <pic:cNvPr id="586421032" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25913,57 +25913,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="21293446" name="Picture">
+                  <wp:docPr id="1853977218" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="21293446" name="Picture"/>
+                          <pic:cNvPr id="1853977218" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26002,57 +26002,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1844325050" name="Picture">
+                  <wp:docPr id="1100292202" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1844325050" name="Picture"/>
+                          <pic:cNvPr id="1100292202" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26682,57 +26682,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="183344761" name="Picture">
+                  <wp:docPr id="1444686783" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="183344761" name="Picture"/>
+                          <pic:cNvPr id="1444686783" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27743,57 +27743,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="914582907" name="Picture">
+                  <wp:docPr id="1661577260" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="914582907" name="Picture"/>
+                          <pic:cNvPr id="1661577260" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27846,57 +27846,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2019538886" name="Picture">
+                  <wp:docPr id="1708203805" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2019538886" name="Picture"/>
+                          <pic:cNvPr id="1708203805" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29310,57 +29310,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="756440738" name="Picture">
+                  <wp:docPr id="1797271115" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="756440738" name="Picture"/>
+                          <pic:cNvPr id="1797271115" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30517,57 +30517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="23207405" name="Picture">
+                        <wp:docPr id="1885972914" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="23207405" name="Picture"/>
+                                <pic:cNvPr id="1885972914" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32843,57 +32843,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="666832538" name="Picture">
+                  <wp:docPr id="997875672" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="666832538" name="Picture"/>
+                          <pic:cNvPr id="997875672" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32932,57 +32932,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="444406451" name="Picture">
+                  <wp:docPr id="941194149" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="444406451" name="Picture"/>
+                          <pic:cNvPr id="941194149" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33576,57 +33576,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="190968164" name="Picture">
+                  <wp:docPr id="83915053" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="190968164" name="Picture"/>
+                          <pic:cNvPr id="83915053" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34574,57 +34574,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="5692912" name="Picture">
+                  <wp:docPr id="1164170934" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="5692912" name="Picture"/>
+                          <pic:cNvPr id="1164170934" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34677,57 +34677,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1134522833" name="Picture">
+                  <wp:docPr id="1960201511" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1134522833" name="Picture"/>
+                          <pic:cNvPr id="1960201511" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36054,57 +36054,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1289206822" name="Picture">
+                  <wp:docPr id="100100404" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1289206822" name="Picture"/>
+                          <pic:cNvPr id="100100404" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37197,57 +37197,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="744241623" name="Picture">
+                        <wp:docPr id="620842427" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="744241623" name="Picture"/>
+                                <pic:cNvPr id="620842427" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38558,57 +38558,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1562085110" name="Picture">
+                  <wp:docPr id="461450982" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1562085110" name="Picture"/>
+                          <pic:cNvPr id="461450982" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38647,57 +38647,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1536127532" name="Picture">
+                  <wp:docPr id="765976125" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1536127532" name="Picture"/>
+                          <pic:cNvPr id="765976125" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39291,57 +39291,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1622458362" name="Picture">
+                  <wp:docPr id="1767899086" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1622458362" name="Picture"/>
+                          <pic:cNvPr id="1767899086" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40289,57 +40289,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="963118239" name="Picture">
+                  <wp:docPr id="2012130411" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="963118239" name="Picture"/>
+                          <pic:cNvPr id="2012130411" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40392,57 +40392,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="349959869" name="Picture">
+                  <wp:docPr id="1266155470" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="349959869" name="Picture"/>
+                          <pic:cNvPr id="1266155470" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41769,57 +41769,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="859312378" name="Picture">
+                  <wp:docPr id="243016169" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="859312378" name="Picture"/>
+                          <pic:cNvPr id="243016169" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42912,57 +42912,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="232054304" name="Picture">
+                        <wp:docPr id="74166883" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="232054304" name="Picture"/>
+                                <pic:cNvPr id="74166883" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -44133,57 +44133,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2115547296" name="Picture">
+                  <wp:docPr id="1811392622" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2115547296" name="Picture"/>
+                          <pic:cNvPr id="1811392622" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44204,57 +44204,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1839662555" name="Picture">
+                  <wp:docPr id="406198633" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1839662555" name="Picture"/>
+                          <pic:cNvPr id="406198633" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44618,57 +44618,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2025125650" name="Picture">
+                  <wp:docPr id="98421559" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2025125650" name="Picture"/>
+                          <pic:cNvPr id="98421559" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>