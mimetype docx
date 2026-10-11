--- v0 (2026-08-19)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1927245551" name="Picture">
+                  <wp:docPr id="1070243114" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1927245551" name="Picture"/>
+                          <pic:cNvPr id="1070243114" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1755948375" name="Picture">
+                  <wp:docPr id="285817938" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1755948375" name="Picture"/>
+                          <pic:cNvPr id="285817938" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1092383977" name="Picture">
+                        <wp:docPr id="1464855926" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1092383977" name="Picture"/>
+                                <pic:cNvPr id="1464855926" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="838327715" name="Picture">
+                  <wp:docPr id="554432765" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="838327715" name="Picture"/>
+                          <pic:cNvPr id="554432765" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1201012835" name="Picture">
+                  <wp:docPr id="1317526670" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1201012835" name="Picture"/>
+                          <pic:cNvPr id="1317526670" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="726905760" name="Picture">
+                  <wp:docPr id="505152221" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="726905760" name="Picture"/>
+                          <pic:cNvPr id="505152221" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="267067690" name="Picture">
+                  <wp:docPr id="1470754025" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="267067690" name="Picture"/>
+                          <pic:cNvPr id="1470754025" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2047174597" name="Picture">
+                  <wp:docPr id="890997367" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2047174597" name="Picture"/>
+                          <pic:cNvPr id="890997367" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1315069368" name="Picture">
+                        <wp:docPr id="1454451173" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1315069368" name="Picture"/>
+                                <pic:cNvPr id="1454451173" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1260574337" name="Picture">
+                        <wp:docPr id="1662562465" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1260574337" name="Picture"/>
+                                <pic:cNvPr id="1662562465" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1484054719" name="Picture">
+                        <wp:docPr id="1311522152" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1484054719" name="Picture"/>
+                                <pic:cNvPr id="1311522152" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1585782670" name="Picture">
+                        <wp:docPr id="1312929903" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1585782670" name="Picture"/>
+                                <pic:cNvPr id="1312929903" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="246936394" name="Picture">
+                        <wp:docPr id="625562394" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="246936394" name="Picture"/>
+                                <pic:cNvPr id="625562394" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1138953381" name="Picture">
+                        <wp:docPr id="1677644848" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1138953381" name="Picture"/>
+                                <pic:cNvPr id="1677644848" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2057004825" name="Picture">
+                        <wp:docPr id="1254391757" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2057004825" name="Picture"/>
+                                <pic:cNvPr id="1254391757" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1043652568" name="Picture">
+                        <wp:docPr id="1337693535" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1043652568" name="Picture"/>
+                                <pic:cNvPr id="1337693535" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="270128890" name="Picture">
+                        <wp:docPr id="1530092857" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="270128890" name="Picture"/>
+                                <pic:cNvPr id="1530092857" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="602601439" name="Picture">
+                        <wp:docPr id="213820700" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="602601439" name="Picture"/>
+                                <pic:cNvPr id="213820700" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="15492167" name="Picture">
+                        <wp:docPr id="740182565" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="15492167" name="Picture"/>
+                                <pic:cNvPr id="740182565" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="829949767" name="Picture">
+                        <wp:docPr id="231116502" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="829949767" name="Picture"/>
+                                <pic:cNvPr id="231116502" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="481948010" name="Picture">
+                  <wp:docPr id="387569572" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="481948010" name="Picture"/>
+                          <pic:cNvPr id="387569572" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2082917088" name="Picture">
+                  <wp:docPr id="1895120297" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2082917088" name="Picture"/>
+                          <pic:cNvPr id="1895120297" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1945502902" name="Picture">
+                  <wp:docPr id="1699707274" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1945502902" name="Picture"/>
+                          <pic:cNvPr id="1699707274" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2116542583" name="Picture">
+                  <wp:docPr id="447995387" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2116542583" name="Picture"/>
+                          <pic:cNvPr id="447995387" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="499085206" name="Picture">
+                  <wp:docPr id="1370390487" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="499085206" name="Picture"/>
+                          <pic:cNvPr id="1370390487" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="299536426" name="Picture">
+                  <wp:docPr id="748360935" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="299536426" name="Picture"/>
+                          <pic:cNvPr id="748360935" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1449771808" name="Picture">
+                        <wp:docPr id="68239447" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1449771808" name="Picture"/>
+                                <pic:cNvPr id="68239447" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17583,57 +17583,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1731675955" name="Picture">
+                  <wp:docPr id="820626692" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1731675955" name="Picture"/>
+                          <pic:cNvPr id="820626692" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17672,57 +17672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="31539568" name="Picture">
+                  <wp:docPr id="161232003" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="31539568" name="Picture"/>
+                          <pic:cNvPr id="161232003" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18316,57 +18316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="420078255" name="Picture">
+                  <wp:docPr id="117562911" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="420078255" name="Picture"/>
+                          <pic:cNvPr id="117562911" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19314,57 +19314,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1378189843" name="Picture">
+                  <wp:docPr id="1443164652" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1378189843" name="Picture"/>
+                          <pic:cNvPr id="1443164652" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19417,57 +19417,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="196276342" name="Picture">
+                  <wp:docPr id="1409927686" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="196276342" name="Picture"/>
+                          <pic:cNvPr id="1409927686" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20798,57 +20798,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1780322298" name="Picture">
+                  <wp:docPr id="754145892" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1780322298" name="Picture"/>
+                          <pic:cNvPr id="754145892" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21960,57 +21960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1628323221" name="Picture">
+                        <wp:docPr id="634167291" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1628323221" name="Picture"/>
+                                <pic:cNvPr id="634167291" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -22935,57 +22935,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="827256824" name="Picture">
+                        <wp:docPr id="1052791234" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="827256824" name="Picture"/>
+                                <pic:cNvPr id="1052791234" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24324,57 +24324,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="557620945" name="Picture">
+                  <wp:docPr id="2133992102" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="557620945" name="Picture"/>
+                          <pic:cNvPr id="2133992102" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24413,57 +24413,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1741561083" name="Picture">
+                  <wp:docPr id="1812627647" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1741561083" name="Picture"/>
+                          <pic:cNvPr id="1812627647" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25057,57 +25057,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1302930018" name="Picture">
+                  <wp:docPr id="192030094" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1302930018" name="Picture"/>
+                          <pic:cNvPr id="192030094" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26055,57 +26055,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="660457403" name="Picture">
+                  <wp:docPr id="1297552394" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="660457403" name="Picture"/>
+                          <pic:cNvPr id="1297552394" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26158,57 +26158,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="383583703" name="Picture">
+                  <wp:docPr id="1712290749" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="383583703" name="Picture"/>
+                          <pic:cNvPr id="1712290749" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27535,57 +27535,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="481676235" name="Picture">
+                  <wp:docPr id="1383725928" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="481676235" name="Picture"/>
+                          <pic:cNvPr id="1383725928" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28678,57 +28678,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2053700336" name="Picture">
+                        <wp:docPr id="893420376" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2053700336" name="Picture"/>
+                                <pic:cNvPr id="893420376" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30039,57 +30039,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1219595749" name="Picture">
+                  <wp:docPr id="679447587" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1219595749" name="Picture"/>
+                          <pic:cNvPr id="679447587" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30128,57 +30128,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1847469034" name="Picture">
+                  <wp:docPr id="1387513821" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1847469034" name="Picture"/>
+                          <pic:cNvPr id="1387513821" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30772,57 +30772,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1480775498" name="Picture">
+                  <wp:docPr id="1523625883" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1480775498" name="Picture"/>
+                          <pic:cNvPr id="1523625883" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31770,57 +31770,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="362359064" name="Picture">
+                  <wp:docPr id="446719923" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="362359064" name="Picture"/>
+                          <pic:cNvPr id="446719923" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31873,57 +31873,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="449530851" name="Picture">
+                  <wp:docPr id="1839852543" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="449530851" name="Picture"/>
+                          <pic:cNvPr id="1839852543" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33250,57 +33250,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="747983271" name="Picture">
+                  <wp:docPr id="2089493128" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="747983271" name="Picture"/>
+                          <pic:cNvPr id="2089493128" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34393,57 +34393,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="933663997" name="Picture">
+                        <wp:docPr id="500591368" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="933663997" name="Picture"/>
+                                <pic:cNvPr id="500591368" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -35614,57 +35614,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="834204615" name="Picture">
+                  <wp:docPr id="955028824" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="834204615" name="Picture"/>
+                          <pic:cNvPr id="955028824" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35685,57 +35685,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1359320030" name="Picture">
+                  <wp:docPr id="408185536" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1359320030" name="Picture"/>
+                          <pic:cNvPr id="408185536" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36099,57 +36099,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1266444434" name="Picture">
+                  <wp:docPr id="165379548" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1266444434" name="Picture"/>
+                          <pic:cNvPr id="165379548" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>