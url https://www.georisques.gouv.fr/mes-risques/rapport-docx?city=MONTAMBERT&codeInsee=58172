--- v0 (2026-08-17)
+++ v1 (2026-10-15)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1350830170" name="Picture">
+                  <wp:docPr id="1817934029" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1350830170" name="Picture"/>
+                          <pic:cNvPr id="1817934029" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="419041695" name="Picture">
+                  <wp:docPr id="997720007" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="419041695" name="Picture"/>
+                          <pic:cNvPr id="997720007" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="472070996" name="Picture">
+                        <wp:docPr id="2127784620" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="472070996" name="Picture"/>
+                                <pic:cNvPr id="2127784620" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="856913298" name="Picture">
+                  <wp:docPr id="71500969" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="856913298" name="Picture"/>
+                          <pic:cNvPr id="71500969" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1307264308" name="Picture">
+                  <wp:docPr id="275288851" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1307264308" name="Picture"/>
+                          <pic:cNvPr id="275288851" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="748609820" name="Picture">
+                  <wp:docPr id="2004468212" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="748609820" name="Picture"/>
+                          <pic:cNvPr id="2004468212" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1248342100" name="Picture">
+                  <wp:docPr id="373928766" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1248342100" name="Picture"/>
+                          <pic:cNvPr id="373928766" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1304288446" name="Picture">
+                  <wp:docPr id="641281617" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1304288446" name="Picture"/>
+                          <pic:cNvPr id="641281617" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1906567080" name="Picture">
+                        <wp:docPr id="46302247" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1906567080" name="Picture"/>
+                                <pic:cNvPr id="46302247" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1612153962" name="Picture">
+                        <wp:docPr id="2003346725" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1612153962" name="Picture"/>
+                                <pic:cNvPr id="2003346725" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1322115631" name="Picture">
+                        <wp:docPr id="1759065391" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1322115631" name="Picture"/>
+                                <pic:cNvPr id="1759065391" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="839122380" name="Picture">
+                        <wp:docPr id="1052521592" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="839122380" name="Picture"/>
+                                <pic:cNvPr id="1052521592" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1532297212" name="Picture">
+                        <wp:docPr id="454784271" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1532297212" name="Picture"/>
+                                <pic:cNvPr id="454784271" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1701918899" name="Picture">
+                        <wp:docPr id="1426254537" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1701918899" name="Picture"/>
+                                <pic:cNvPr id="1426254537" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1884984096" name="Picture">
+                        <wp:docPr id="94698811" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1884984096" name="Picture"/>
+                                <pic:cNvPr id="94698811" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1256092595" name="Picture">
+                        <wp:docPr id="1052367223" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1256092595" name="Picture"/>
+                                <pic:cNvPr id="1052367223" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="628004335" name="Picture">
+                        <wp:docPr id="1800966422" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="628004335" name="Picture"/>
+                                <pic:cNvPr id="1800966422" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="146717930" name="Picture">
+                        <wp:docPr id="508520426" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="146717930" name="Picture"/>
+                                <pic:cNvPr id="508520426" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="443566394" name="Picture">
+                        <wp:docPr id="1236716612" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="443566394" name="Picture"/>
+                                <pic:cNvPr id="1236716612" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1467212555" name="Picture">
+                        <wp:docPr id="276160048" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1467212555" name="Picture"/>
+                                <pic:cNvPr id="276160048" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="3295763" name="Picture">
+                        <wp:docPr id="938347059" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="3295763" name="Picture"/>
+                                <pic:cNvPr id="938347059" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1989136411" name="Picture">
+                        <wp:docPr id="199061427" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1989136411" name="Picture"/>
+                                <pic:cNvPr id="199061427" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="369750582" name="Picture">
+                        <wp:docPr id="1169269911" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="369750582" name="Picture"/>
+                                <pic:cNvPr id="1169269911" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13038,57 +13038,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1561959092" name="Picture">
+                        <wp:docPr id="2073485554" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1561959092" name="Picture"/>
+                                <pic:cNvPr id="2073485554" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13385,57 +13385,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="444713838" name="Picture">
+                        <wp:docPr id="280945862" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="444713838" name="Picture"/>
+                                <pic:cNvPr id="280945862" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13832,57 +13832,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="622849382" name="Picture">
+                        <wp:docPr id="1966404505" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="622849382" name="Picture"/>
+                                <pic:cNvPr id="1966404505" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -14696,57 +14696,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1138721898" name="Picture">
+                  <wp:docPr id="89661918" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1138721898" name="Picture"/>
+                          <pic:cNvPr id="89661918" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14785,57 +14785,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="377741387" name="Picture">
+                  <wp:docPr id="764664015" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="377741387" name="Picture"/>
+                          <pic:cNvPr id="764664015" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15429,57 +15429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="61078955" name="Picture">
+                  <wp:docPr id="1974458100" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="61078955" name="Picture"/>
+                          <pic:cNvPr id="1974458100" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16657,57 +16657,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="864141411" name="Picture">
+                  <wp:docPr id="1562709864" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="864141411" name="Picture"/>
+                          <pic:cNvPr id="1562709864" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16760,57 +16760,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1401807339" name="Picture">
+                  <wp:docPr id="1229584877" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1401807339" name="Picture"/>
+                          <pic:cNvPr id="1229584877" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18139,57 +18139,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="398152583" name="Picture">
+                  <wp:docPr id="869812629" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="398152583" name="Picture"/>
+                          <pic:cNvPr id="869812629" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19264,57 +19264,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="312244366" name="Picture">
+                        <wp:docPr id="1634239249" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="312244366" name="Picture"/>
+                                <pic:cNvPr id="1634239249" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20617,57 +20617,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="229252900" name="Picture">
+                  <wp:docPr id="1005803201" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="229252900" name="Picture"/>
+                          <pic:cNvPr id="1005803201" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20706,57 +20706,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="66465698" name="Picture">
+                  <wp:docPr id="1244870449" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="66465698" name="Picture"/>
+                          <pic:cNvPr id="1244870449" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21350,57 +21350,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1918861146" name="Picture">
+                  <wp:docPr id="1877362029" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1918861146" name="Picture"/>
+                          <pic:cNvPr id="1877362029" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22348,57 +22348,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2132363406" name="Picture">
+                  <wp:docPr id="573557330" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2132363406" name="Picture"/>
+                          <pic:cNvPr id="573557330" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22451,57 +22451,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="829766873" name="Picture">
+                  <wp:docPr id="300878615" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="829766873" name="Picture"/>
+                          <pic:cNvPr id="300878615" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23832,57 +23832,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="938081716" name="Picture">
+                  <wp:docPr id="2013077348" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="938081716" name="Picture"/>
+                          <pic:cNvPr id="2013077348" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24975,57 +24975,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="690545725" name="Picture">
+                        <wp:docPr id="1421484841" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="690545725" name="Picture"/>
+                                <pic:cNvPr id="1421484841" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -26384,57 +26384,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1413379803" name="Picture">
+                  <wp:docPr id="265542213" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1413379803" name="Picture"/>
+                          <pic:cNvPr id="265542213" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26473,57 +26473,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1937081192" name="Picture">
+                  <wp:docPr id="1770672042" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1937081192" name="Picture"/>
+                          <pic:cNvPr id="1770672042" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27153,57 +27153,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1335409028" name="Picture">
+                  <wp:docPr id="548556043" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1335409028" name="Picture"/>
+                          <pic:cNvPr id="548556043" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28214,57 +28214,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1807571245" name="Picture">
+                  <wp:docPr id="1032480187" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1807571245" name="Picture"/>
+                          <pic:cNvPr id="1032480187" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28317,57 +28317,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1972608756" name="Picture">
+                  <wp:docPr id="551909257" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1972608756" name="Picture"/>
+                          <pic:cNvPr id="551909257" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29775,57 +29775,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1750266802" name="Picture">
+                  <wp:docPr id="1460326062" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1750266802" name="Picture"/>
+                          <pic:cNvPr id="1460326062" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30972,57 +30972,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="777653225" name="Picture">
+                        <wp:docPr id="1744749698" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="777653225" name="Picture"/>
+                                <pic:cNvPr id="1744749698" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -33142,57 +33142,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="761950360" name="Picture">
+                  <wp:docPr id="2136383534" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="761950360" name="Picture"/>
+                          <pic:cNvPr id="2136383534" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33231,57 +33231,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1696272878" name="Picture">
+                  <wp:docPr id="601866988" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1696272878" name="Picture"/>
+                          <pic:cNvPr id="601866988" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33875,57 +33875,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="459299815" name="Picture">
+                  <wp:docPr id="848615617" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="459299815" name="Picture"/>
+                          <pic:cNvPr id="848615617" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34873,57 +34873,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="313661514" name="Picture">
+                  <wp:docPr id="1224016358" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="313661514" name="Picture"/>
+                          <pic:cNvPr id="1224016358" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34976,57 +34976,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="380985340" name="Picture">
+                  <wp:docPr id="1368556653" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="380985340" name="Picture"/>
+                          <pic:cNvPr id="1368556653" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36353,57 +36353,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1322607455" name="Picture">
+                  <wp:docPr id="338779323" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1322607455" name="Picture"/>
+                          <pic:cNvPr id="338779323" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37496,57 +37496,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1125944275" name="Picture">
+                        <wp:docPr id="1928645223" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1125944275" name="Picture"/>
+                                <pic:cNvPr id="1928645223" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38854,57 +38854,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="641128308" name="Picture">
+                  <wp:docPr id="1824424966" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="641128308" name="Picture"/>
+                          <pic:cNvPr id="1824424966" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38943,57 +38943,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1208299995" name="Picture">
+                  <wp:docPr id="354398926" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1208299995" name="Picture"/>
+                          <pic:cNvPr id="354398926" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39566,57 +39566,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="66628838" name="Picture">
+                  <wp:docPr id="578458116" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="66628838" name="Picture"/>
+                          <pic:cNvPr id="578458116" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40483,57 +40483,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1477426854" name="Picture">
+                  <wp:docPr id="1214075896" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1477426854" name="Picture"/>
+                          <pic:cNvPr id="1214075896" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40586,57 +40586,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1656505993" name="Picture">
+                  <wp:docPr id="1303717448" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1656505993" name="Picture"/>
+                          <pic:cNvPr id="1303717448" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41909,57 +41909,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2056460473" name="Picture">
+                  <wp:docPr id="712617353" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2056460473" name="Picture"/>
+                          <pic:cNvPr id="712617353" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42691,57 +42691,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="42243548" name="Picture">
+                  <wp:docPr id="826085286" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="42243548" name="Picture"/>
+                          <pic:cNvPr id="826085286" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42780,57 +42780,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1613759461" name="Picture">
+                  <wp:docPr id="1448077805" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1613759461" name="Picture"/>
+                          <pic:cNvPr id="1448077805" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43412,57 +43412,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1174859390" name="Picture">
+                  <wp:docPr id="1241923541" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1174859390" name="Picture"/>
+                          <pic:cNvPr id="1241923541" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44356,57 +44356,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2125075815" name="Picture">
+                  <wp:docPr id="53401633" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2125075815" name="Picture"/>
+                          <pic:cNvPr id="53401633" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44468,57 +44468,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1272995641" name="Picture">
+                  <wp:docPr id="1075581560" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1272995641" name="Picture"/>
+                          <pic:cNvPr id="1075581560" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46127,57 +46127,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2065725856" name="Picture">
+                  <wp:docPr id="2140336109" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2065725856" name="Picture"/>
+                          <pic:cNvPr id="2140336109" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47306,57 +47306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2129885271" name="Picture">
+                  <wp:docPr id="1736760709" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2129885271" name="Picture"/>
+                          <pic:cNvPr id="1736760709" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47386,57 +47386,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2006866065" name="Picture">
+                  <wp:docPr id="1097561928" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2006866065" name="Picture"/>
+                          <pic:cNvPr id="1097561928" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47874,57 +47874,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="709865187" name="Picture">
+                  <wp:docPr id="615296793" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="709865187" name="Picture"/>
+                          <pic:cNvPr id="615296793" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>