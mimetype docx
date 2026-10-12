--- v0 (2026-08-18)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="687215249" name="Picture">
+                  <wp:docPr id="1799911361" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="687215249" name="Picture"/>
+                          <pic:cNvPr id="1799911361" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="773556886" name="Picture">
+                  <wp:docPr id="2047349543" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="773556886" name="Picture"/>
+                          <pic:cNvPr id="2047349543" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1415148267" name="Picture">
+                        <wp:docPr id="1177670619" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1415148267" name="Picture"/>
+                                <pic:cNvPr id="1177670619" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1099191579" name="Picture">
+                  <wp:docPr id="197490527" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1099191579" name="Picture"/>
+                          <pic:cNvPr id="197490527" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="314493996" name="Picture">
+                  <wp:docPr id="1196233112" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="314493996" name="Picture"/>
+                          <pic:cNvPr id="1196233112" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2068026841" name="Picture">
+                  <wp:docPr id="2007076985" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2068026841" name="Picture"/>
+                          <pic:cNvPr id="2007076985" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1049828658" name="Picture">
+                  <wp:docPr id="845550085" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1049828658" name="Picture"/>
+                          <pic:cNvPr id="845550085" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1980352581" name="Picture">
+                  <wp:docPr id="185345146" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1980352581" name="Picture"/>
+                          <pic:cNvPr id="185345146" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1066477784" name="Picture">
+                        <wp:docPr id="1658234826" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1066477784" name="Picture"/>
+                                <pic:cNvPr id="1658234826" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="449794357" name="Picture">
+                        <wp:docPr id="838675448" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="449794357" name="Picture"/>
+                                <pic:cNvPr id="838675448" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1675319705" name="Picture">
+                        <wp:docPr id="216887604" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1675319705" name="Picture"/>
+                                <pic:cNvPr id="216887604" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="916669161" name="Picture">
+                        <wp:docPr id="486149744" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="916669161" name="Picture"/>
+                                <pic:cNvPr id="486149744" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="173940794" name="Picture">
+                        <wp:docPr id="491882059" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="173940794" name="Picture"/>
+                                <pic:cNvPr id="491882059" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1339389671" name="Picture">
+                        <wp:docPr id="17960494" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1339389671" name="Picture"/>
+                                <pic:cNvPr id="17960494" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1041391951" name="Picture">
+                        <wp:docPr id="1492756284" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1041391951" name="Picture"/>
+                                <pic:cNvPr id="1492756284" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="167237333" name="Picture">
+                        <wp:docPr id="862127491" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="167237333" name="Picture"/>
+                                <pic:cNvPr id="862127491" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1987727147" name="Picture">
+                        <wp:docPr id="2138083139" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1987727147" name="Picture"/>
+                                <pic:cNvPr id="2138083139" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1417285722" name="Picture">
+                        <wp:docPr id="1709045154" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1417285722" name="Picture"/>
+                                <pic:cNvPr id="1709045154" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1745716177" name="Picture">
+                        <wp:docPr id="232695565" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1745716177" name="Picture"/>
+                                <pic:cNvPr id="232695565" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="769572344" name="Picture">
+                        <wp:docPr id="1274712783" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="769572344" name="Picture"/>
+                                <pic:cNvPr id="1274712783" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="586809077" name="Picture">
+                        <wp:docPr id="1919110698" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="586809077" name="Picture"/>
+                                <pic:cNvPr id="1919110698" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="180749495" name="Picture">
+                        <wp:docPr id="594693663" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="180749495" name="Picture"/>
+                                <pic:cNvPr id="594693663" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1257508022" name="Picture">
+                        <wp:docPr id="1404482838" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1257508022" name="Picture"/>
+                                <pic:cNvPr id="1404482838" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="358251817" name="Picture">
+                  <wp:docPr id="674847195" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="358251817" name="Picture"/>
+                          <pic:cNvPr id="674847195" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1671226711" name="Picture">
+                  <wp:docPr id="1594472459" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1671226711" name="Picture"/>
+                          <pic:cNvPr id="1594472459" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2124785422" name="Picture">
+                  <wp:docPr id="1191535721" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2124785422" name="Picture"/>
+                          <pic:cNvPr id="1191535721" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="533810713" name="Picture">
+                  <wp:docPr id="559308580" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="533810713" name="Picture"/>
+                          <pic:cNvPr id="559308580" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="102519174" name="Picture">
+                  <wp:docPr id="1524201435" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="102519174" name="Picture"/>
+                          <pic:cNvPr id="1524201435" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2002025300" name="Picture">
+                  <wp:docPr id="1955191269" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2002025300" name="Picture"/>
+                          <pic:cNvPr id="1955191269" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1465957439" name="Picture">
+                        <wp:docPr id="634018863" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1465957439" name="Picture"/>
+                                <pic:cNvPr id="634018863" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1362247683" name="Picture">
+                  <wp:docPr id="2048198986" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1362247683" name="Picture"/>
+                          <pic:cNvPr id="2048198986" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1612600646" name="Picture">
+                  <wp:docPr id="965190593" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1612600646" name="Picture"/>
+                          <pic:cNvPr id="965190593" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="843947070" name="Picture">
+                  <wp:docPr id="1323023354" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="843947070" name="Picture"/>
+                          <pic:cNvPr id="1323023354" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2057277934" name="Picture">
+                  <wp:docPr id="435740426" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2057277934" name="Picture"/>
+                          <pic:cNvPr id="435740426" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1731848074" name="Picture">
+                  <wp:docPr id="990787270" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1731848074" name="Picture"/>
+                          <pic:cNvPr id="990787270" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="82567176" name="Picture">
+                  <wp:docPr id="1497536870" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="82567176" name="Picture"/>
+                          <pic:cNvPr id="1497536870" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="807732847" name="Picture">
+                        <wp:docPr id="1646451882" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="807732847" name="Picture"/>
+                                <pic:cNvPr id="1646451882" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24749,57 +24749,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="772806432" name="Picture">
+                  <wp:docPr id="1073762572" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="772806432" name="Picture"/>
+                          <pic:cNvPr id="1073762572" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24838,57 +24838,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="907963123" name="Picture">
+                  <wp:docPr id="875758122" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="907963123" name="Picture"/>
+                          <pic:cNvPr id="875758122" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25491,57 +25491,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1997857952" name="Picture">
+                  <wp:docPr id="743181157" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1997857952" name="Picture"/>
+                          <pic:cNvPr id="743181157" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26516,57 +26516,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="708651541" name="Picture">
+                  <wp:docPr id="4308876" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="708651541" name="Picture"/>
+                          <pic:cNvPr id="4308876" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_16.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26619,57 +26619,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="797165071" name="Picture">
+                  <wp:docPr id="1937617444" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="797165071" name="Picture"/>
+                          <pic:cNvPr id="1937617444" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27948,57 +27948,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1153088881" name="Picture">
+                  <wp:docPr id="814979470" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1153088881" name="Picture"/>
+                          <pic:cNvPr id="814979470" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_15.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29589,57 +29589,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="365008033" name="Picture">
+                        <wp:docPr id="203930777" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="365008033" name="Picture"/>
+                                <pic:cNvPr id="203930777" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31465,57 +31465,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1158624477" name="Picture">
+                  <wp:docPr id="1359772514" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1158624477" name="Picture"/>
+                          <pic:cNvPr id="1359772514" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31554,57 +31554,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="355181976" name="Picture">
+                  <wp:docPr id="1801360400" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="355181976" name="Picture"/>
+                          <pic:cNvPr id="1801360400" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32234,57 +32234,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="860933381" name="Picture">
+                  <wp:docPr id="1967964863" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="860933381" name="Picture"/>
+                          <pic:cNvPr id="1967964863" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33295,57 +33295,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1034287001" name="Picture">
+                  <wp:docPr id="1444296472" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1034287001" name="Picture"/>
+                          <pic:cNvPr id="1444296472" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_29.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33398,57 +33398,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="806329303" name="Picture">
+                  <wp:docPr id="2054321412" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="806329303" name="Picture"/>
+                          <pic:cNvPr id="2054321412" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34856,57 +34856,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1193344546" name="Picture">
+                  <wp:docPr id="62776445" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1193344546" name="Picture"/>
+                          <pic:cNvPr id="62776445" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_28.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36053,57 +36053,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2134754291" name="Picture">
+                        <wp:docPr id="1912886131" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2134754291" name="Picture"/>
+                                <pic:cNvPr id="1912886131" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38422,57 +38422,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1557396619" name="Picture">
+                  <wp:docPr id="121322340" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1557396619" name="Picture"/>
+                          <pic:cNvPr id="121322340" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38511,57 +38511,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2065275662" name="Picture">
+                  <wp:docPr id="1271325020" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2065275662" name="Picture"/>
+                          <pic:cNvPr id="1271325020" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39155,57 +39155,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1789586885" name="Picture">
+                  <wp:docPr id="453618844" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1789586885" name="Picture"/>
+                          <pic:cNvPr id="453618844" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40153,57 +40153,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1313158178" name="Picture">
+                  <wp:docPr id="529418398" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1313158178" name="Picture"/>
+                          <pic:cNvPr id="529418398" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40256,57 +40256,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1765919089" name="Picture">
+                  <wp:docPr id="1640768711" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1765919089" name="Picture"/>
+                          <pic:cNvPr id="1640768711" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41633,57 +41633,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1501178946" name="Picture">
+                  <wp:docPr id="566194919" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1501178946" name="Picture"/>
+                          <pic:cNvPr id="566194919" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42776,57 +42776,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1907747453" name="Picture">
+                        <wp:docPr id="1303220275" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1907747453" name="Picture"/>
+                                <pic:cNvPr id="1303220275" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -44047,57 +44047,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1455582477" name="Picture">
+                  <wp:docPr id="943314384" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1455582477" name="Picture"/>
+                          <pic:cNvPr id="943314384" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44127,57 +44127,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1728008060" name="Picture">
+                  <wp:docPr id="1917867498" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1728008060" name="Picture"/>
+                          <pic:cNvPr id="1917867498" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44606,57 +44606,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="293646518" name="Picture">
+                  <wp:docPr id="732052771" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="293646518" name="Picture"/>
+                          <pic:cNvPr id="732052771" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46761,57 +46761,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="743651735" name="Picture">
+                  <wp:docPr id="570043219" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="743651735" name="Picture"/>
+                          <pic:cNvPr id="570043219" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46832,57 +46832,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="818616270" name="Picture">
+                  <wp:docPr id="1375065475" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="818616270" name="Picture"/>
+                          <pic:cNvPr id="1375065475" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47246,57 +47246,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="609883233" name="Picture">
+                  <wp:docPr id="1795465659" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="609883233" name="Picture"/>
+                          <pic:cNvPr id="1795465659" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>