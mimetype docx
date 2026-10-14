--- v1 (2026-10-12)
+++ v2 (2026-10-14)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1799911361" name="Picture">
+                  <wp:docPr id="1930459851" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1799911361" name="Picture"/>
+                          <pic:cNvPr id="1930459851" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2047349543" name="Picture">
+                  <wp:docPr id="1382340569" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2047349543" name="Picture"/>
+                          <pic:cNvPr id="1382340569" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1177670619" name="Picture">
+                        <wp:docPr id="330328717" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1177670619" name="Picture"/>
+                                <pic:cNvPr id="330328717" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="197490527" name="Picture">
+                  <wp:docPr id="1475546680" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="197490527" name="Picture"/>
+                          <pic:cNvPr id="1475546680" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1196233112" name="Picture">
+                  <wp:docPr id="478557016" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1196233112" name="Picture"/>
+                          <pic:cNvPr id="478557016" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2007076985" name="Picture">
+                  <wp:docPr id="1357961639" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2007076985" name="Picture"/>
+                          <pic:cNvPr id="1357961639" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="845550085" name="Picture">
+                  <wp:docPr id="1429209623" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="845550085" name="Picture"/>
+                          <pic:cNvPr id="1429209623" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="185345146" name="Picture">
+                  <wp:docPr id="693879231" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="185345146" name="Picture"/>
+                          <pic:cNvPr id="693879231" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1658234826" name="Picture">
+                        <wp:docPr id="558520579" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1658234826" name="Picture"/>
+                                <pic:cNvPr id="558520579" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="838675448" name="Picture">
+                        <wp:docPr id="1496497439" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="838675448" name="Picture"/>
+                                <pic:cNvPr id="1496497439" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="216887604" name="Picture">
+                        <wp:docPr id="1147078134" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="216887604" name="Picture"/>
+                                <pic:cNvPr id="1147078134" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="486149744" name="Picture">
+                        <wp:docPr id="241064556" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="486149744" name="Picture"/>
+                                <pic:cNvPr id="241064556" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="491882059" name="Picture">
+                        <wp:docPr id="1226233108" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="491882059" name="Picture"/>
+                                <pic:cNvPr id="1226233108" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="17960494" name="Picture">
+                        <wp:docPr id="310041067" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="17960494" name="Picture"/>
+                                <pic:cNvPr id="310041067" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1492756284" name="Picture">
+                        <wp:docPr id="1429196936" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1492756284" name="Picture"/>
+                                <pic:cNvPr id="1429196936" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="862127491" name="Picture">
+                        <wp:docPr id="153204208" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="862127491" name="Picture"/>
+                                <pic:cNvPr id="153204208" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2138083139" name="Picture">
+                        <wp:docPr id="1466045044" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2138083139" name="Picture"/>
+                                <pic:cNvPr id="1466045044" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1709045154" name="Picture">
+                        <wp:docPr id="1650842768" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1709045154" name="Picture"/>
+                                <pic:cNvPr id="1650842768" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="232695565" name="Picture">
+                        <wp:docPr id="39315522" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="232695565" name="Picture"/>
+                                <pic:cNvPr id="39315522" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1274712783" name="Picture">
+                        <wp:docPr id="2032465435" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1274712783" name="Picture"/>
+                                <pic:cNvPr id="2032465435" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1919110698" name="Picture">
+                        <wp:docPr id="1834690747" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1919110698" name="Picture"/>
+                                <pic:cNvPr id="1834690747" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="594693663" name="Picture">
+                        <wp:docPr id="1966494685" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="594693663" name="Picture"/>
+                                <pic:cNvPr id="1966494685" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1404482838" name="Picture">
+                        <wp:docPr id="88241243" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1404482838" name="Picture"/>
+                                <pic:cNvPr id="88241243" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="674847195" name="Picture">
+                  <wp:docPr id="1723514657" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="674847195" name="Picture"/>
+                          <pic:cNvPr id="1723514657" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1594472459" name="Picture">
+                  <wp:docPr id="1747885019" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1594472459" name="Picture"/>
+                          <pic:cNvPr id="1747885019" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1191535721" name="Picture">
+                  <wp:docPr id="359632047" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1191535721" name="Picture"/>
+                          <pic:cNvPr id="359632047" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="559308580" name="Picture">
+                  <wp:docPr id="868245135" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="559308580" name="Picture"/>
+                          <pic:cNvPr id="868245135" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1524201435" name="Picture">
+                  <wp:docPr id="206118757" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1524201435" name="Picture"/>
+                          <pic:cNvPr id="206118757" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1955191269" name="Picture">
+                  <wp:docPr id="1437753806" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1955191269" name="Picture"/>
+                          <pic:cNvPr id="1437753806" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="634018863" name="Picture">
+                        <wp:docPr id="59372885" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="634018863" name="Picture"/>
+                                <pic:cNvPr id="59372885" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2048198986" name="Picture">
+                  <wp:docPr id="269398903" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2048198986" name="Picture"/>
+                          <pic:cNvPr id="269398903" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="965190593" name="Picture">
+                  <wp:docPr id="343603336" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="965190593" name="Picture"/>
+                          <pic:cNvPr id="343603336" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1323023354" name="Picture">
+                  <wp:docPr id="1477809167" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1323023354" name="Picture"/>
+                          <pic:cNvPr id="1477809167" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="435740426" name="Picture">
+                  <wp:docPr id="2127825290" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="435740426" name="Picture"/>
+                          <pic:cNvPr id="2127825290" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="990787270" name="Picture">
+                  <wp:docPr id="1714282217" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="990787270" name="Picture"/>
+                          <pic:cNvPr id="1714282217" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1497536870" name="Picture">
+                  <wp:docPr id="370563612" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1497536870" name="Picture"/>
+                          <pic:cNvPr id="370563612" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1646451882" name="Picture">
+                        <wp:docPr id="1658379555" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1646451882" name="Picture"/>
+                                <pic:cNvPr id="1658379555" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24749,57 +24749,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1073762572" name="Picture">
+                  <wp:docPr id="22861070" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1073762572" name="Picture"/>
+                          <pic:cNvPr id="22861070" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24838,57 +24838,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="875758122" name="Picture">
+                  <wp:docPr id="625553859" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="875758122" name="Picture"/>
+                          <pic:cNvPr id="625553859" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25491,57 +25491,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="743181157" name="Picture">
+                  <wp:docPr id="915324153" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="743181157" name="Picture"/>
+                          <pic:cNvPr id="915324153" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26516,57 +26516,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="4308876" name="Picture">
+                  <wp:docPr id="678464719" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="4308876" name="Picture"/>
+                          <pic:cNvPr id="678464719" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_16.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26619,57 +26619,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1937617444" name="Picture">
+                  <wp:docPr id="44281939" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1937617444" name="Picture"/>
+                          <pic:cNvPr id="44281939" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27948,57 +27948,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="814979470" name="Picture">
+                  <wp:docPr id="229130731" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="814979470" name="Picture"/>
+                          <pic:cNvPr id="229130731" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_15.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29589,57 +29589,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="203930777" name="Picture">
+                        <wp:docPr id="803869838" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="203930777" name="Picture"/>
+                                <pic:cNvPr id="803869838" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31465,57 +31465,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1359772514" name="Picture">
+                  <wp:docPr id="61479028" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1359772514" name="Picture"/>
+                          <pic:cNvPr id="61479028" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31554,57 +31554,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1801360400" name="Picture">
+                  <wp:docPr id="1584909019" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1801360400" name="Picture"/>
+                          <pic:cNvPr id="1584909019" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32234,57 +32234,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1967964863" name="Picture">
+                  <wp:docPr id="1969446390" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1967964863" name="Picture"/>
+                          <pic:cNvPr id="1969446390" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33295,57 +33295,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1444296472" name="Picture">
+                  <wp:docPr id="1629219781" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1444296472" name="Picture"/>
+                          <pic:cNvPr id="1629219781" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_29.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33398,57 +33398,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2054321412" name="Picture">
+                  <wp:docPr id="1405239175" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2054321412" name="Picture"/>
+                          <pic:cNvPr id="1405239175" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34856,57 +34856,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="62776445" name="Picture">
+                  <wp:docPr id="1109362053" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="62776445" name="Picture"/>
+                          <pic:cNvPr id="1109362053" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_28.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36053,57 +36053,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1912886131" name="Picture">
+                        <wp:docPr id="711159243" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1912886131" name="Picture"/>
+                                <pic:cNvPr id="711159243" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38422,57 +38422,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="121322340" name="Picture">
+                  <wp:docPr id="154313200" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="121322340" name="Picture"/>
+                          <pic:cNvPr id="154313200" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38511,57 +38511,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1271325020" name="Picture">
+                  <wp:docPr id="43135543" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1271325020" name="Picture"/>
+                          <pic:cNvPr id="43135543" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39155,57 +39155,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="453618844" name="Picture">
+                  <wp:docPr id="867048091" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="453618844" name="Picture"/>
+                          <pic:cNvPr id="867048091" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40153,57 +40153,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="529418398" name="Picture">
+                  <wp:docPr id="2057344615" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="529418398" name="Picture"/>
+                          <pic:cNvPr id="2057344615" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40256,57 +40256,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1640768711" name="Picture">
+                  <wp:docPr id="104303169" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1640768711" name="Picture"/>
+                          <pic:cNvPr id="104303169" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41633,57 +41633,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="566194919" name="Picture">
+                  <wp:docPr id="1142911563" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="566194919" name="Picture"/>
+                          <pic:cNvPr id="1142911563" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42776,57 +42776,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1303220275" name="Picture">
+                        <wp:docPr id="144381555" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1303220275" name="Picture"/>
+                                <pic:cNvPr id="144381555" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -44047,57 +44047,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="943314384" name="Picture">
+                  <wp:docPr id="2077301656" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="943314384" name="Picture"/>
+                          <pic:cNvPr id="2077301656" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44127,57 +44127,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1917867498" name="Picture">
+                  <wp:docPr id="1875060662" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1917867498" name="Picture"/>
+                          <pic:cNvPr id="1875060662" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44606,57 +44606,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="732052771" name="Picture">
+                  <wp:docPr id="1640942160" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="732052771" name="Picture"/>
+                          <pic:cNvPr id="1640942160" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46761,57 +46761,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="570043219" name="Picture">
+                  <wp:docPr id="1527486089" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="570043219" name="Picture"/>
+                          <pic:cNvPr id="1527486089" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46832,57 +46832,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1375065475" name="Picture">
+                  <wp:docPr id="763618505" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1375065475" name="Picture"/>
+                          <pic:cNvPr id="763618505" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47246,57 +47246,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1795465659" name="Picture">
+                  <wp:docPr id="973612899" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1795465659" name="Picture"/>
+                          <pic:cNvPr id="973612899" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>