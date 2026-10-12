--- v0 (2026-08-18)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="701936321" name="Picture">
+                  <wp:docPr id="716966887" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="701936321" name="Picture"/>
+                          <pic:cNvPr id="716966887" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="702402709" name="Picture">
+                  <wp:docPr id="1041446889" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="702402709" name="Picture"/>
+                          <pic:cNvPr id="1041446889" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1564513170" name="Picture">
+                        <wp:docPr id="512385545" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1564513170" name="Picture"/>
+                                <pic:cNvPr id="512385545" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="418206016" name="Picture">
+                  <wp:docPr id="617809608" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="418206016" name="Picture"/>
+                          <pic:cNvPr id="617809608" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1815950943" name="Picture">
+                  <wp:docPr id="1150969433" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1815950943" name="Picture"/>
+                          <pic:cNvPr id="1150969433" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1279743783" name="Picture">
+                  <wp:docPr id="884467271" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1279743783" name="Picture"/>
+                          <pic:cNvPr id="884467271" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1254835168" name="Picture">
+                  <wp:docPr id="835364186" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1254835168" name="Picture"/>
+                          <pic:cNvPr id="835364186" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1739762175" name="Picture">
+                  <wp:docPr id="2133912205" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1739762175" name="Picture"/>
+                          <pic:cNvPr id="2133912205" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1856419417" name="Picture">
+                        <wp:docPr id="944537622" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1856419417" name="Picture"/>
+                                <pic:cNvPr id="944537622" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1696694641" name="Picture">
+                        <wp:docPr id="1708306445" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1696694641" name="Picture"/>
+                                <pic:cNvPr id="1708306445" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="133916384" name="Picture">
+                        <wp:docPr id="445035421" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="133916384" name="Picture"/>
+                                <pic:cNvPr id="445035421" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="304809097" name="Picture">
+                        <wp:docPr id="1122966189" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="304809097" name="Picture"/>
+                                <pic:cNvPr id="1122966189" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1190215716" name="Picture">
+                        <wp:docPr id="248304807" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1190215716" name="Picture"/>
+                                <pic:cNvPr id="248304807" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1541572356" name="Picture">
+                        <wp:docPr id="56521820" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1541572356" name="Picture"/>
+                                <pic:cNvPr id="56521820" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1433912992" name="Picture">
+                        <wp:docPr id="835445752" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1433912992" name="Picture"/>
+                                <pic:cNvPr id="835445752" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1046919637" name="Picture">
+                        <wp:docPr id="405136671" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1046919637" name="Picture"/>
+                                <pic:cNvPr id="405136671" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1949456175" name="Picture">
+                        <wp:docPr id="1688715594" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1949456175" name="Picture"/>
+                                <pic:cNvPr id="1688715594" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1897510770" name="Picture">
+                        <wp:docPr id="1031905948" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1897510770" name="Picture"/>
+                                <pic:cNvPr id="1031905948" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1029996731" name="Picture">
+                        <wp:docPr id="357490294" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1029996731" name="Picture"/>
+                                <pic:cNvPr id="357490294" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1639511804" name="Picture">
+                        <wp:docPr id="1853814217" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1639511804" name="Picture"/>
+                                <pic:cNvPr id="1853814217" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="55409703" name="Picture">
+                        <wp:docPr id="237693320" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="55409703" name="Picture"/>
+                                <pic:cNvPr id="237693320" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="996789405" name="Picture">
+                        <wp:docPr id="464311936" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="996789405" name="Picture"/>
+                                <pic:cNvPr id="464311936" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="330990139" name="Picture">
+                        <wp:docPr id="1808211820" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="330990139" name="Picture"/>
+                                <pic:cNvPr id="1808211820" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="499708775" name="Picture">
+                  <wp:docPr id="947987294" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="499708775" name="Picture"/>
+                          <pic:cNvPr id="947987294" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="151433133" name="Picture">
+                  <wp:docPr id="1964806799" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="151433133" name="Picture"/>
+                          <pic:cNvPr id="1964806799" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2116825426" name="Picture">
+                  <wp:docPr id="1401108212" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2116825426" name="Picture"/>
+                          <pic:cNvPr id="1401108212" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="765509341" name="Picture">
+                  <wp:docPr id="1696930785" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="765509341" name="Picture"/>
+                          <pic:cNvPr id="1696930785" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="217098632" name="Picture">
+                  <wp:docPr id="1557390507" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="217098632" name="Picture"/>
+                          <pic:cNvPr id="1557390507" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="315238289" name="Picture">
+                  <wp:docPr id="1718680139" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="315238289" name="Picture"/>
+                          <pic:cNvPr id="1718680139" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="447538700" name="Picture">
+                        <wp:docPr id="598055848" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="447538700" name="Picture"/>
+                                <pic:cNvPr id="598055848" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1944921391" name="Picture">
+                  <wp:docPr id="1525750699" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1944921391" name="Picture"/>
+                          <pic:cNvPr id="1525750699" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1865859508" name="Picture">
+                  <wp:docPr id="1626897832" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1865859508" name="Picture"/>
+                          <pic:cNvPr id="1626897832" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="316135128" name="Picture">
+                  <wp:docPr id="1871696580" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="316135128" name="Picture"/>
+                          <pic:cNvPr id="1871696580" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1144209106" name="Picture">
+                  <wp:docPr id="27452300" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1144209106" name="Picture"/>
+                          <pic:cNvPr id="27452300" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1713954235" name="Picture">
+                  <wp:docPr id="1595575675" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1713954235" name="Picture"/>
+                          <pic:cNvPr id="1595575675" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2120783984" name="Picture">
+                  <wp:docPr id="953609110" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2120783984" name="Picture"/>
+                          <pic:cNvPr id="953609110" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23369,57 +23369,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1515834678" name="Picture">
+                        <wp:docPr id="895149867" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1515834678" name="Picture"/>
+                                <pic:cNvPr id="895149867" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24344,57 +24344,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="290198144" name="Picture">
+                        <wp:docPr id="442419353" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="290198144" name="Picture"/>
+                                <pic:cNvPr id="442419353" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25733,57 +25733,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="99110370" name="Picture">
+                  <wp:docPr id="2019493702" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="99110370" name="Picture"/>
+                          <pic:cNvPr id="2019493702" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25822,57 +25822,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="576078151" name="Picture">
+                  <wp:docPr id="464264320" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="576078151" name="Picture"/>
+                          <pic:cNvPr id="464264320" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26466,57 +26466,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1021251098" name="Picture">
+                  <wp:docPr id="948071129" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1021251098" name="Picture"/>
+                          <pic:cNvPr id="948071129" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27464,57 +27464,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="629467243" name="Picture">
+                  <wp:docPr id="1944333074" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="629467243" name="Picture"/>
+                          <pic:cNvPr id="1944333074" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27567,57 +27567,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="6817434" name="Picture">
+                  <wp:docPr id="2129027472" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="6817434" name="Picture"/>
+                          <pic:cNvPr id="2129027472" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28950,57 +28950,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1544964421" name="Picture">
+                  <wp:docPr id="245741040" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1544964421" name="Picture"/>
+                          <pic:cNvPr id="245741040" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30122,57 +30122,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="362548309" name="Picture">
+                        <wp:docPr id="2128811555" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="362548309" name="Picture"/>
+                                <pic:cNvPr id="2128811555" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31679,57 +31679,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1799193135" name="Picture">
+                  <wp:docPr id="2093859571" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1799193135" name="Picture"/>
+                          <pic:cNvPr id="2093859571" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31759,57 +31759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1733639060" name="Picture">
+                  <wp:docPr id="981054458" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1733639060" name="Picture"/>
+                          <pic:cNvPr id="981054458" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32304,57 +32304,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1204337653" name="Picture">
+                  <wp:docPr id="1358233522" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1204337653" name="Picture"/>
+                          <pic:cNvPr id="1358233522" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34320,57 +34320,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="64803330" name="Picture">
+                  <wp:docPr id="1821522824" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="64803330" name="Picture"/>
+                          <pic:cNvPr id="1821522824" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34409,57 +34409,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1670312457" name="Picture">
+                  <wp:docPr id="943298586" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1670312457" name="Picture"/>
+                          <pic:cNvPr id="943298586" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35089,57 +35089,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1523637406" name="Picture">
+                  <wp:docPr id="989324549" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1523637406" name="Picture"/>
+                          <pic:cNvPr id="989324549" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36150,57 +36150,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="703584471" name="Picture">
+                  <wp:docPr id="322403693" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="703584471" name="Picture"/>
+                          <pic:cNvPr id="322403693" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_33.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36253,57 +36253,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="228393514" name="Picture">
+                  <wp:docPr id="2115989902" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="228393514" name="Picture"/>
+                          <pic:cNvPr id="2115989902" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37711,57 +37711,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1824216071" name="Picture">
+                  <wp:docPr id="761446897" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1824216071" name="Picture"/>
+                          <pic:cNvPr id="761446897" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_32.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38908,57 +38908,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="170820661" name="Picture">
+                        <wp:docPr id="1810954255" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="170820661" name="Picture"/>
+                                <pic:cNvPr id="1810954255" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -41476,57 +41476,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="569626532" name="Picture">
+                  <wp:docPr id="1517215689" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="569626532" name="Picture"/>
+                          <pic:cNvPr id="1517215689" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41565,57 +41565,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1827152882" name="Picture">
+                  <wp:docPr id="360423500" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1827152882" name="Picture"/>
+                          <pic:cNvPr id="360423500" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42209,57 +42209,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="303635830" name="Picture">
+                  <wp:docPr id="2032599660" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="303635830" name="Picture"/>
+                          <pic:cNvPr id="2032599660" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43207,57 +43207,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="25944052" name="Picture">
+                  <wp:docPr id="1817062425" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="25944052" name="Picture"/>
+                          <pic:cNvPr id="1817062425" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43310,57 +43310,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1438248372" name="Picture">
+                  <wp:docPr id="487697680" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1438248372" name="Picture"/>
+                          <pic:cNvPr id="487697680" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44687,57 +44687,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="201490300" name="Picture">
+                  <wp:docPr id="1385066313" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="201490300" name="Picture"/>
+                          <pic:cNvPr id="1385066313" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45830,57 +45830,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1833637220" name="Picture">
+                        <wp:docPr id="1690390770" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1833637220" name="Picture"/>
+                                <pic:cNvPr id="1690390770" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -47051,57 +47051,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1923972654" name="Picture">
+                  <wp:docPr id="1167367940" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1923972654" name="Picture"/>
+                          <pic:cNvPr id="1167367940" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47122,57 +47122,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="52972465" name="Picture">
+                  <wp:docPr id="1048703130" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="52972465" name="Picture"/>
+                          <pic:cNvPr id="1048703130" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47536,57 +47536,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="834862163" name="Picture">
+                  <wp:docPr id="1319948181" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="834862163" name="Picture"/>
+                          <pic:cNvPr id="1319948181" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>