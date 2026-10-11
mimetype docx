--- v0 (2026-08-19)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1368311278" name="Picture">
+                  <wp:docPr id="1273576938" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1368311278" name="Picture"/>
+                          <pic:cNvPr id="1273576938" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1669725437" name="Picture">
+                  <wp:docPr id="1388809635" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1669725437" name="Picture"/>
+                          <pic:cNvPr id="1388809635" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="822196573" name="Picture">
+                        <wp:docPr id="27072801" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="822196573" name="Picture"/>
+                                <pic:cNvPr id="27072801" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="145010613" name="Picture">
+                  <wp:docPr id="1718170249" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="145010613" name="Picture"/>
+                          <pic:cNvPr id="1718170249" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="814148894" name="Picture">
+                  <wp:docPr id="85304559" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="814148894" name="Picture"/>
+                          <pic:cNvPr id="85304559" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1866156931" name="Picture">
+                  <wp:docPr id="469734604" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1866156931" name="Picture"/>
+                          <pic:cNvPr id="469734604" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="477924157" name="Picture">
+                  <wp:docPr id="2146349383" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="477924157" name="Picture"/>
+                          <pic:cNvPr id="2146349383" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="352479479" name="Picture">
+                  <wp:docPr id="2101617499" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="352479479" name="Picture"/>
+                          <pic:cNvPr id="2101617499" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="196383281" name="Picture">
+                        <wp:docPr id="1119542403" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="196383281" name="Picture"/>
+                                <pic:cNvPr id="1119542403" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="315137272" name="Picture">
+                        <wp:docPr id="1669080600" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="315137272" name="Picture"/>
+                                <pic:cNvPr id="1669080600" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1959341345" name="Picture">
+                        <wp:docPr id="1815022428" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1959341345" name="Picture"/>
+                                <pic:cNvPr id="1815022428" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="879134463" name="Picture">
+                        <wp:docPr id="811129746" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="879134463" name="Picture"/>
+                                <pic:cNvPr id="811129746" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="282983691" name="Picture">
+                        <wp:docPr id="1315997300" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="282983691" name="Picture"/>
+                                <pic:cNvPr id="1315997300" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="875880235" name="Picture">
+                        <wp:docPr id="1125879598" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="875880235" name="Picture"/>
+                                <pic:cNvPr id="1125879598" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="291213216" name="Picture">
+                        <wp:docPr id="400713131" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="291213216" name="Picture"/>
+                                <pic:cNvPr id="400713131" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="53942985" name="Picture">
+                        <wp:docPr id="2013532764" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="53942985" name="Picture"/>
+                                <pic:cNvPr id="2013532764" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="204011254" name="Picture">
+                        <wp:docPr id="40213522" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="204011254" name="Picture"/>
+                                <pic:cNvPr id="40213522" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1414615637" name="Picture">
+                        <wp:docPr id="1232241765" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1414615637" name="Picture"/>
+                                <pic:cNvPr id="1232241765" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1807015185" name="Picture">
+                        <wp:docPr id="1959893725" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1807015185" name="Picture"/>
+                                <pic:cNvPr id="1959893725" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="376061329" name="Picture">
+                        <wp:docPr id="1614697991" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="376061329" name="Picture"/>
+                                <pic:cNvPr id="1614697991" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="60290049" name="Picture">
+                        <wp:docPr id="285882213" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="60290049" name="Picture"/>
+                                <pic:cNvPr id="285882213" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1425229749" name="Picture">
+                        <wp:docPr id="1573337972" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1425229749" name="Picture"/>
+                                <pic:cNvPr id="1573337972" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="592576484" name="Picture">
+                        <wp:docPr id="1740456486" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="592576484" name="Picture"/>
+                                <pic:cNvPr id="1740456486" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="927376743" name="Picture">
+                  <wp:docPr id="1276491644" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="927376743" name="Picture"/>
+                          <pic:cNvPr id="1276491644" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="667098402" name="Picture">
+                  <wp:docPr id="331248506" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="667098402" name="Picture"/>
+                          <pic:cNvPr id="331248506" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="910090710" name="Picture">
+                  <wp:docPr id="1699610207" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="910090710" name="Picture"/>
+                          <pic:cNvPr id="1699610207" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="297224363" name="Picture">
+                  <wp:docPr id="326833766" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="297224363" name="Picture"/>
+                          <pic:cNvPr id="326833766" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="165263549" name="Picture">
+                  <wp:docPr id="954067809" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="165263549" name="Picture"/>
+                          <pic:cNvPr id="954067809" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="110428045" name="Picture">
+                  <wp:docPr id="1022049972" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="110428045" name="Picture"/>
+                          <pic:cNvPr id="1022049972" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="708836851" name="Picture">
+                        <wp:docPr id="2033738144" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="708836851" name="Picture"/>
+                                <pic:cNvPr id="2033738144" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1149264139" name="Picture">
+                  <wp:docPr id="1073763431" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1149264139" name="Picture"/>
+                          <pic:cNvPr id="1073763431" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1341588283" name="Picture">
+                  <wp:docPr id="1873703775" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1341588283" name="Picture"/>
+                          <pic:cNvPr id="1873703775" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="443727699" name="Picture">
+                  <wp:docPr id="1428236907" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="443727699" name="Picture"/>
+                          <pic:cNvPr id="1428236907" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="34322455" name="Picture">
+                  <wp:docPr id="877849637" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="34322455" name="Picture"/>
+                          <pic:cNvPr id="877849637" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1431599876" name="Picture">
+                  <wp:docPr id="1889059926" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1431599876" name="Picture"/>
+                          <pic:cNvPr id="1889059926" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1372947157" name="Picture">
+                  <wp:docPr id="166508163" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1372947157" name="Picture"/>
+                          <pic:cNvPr id="166508163" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23569,57 +23569,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1858617335" name="Picture">
+                        <wp:docPr id="923487937" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1858617335" name="Picture"/>
+                                <pic:cNvPr id="923487937" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24544,57 +24544,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1519889657" name="Picture">
+                        <wp:docPr id="2123284340" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1519889657" name="Picture"/>
+                                <pic:cNvPr id="2123284340" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25953,57 +25953,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1764018317" name="Picture">
+                  <wp:docPr id="1627363160" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1764018317" name="Picture"/>
+                          <pic:cNvPr id="1627363160" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26042,57 +26042,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1996102506" name="Picture">
+                  <wp:docPr id="120046188" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1996102506" name="Picture"/>
+                          <pic:cNvPr id="120046188" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26722,57 +26722,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="209253213" name="Picture">
+                  <wp:docPr id="109112549" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="209253213" name="Picture"/>
+                          <pic:cNvPr id="109112549" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27783,57 +27783,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="740775834" name="Picture">
+                  <wp:docPr id="1463778183" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="740775834" name="Picture"/>
+                          <pic:cNvPr id="1463778183" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27886,57 +27886,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="981595923" name="Picture">
+                  <wp:docPr id="1069275558" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="981595923" name="Picture"/>
+                          <pic:cNvPr id="1069275558" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29344,57 +29344,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1136001980" name="Picture">
+                  <wp:docPr id="2117674721" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1136001980" name="Picture"/>
+                          <pic:cNvPr id="2117674721" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30541,57 +30541,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="619431636" name="Picture">
+                        <wp:docPr id="246661803" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="619431636" name="Picture"/>
+                                <pic:cNvPr id="246661803" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32711,57 +32711,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1933617851" name="Picture">
+                  <wp:docPr id="1409095428" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1933617851" name="Picture"/>
+                          <pic:cNvPr id="1409095428" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32800,57 +32800,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="923966409" name="Picture">
+                  <wp:docPr id="186980015" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="923966409" name="Picture"/>
+                          <pic:cNvPr id="186980015" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33444,57 +33444,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1303721625" name="Picture">
+                  <wp:docPr id="454245370" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1303721625" name="Picture"/>
+                          <pic:cNvPr id="454245370" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34442,57 +34442,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1588600842" name="Picture">
+                  <wp:docPr id="1220963393" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1588600842" name="Picture"/>
+                          <pic:cNvPr id="1220963393" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34545,57 +34545,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="289677101" name="Picture">
+                  <wp:docPr id="1423146072" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="289677101" name="Picture"/>
+                          <pic:cNvPr id="1423146072" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35922,57 +35922,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1646007764" name="Picture">
+                  <wp:docPr id="789904254" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1646007764" name="Picture"/>
+                          <pic:cNvPr id="789904254" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37065,57 +37065,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1573873437" name="Picture">
+                        <wp:docPr id="1620590935" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1573873437" name="Picture"/>
+                                <pic:cNvPr id="1620590935" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38433,57 +38433,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1279653737" name="Picture">
+                  <wp:docPr id="732310692" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1279653737" name="Picture"/>
+                          <pic:cNvPr id="732310692" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38522,57 +38522,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1779730035" name="Picture">
+                  <wp:docPr id="152453758" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1779730035" name="Picture"/>
+                          <pic:cNvPr id="152453758" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39154,57 +39154,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1318152615" name="Picture">
+                  <wp:docPr id="496288892" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1318152615" name="Picture"/>
+                          <pic:cNvPr id="496288892" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40098,57 +40098,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1925840438" name="Picture">
+                  <wp:docPr id="1730274109" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1925840438" name="Picture"/>
+                          <pic:cNvPr id="1730274109" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40210,57 +40210,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="169270054" name="Picture">
+                  <wp:docPr id="1039954571" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="169270054" name="Picture"/>
+                          <pic:cNvPr id="1039954571" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41451,51 +41451,51 @@
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="restart"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:ind/>
                     <w:jc w:val="left"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                       <w:sz w:val="14"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">2 ancien(s) site(s) industriel(s) ou activité(s) de service sur la commune.</w:t>
+                    <w:t xml:space="preserve">1 ancien(s) site(s) industriel(s) ou activité(s) de service sur la commune.</w:t>
                     <w:br/>
                     <w:t xml:space="preserve">La carte des anciens sites industriels et activités de services recense les anciennes activités susceptibles d'être à l'origine d'une pollution des sols. Il peut s'agir d'anciennes activités industrielles ou encore d'anciennes activités de services potentiellement polluantes. La CASIAS ne renseigne aucunement sur l'état de pollution ou non d'un site.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:hRule="atLeast" w:val="60"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:shd w:val="clear" w:color="auto" w:fill="050505"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
                     <w:left w:val="single" w:sz="8" w:space="0" w:color="3A3A3A"/>
@@ -41869,57 +41869,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="247997056" name="Picture">
+                  <wp:docPr id="2078430095" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="247997056" name="Picture"/>
+                          <pic:cNvPr id="2078430095" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43048,57 +43048,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2002608685" name="Picture">
+                  <wp:docPr id="2021030529" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2002608685" name="Picture"/>
+                          <pic:cNvPr id="2021030529" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43128,57 +43128,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1919862862" name="Picture">
+                  <wp:docPr id="1164246148" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1919862862" name="Picture"/>
+                          <pic:cNvPr id="1164246148" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43616,57 +43616,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1269324020" name="Picture">
+                  <wp:docPr id="737418460" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1269324020" name="Picture"/>
+                          <pic:cNvPr id="737418460" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44467,51 +44467,51 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="11"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:ind/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:eastAsia="Marianne" w:cs="Marianne"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">2 anciens sites industriels ou activités de service à moins de 500m</w:t>
+              <w:t xml:space="preserve">1 anciens sites industriels ou activités de service à moins de 500m</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
@@ -44837,202 +44837,51 @@
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="atLeast" w:val="240"/>
-[...150 lines deleted...]
-          <w:trHeight w:hRule="exact" w:val="10620"/>
+          <w:trHeight w:hRule="exact" w:val="10860"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
@@ -45544,62 +45393,50 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="rowBase">
     <w:name w:val="rowBase"/>
     <w:qFormat/>
     <w:pPr>
       <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="SansSerif" w:hAnsi="SansSerif" w:eastAsia="SansSerif" w:cs="SansSerif"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="rowBase|01">
     <w:name w:val="rowBase|01"/>
     <w:qFormat/>
     <w:pPr>
       <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="SansSerif" w:hAnsi="SansSerif" w:eastAsia="SansSerif" w:cs="SansSerif"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="rowBase|10">
-[...10 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
  <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
  <Relationship Id="header1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/>
  <Relationship Id="img_0_0_0.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_0.png"/>
  <Relationship Id="img_0_0_4.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_4.png"/>
  <Relationship Id="img_0_0_1_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_1_1.png"/>
  <Relationship Id="img_0_0_10.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_10.png"/>
  <Relationship Id="img_0_0_8.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_8.png"/>
  <Relationship Id="img_0_1_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_2.png"/>
  <Relationship Id="img_0_1_4.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_4.png"/>
  <Relationship Id="img_0_1_6_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_6_1.png"/>
  <Relationship Id="img_0_1_6_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_6_3.png"/>
  <Relationship Id="img_0_1_6_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_6_2.png"/>
  <Relationship Id="img_0_1_7_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_7_1.png"/>
  <Relationship Id="img_0_1_7_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_7_3.png"/>
  <Relationship Id="img_0_1_7_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_7_2.png"/>
  <Relationship Id="img_0_1_8_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_1.png"/>
  <Relationship Id="img_0_1_8_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_3.png"/>
  <Relationship Id="img_0_1_8_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_2.png"/>