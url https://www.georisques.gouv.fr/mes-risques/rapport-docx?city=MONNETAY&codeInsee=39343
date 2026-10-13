--- v0 (2026-08-17)
+++ v1 (2026-10-13)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1404477019" name="Picture">
+                  <wp:docPr id="1830845801" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1404477019" name="Picture"/>
+                          <pic:cNvPr id="1830845801" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2024198784" name="Picture">
+                  <wp:docPr id="390603093" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2024198784" name="Picture"/>
+                          <pic:cNvPr id="390603093" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1740451756" name="Picture">
+                        <wp:docPr id="1634886827" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1740451756" name="Picture"/>
+                                <pic:cNvPr id="1634886827" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1825699036" name="Picture">
+                  <wp:docPr id="828724376" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1825699036" name="Picture"/>
+                          <pic:cNvPr id="828724376" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1818519587" name="Picture">
+                  <wp:docPr id="684040279" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1818519587" name="Picture"/>
+                          <pic:cNvPr id="684040279" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="744033742" name="Picture">
+                  <wp:docPr id="1334325340" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="744033742" name="Picture"/>
+                          <pic:cNvPr id="1334325340" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1359978735" name="Picture">
+                  <wp:docPr id="1889671036" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1359978735" name="Picture"/>
+                          <pic:cNvPr id="1889671036" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="5917291" name="Picture">
+                  <wp:docPr id="1684535580" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="5917291" name="Picture"/>
+                          <pic:cNvPr id="1684535580" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1769972765" name="Picture">
+                        <wp:docPr id="2044209633" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1769972765" name="Picture"/>
+                                <pic:cNvPr id="2044209633" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="342326940" name="Picture">
+                        <wp:docPr id="846932038" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="342326940" name="Picture"/>
+                                <pic:cNvPr id="846932038" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1191358658" name="Picture">
+                        <wp:docPr id="1954883469" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1191358658" name="Picture"/>
+                                <pic:cNvPr id="1954883469" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1248090674" name="Picture">
+                        <wp:docPr id="207512439" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1248090674" name="Picture"/>
+                                <pic:cNvPr id="207512439" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1387037752" name="Picture">
+                        <wp:docPr id="491092706" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1387037752" name="Picture"/>
+                                <pic:cNvPr id="491092706" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1916755919" name="Picture">
+                        <wp:docPr id="1367671198" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1916755919" name="Picture"/>
+                                <pic:cNvPr id="1367671198" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1129638714" name="Picture">
+                        <wp:docPr id="298958275" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1129638714" name="Picture"/>
+                                <pic:cNvPr id="298958275" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1002958780" name="Picture">
+                        <wp:docPr id="424933994" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1002958780" name="Picture"/>
+                                <pic:cNvPr id="424933994" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="610493954" name="Picture">
+                        <wp:docPr id="1794664166" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="610493954" name="Picture"/>
+                                <pic:cNvPr id="1794664166" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="470195109" name="Picture">
+                        <wp:docPr id="1433299689" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="470195109" name="Picture"/>
+                                <pic:cNvPr id="1433299689" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="133070406" name="Picture">
+                        <wp:docPr id="128146724" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="133070406" name="Picture"/>
+                                <pic:cNvPr id="128146724" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="869330475" name="Picture">
+                        <wp:docPr id="1678363390" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="869330475" name="Picture"/>
+                                <pic:cNvPr id="1678363390" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="9291835" name="Picture">
+                        <wp:docPr id="648649615" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="9291835" name="Picture"/>
+                                <pic:cNvPr id="648649615" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="154873776" name="Picture">
+                        <wp:docPr id="935601558" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="154873776" name="Picture"/>
+                                <pic:cNvPr id="935601558" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="633782152" name="Picture">
+                        <wp:docPr id="536591461" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="633782152" name="Picture"/>
+                                <pic:cNvPr id="536591461" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1030073367" name="Picture">
+                  <wp:docPr id="29142766" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1030073367" name="Picture"/>
+                          <pic:cNvPr id="29142766" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1840604192" name="Picture">
+                  <wp:docPr id="340008050" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1840604192" name="Picture"/>
+                          <pic:cNvPr id="340008050" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="392734364" name="Picture">
+                  <wp:docPr id="1803664404" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="392734364" name="Picture"/>
+                          <pic:cNvPr id="1803664404" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1859210360" name="Picture">
+                  <wp:docPr id="419292270" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1859210360" name="Picture"/>
+                          <pic:cNvPr id="419292270" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1589455530" name="Picture">
+                  <wp:docPr id="895921619" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1589455530" name="Picture"/>
+                          <pic:cNvPr id="895921619" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1920062463" name="Picture">
+                  <wp:docPr id="2119428424" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1920062463" name="Picture"/>
+                          <pic:cNvPr id="2119428424" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="594029567" name="Picture">
+                        <wp:docPr id="1734417579" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="594029567" name="Picture"/>
+                                <pic:cNvPr id="1734417579" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1235837334" name="Picture">
+                  <wp:docPr id="1139873466" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1235837334" name="Picture"/>
+                          <pic:cNvPr id="1139873466" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="822103547" name="Picture">
+                  <wp:docPr id="1033842464" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="822103547" name="Picture"/>
+                          <pic:cNvPr id="1033842464" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1406513143" name="Picture">
+                  <wp:docPr id="1383397500" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1406513143" name="Picture"/>
+                          <pic:cNvPr id="1383397500" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="148029635" name="Picture">
+                  <wp:docPr id="1991263515" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="148029635" name="Picture"/>
+                          <pic:cNvPr id="1991263515" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="871030738" name="Picture">
+                  <wp:docPr id="285443304" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="871030738" name="Picture"/>
+                          <pic:cNvPr id="285443304" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2072657417" name="Picture">
+                  <wp:docPr id="258078245" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2072657417" name="Picture"/>
+                          <pic:cNvPr id="258078245" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23569,57 +23569,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="494059877" name="Picture">
+                        <wp:docPr id="543373309" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="494059877" name="Picture"/>
+                                <pic:cNvPr id="543373309" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24544,57 +24544,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="163973853" name="Picture">
+                        <wp:docPr id="1554060032" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="163973853" name="Picture"/>
+                                <pic:cNvPr id="1554060032" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25933,57 +25933,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="45386601" name="Picture">
+                  <wp:docPr id="1707350966" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="45386601" name="Picture"/>
+                          <pic:cNvPr id="1707350966" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26022,57 +26022,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="8684534" name="Picture">
+                  <wp:docPr id="1598318862" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="8684534" name="Picture"/>
+                          <pic:cNvPr id="1598318862" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26666,57 +26666,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2049459308" name="Picture">
+                  <wp:docPr id="556906546" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2049459308" name="Picture"/>
+                          <pic:cNvPr id="556906546" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27664,57 +27664,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="860307825" name="Picture">
+                  <wp:docPr id="1909536398" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="860307825" name="Picture"/>
+                          <pic:cNvPr id="1909536398" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27767,57 +27767,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="938314817" name="Picture">
+                  <wp:docPr id="170911724" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="938314817" name="Picture"/>
+                          <pic:cNvPr id="170911724" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29144,57 +29144,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1923930270" name="Picture">
+                  <wp:docPr id="1047510504" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1923930270" name="Picture"/>
+                          <pic:cNvPr id="1047510504" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30287,57 +30287,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="3625484" name="Picture">
+                        <wp:docPr id="886775494" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="3625484" name="Picture"/>
+                                <pic:cNvPr id="886775494" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31648,57 +31648,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="340460220" name="Picture">
+                  <wp:docPr id="2006480200" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="340460220" name="Picture"/>
+                          <pic:cNvPr id="2006480200" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31737,57 +31737,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2067017110" name="Picture">
+                  <wp:docPr id="1843582648" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2067017110" name="Picture"/>
+                          <pic:cNvPr id="1843582648" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32381,57 +32381,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="490519437" name="Picture">
+                  <wp:docPr id="2097238127" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="490519437" name="Picture"/>
+                          <pic:cNvPr id="2097238127" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33379,57 +33379,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1741600023" name="Picture">
+                  <wp:docPr id="976055710" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1741600023" name="Picture"/>
+                          <pic:cNvPr id="976055710" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33482,57 +33482,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="699241300" name="Picture">
+                  <wp:docPr id="2006231003" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="699241300" name="Picture"/>
+                          <pic:cNvPr id="2006231003" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34859,57 +34859,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="618812578" name="Picture">
+                  <wp:docPr id="288569102" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="618812578" name="Picture"/>
+                          <pic:cNvPr id="288569102" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36002,57 +36002,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="689565726" name="Picture">
+                        <wp:docPr id="1885133481" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="689565726" name="Picture"/>
+                                <pic:cNvPr id="1885133481" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37370,57 +37370,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1538362550" name="Picture">
+                  <wp:docPr id="1035042871" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1538362550" name="Picture"/>
+                          <pic:cNvPr id="1035042871" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37459,57 +37459,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1036914398" name="Picture">
+                  <wp:docPr id="732859578" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1036914398" name="Picture"/>
+                          <pic:cNvPr id="732859578" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38091,57 +38091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1699281298" name="Picture">
+                  <wp:docPr id="724980068" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1699281298" name="Picture"/>
+                          <pic:cNvPr id="724980068" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39035,57 +39035,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2059505149" name="Picture">
+                  <wp:docPr id="240890863" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2059505149" name="Picture"/>
+                          <pic:cNvPr id="240890863" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39147,57 +39147,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="914485177" name="Picture">
+                  <wp:docPr id="1554485477" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="914485177" name="Picture"/>
+                          <pic:cNvPr id="1554485477" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40806,57 +40806,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1528829633" name="Picture">
+                  <wp:docPr id="815006774" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1528829633" name="Picture"/>
+                          <pic:cNvPr id="815006774" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41985,57 +41985,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="88330910" name="Picture">
+                  <wp:docPr id="1332984787" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="88330910" name="Picture"/>
+                          <pic:cNvPr id="1332984787" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42065,57 +42065,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1142946951" name="Picture">
+                  <wp:docPr id="840014276" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1142946951" name="Picture"/>
+                          <pic:cNvPr id="840014276" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42553,57 +42553,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="850878483" name="Picture">
+                  <wp:docPr id="2002081277" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="850878483" name="Picture"/>
+                          <pic:cNvPr id="2002081277" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>