--- v0 (2026-08-18)
+++ v1 (2026-10-10)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2115002382" name="Picture">
+                  <wp:docPr id="1173130738" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2115002382" name="Picture"/>
+                          <pic:cNvPr id="1173130738" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1869955556" name="Picture">
+                  <wp:docPr id="1525053683" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1869955556" name="Picture"/>
+                          <pic:cNvPr id="1525053683" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1686911027" name="Picture">
+                        <wp:docPr id="1497402260" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1686911027" name="Picture"/>
+                                <pic:cNvPr id="1497402260" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1389508477" name="Picture">
+                  <wp:docPr id="1896006793" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1389508477" name="Picture"/>
+                          <pic:cNvPr id="1896006793" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="991947314" name="Picture">
+                  <wp:docPr id="1285296346" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="991947314" name="Picture"/>
+                          <pic:cNvPr id="1285296346" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="559512061" name="Picture">
+                  <wp:docPr id="831008636" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="559512061" name="Picture"/>
+                          <pic:cNvPr id="831008636" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1604005437" name="Picture">
+                  <wp:docPr id="1807500748" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1604005437" name="Picture"/>
+                          <pic:cNvPr id="1807500748" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="309942323" name="Picture">
+                  <wp:docPr id="1431734807" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="309942323" name="Picture"/>
+                          <pic:cNvPr id="1431734807" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="934693881" name="Picture">
+                        <wp:docPr id="534293385" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="934693881" name="Picture"/>
+                                <pic:cNvPr id="534293385" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1147397574" name="Picture">
+                        <wp:docPr id="1890361355" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1147397574" name="Picture"/>
+                                <pic:cNvPr id="1890361355" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="68237690" name="Picture">
+                        <wp:docPr id="1329711075" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="68237690" name="Picture"/>
+                                <pic:cNvPr id="1329711075" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1813572276" name="Picture">
+                        <wp:docPr id="1602427641" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1813572276" name="Picture"/>
+                                <pic:cNvPr id="1602427641" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="100009916" name="Picture">
+                        <wp:docPr id="141932522" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="100009916" name="Picture"/>
+                                <pic:cNvPr id="141932522" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="530724236" name="Picture">
+                        <wp:docPr id="1593176972" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="530724236" name="Picture"/>
+                                <pic:cNvPr id="1593176972" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="424066429" name="Picture">
+                        <wp:docPr id="896847593" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="424066429" name="Picture"/>
+                                <pic:cNvPr id="896847593" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1988894041" name="Picture">
+                        <wp:docPr id="1271042456" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1988894041" name="Picture"/>
+                                <pic:cNvPr id="1271042456" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="751993781" name="Picture">
+                        <wp:docPr id="497403574" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="751993781" name="Picture"/>
+                                <pic:cNvPr id="497403574" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1228500835" name="Picture">
+                        <wp:docPr id="1060086370" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1228500835" name="Picture"/>
+                                <pic:cNvPr id="1060086370" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1834473061" name="Picture">
+                        <wp:docPr id="1990002632" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1834473061" name="Picture"/>
+                                <pic:cNvPr id="1990002632" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1700572115" name="Picture">
+                        <wp:docPr id="1664918381" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1700572115" name="Picture"/>
+                                <pic:cNvPr id="1664918381" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1608783576" name="Picture">
+                        <wp:docPr id="1351159872" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1608783576" name="Picture"/>
+                                <pic:cNvPr id="1351159872" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="16832600" name="Picture">
+                        <wp:docPr id="1379159451" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="16832600" name="Picture"/>
+                                <pic:cNvPr id="1379159451" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1812304235" name="Picture">
+                        <wp:docPr id="1812625827" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1812304235" name="Picture"/>
+                                <pic:cNvPr id="1812625827" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1829356308" name="Picture">
+                  <wp:docPr id="709013317" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1829356308" name="Picture"/>
+                          <pic:cNvPr id="709013317" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="703729253" name="Picture">
+                  <wp:docPr id="1323910628" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="703729253" name="Picture"/>
+                          <pic:cNvPr id="1323910628" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1391094473" name="Picture">
+                  <wp:docPr id="130715176" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1391094473" name="Picture"/>
+                          <pic:cNvPr id="130715176" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1520104527" name="Picture">
+                  <wp:docPr id="1206189648" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1520104527" name="Picture"/>
+                          <pic:cNvPr id="1206189648" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1635983029" name="Picture">
+                  <wp:docPr id="456077310" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1635983029" name="Picture"/>
+                          <pic:cNvPr id="456077310" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="138077294" name="Picture">
+                  <wp:docPr id="493784736" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="138077294" name="Picture"/>
+                          <pic:cNvPr id="493784736" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1084662883" name="Picture">
+                        <wp:docPr id="1835726985" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1084662883" name="Picture"/>
+                                <pic:cNvPr id="1835726985" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="726277398" name="Picture">
+                  <wp:docPr id="269875821" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="726277398" name="Picture"/>
+                          <pic:cNvPr id="269875821" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1547081584" name="Picture">
+                  <wp:docPr id="271334418" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1547081584" name="Picture"/>
+                          <pic:cNvPr id="271334418" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="700884265" name="Picture">
+                  <wp:docPr id="716709934" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="700884265" name="Picture"/>
+                          <pic:cNvPr id="716709934" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="982199354" name="Picture">
+                  <wp:docPr id="1832115335" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="982199354" name="Picture"/>
+                          <pic:cNvPr id="1832115335" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="806102795" name="Picture">
+                  <wp:docPr id="1797240431" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="806102795" name="Picture"/>
+                          <pic:cNvPr id="1797240431" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="714833166" name="Picture">
+                  <wp:docPr id="983304698" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="714833166" name="Picture"/>
+                          <pic:cNvPr id="983304698" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23550,57 +23550,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2076151782" name="Picture">
+                        <wp:docPr id="1301876289" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2076151782" name="Picture"/>
+                                <pic:cNvPr id="1301876289" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24939,57 +24939,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="171835026" name="Picture">
+                  <wp:docPr id="395316689" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="171835026" name="Picture"/>
+                          <pic:cNvPr id="395316689" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25028,57 +25028,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="247801655" name="Picture">
+                  <wp:docPr id="1836824611" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="247801655" name="Picture"/>
+                          <pic:cNvPr id="1836824611" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25672,57 +25672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1721508235" name="Picture">
+                  <wp:docPr id="224114460" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1721508235" name="Picture"/>
+                          <pic:cNvPr id="224114460" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26670,57 +26670,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="533455531" name="Picture">
+                  <wp:docPr id="1563244476" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="533455531" name="Picture"/>
+                          <pic:cNvPr id="1563244476" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26773,57 +26773,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="478816104" name="Picture">
+                  <wp:docPr id="1852950611" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="478816104" name="Picture"/>
+                          <pic:cNvPr id="1852950611" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28150,57 +28150,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2091332451" name="Picture">
+                  <wp:docPr id="860882162" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2091332451" name="Picture"/>
+                          <pic:cNvPr id="860882162" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29293,57 +29293,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="611075730" name="Picture">
+                        <wp:docPr id="1573925632" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="611075730" name="Picture"/>
+                                <pic:cNvPr id="1573925632" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30654,57 +30654,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1628783959" name="Picture">
+                  <wp:docPr id="1855249372" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1628783959" name="Picture"/>
+                          <pic:cNvPr id="1855249372" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30743,57 +30743,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="267878311" name="Picture">
+                  <wp:docPr id="651423804" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="267878311" name="Picture"/>
+                          <pic:cNvPr id="651423804" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31387,57 +31387,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2009077317" name="Picture">
+                  <wp:docPr id="1059354938" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2009077317" name="Picture"/>
+                          <pic:cNvPr id="1059354938" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32385,57 +32385,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2084431329" name="Picture">
+                  <wp:docPr id="1834261179" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2084431329" name="Picture"/>
+                          <pic:cNvPr id="1834261179" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32488,57 +32488,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="165243367" name="Picture">
+                  <wp:docPr id="1137456324" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="165243367" name="Picture"/>
+                          <pic:cNvPr id="1137456324" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33865,57 +33865,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="321427650" name="Picture">
+                  <wp:docPr id="206659313" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="321427650" name="Picture"/>
+                          <pic:cNvPr id="206659313" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35008,57 +35008,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1409016066" name="Picture">
+                        <wp:docPr id="901331655" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1409016066" name="Picture"/>
+                                <pic:cNvPr id="901331655" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36376,57 +36376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="431511424" name="Picture">
+                  <wp:docPr id="56116613" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="431511424" name="Picture"/>
+                          <pic:cNvPr id="56116613" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36465,57 +36465,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="365385284" name="Picture">
+                  <wp:docPr id="2144020523" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="365385284" name="Picture"/>
+                          <pic:cNvPr id="2144020523" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37097,57 +37097,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="100424446" name="Picture">
+                  <wp:docPr id="105494641" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="100424446" name="Picture"/>
+                          <pic:cNvPr id="105494641" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38041,57 +38041,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="699307019" name="Picture">
+                  <wp:docPr id="1138904862" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="699307019" name="Picture"/>
+                          <pic:cNvPr id="1138904862" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38153,57 +38153,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="704586751" name="Picture">
+                  <wp:docPr id="73712549" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="704586751" name="Picture"/>
+                          <pic:cNvPr id="73712549" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39812,57 +39812,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1948830625" name="Picture">
+                  <wp:docPr id="1308871242" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1948830625" name="Picture"/>
+                          <pic:cNvPr id="1308871242" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40991,57 +40991,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="656100827" name="Picture">
+                  <wp:docPr id="452371392" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="656100827" name="Picture"/>
+                          <pic:cNvPr id="452371392" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41071,57 +41071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="854789352" name="Picture">
+                  <wp:docPr id="645961010" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="854789352" name="Picture"/>
+                          <pic:cNvPr id="645961010" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41559,57 +41559,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="671539153" name="Picture">
+                  <wp:docPr id="1147947224" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="671539153" name="Picture"/>
+                          <pic:cNvPr id="1147947224" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>