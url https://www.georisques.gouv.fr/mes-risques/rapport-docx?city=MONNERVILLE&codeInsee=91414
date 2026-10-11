--- v0 (2026-08-17)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1763561729" name="Picture">
+                  <wp:docPr id="744138793" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1763561729" name="Picture"/>
+                          <pic:cNvPr id="744138793" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="499540609" name="Picture">
+                  <wp:docPr id="574367907" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="499540609" name="Picture"/>
+                          <pic:cNvPr id="574367907" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="721406755" name="Picture">
+                        <wp:docPr id="1361200284" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="721406755" name="Picture"/>
+                                <pic:cNvPr id="1361200284" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1239773342" name="Picture">
+                  <wp:docPr id="1203661922" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1239773342" name="Picture"/>
+                          <pic:cNvPr id="1203661922" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1702284293" name="Picture">
+                  <wp:docPr id="367241071" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1702284293" name="Picture"/>
+                          <pic:cNvPr id="367241071" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1964216793" name="Picture">
+                  <wp:docPr id="200275947" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1964216793" name="Picture"/>
+                          <pic:cNvPr id="200275947" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1948709669" name="Picture">
+                  <wp:docPr id="329542346" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1948709669" name="Picture"/>
+                          <pic:cNvPr id="329542346" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1542565146" name="Picture">
+                  <wp:docPr id="1428107325" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1542565146" name="Picture"/>
+                          <pic:cNvPr id="1428107325" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1815320140" name="Picture">
+                        <wp:docPr id="113751411" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1815320140" name="Picture"/>
+                                <pic:cNvPr id="113751411" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1834180110" name="Picture">
+                        <wp:docPr id="1277983917" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1834180110" name="Picture"/>
+                                <pic:cNvPr id="1277983917" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="105326856" name="Picture">
+                        <wp:docPr id="298508489" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="105326856" name="Picture"/>
+                                <pic:cNvPr id="298508489" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="783349488" name="Picture">
+                        <wp:docPr id="1057284202" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="783349488" name="Picture"/>
+                                <pic:cNvPr id="1057284202" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1806911932" name="Picture">
+                        <wp:docPr id="1698550990" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1806911932" name="Picture"/>
+                                <pic:cNvPr id="1698550990" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1861930557" name="Picture">
+                        <wp:docPr id="1875497417" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1861930557" name="Picture"/>
+                                <pic:cNvPr id="1875497417" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1994261738" name="Picture">
+                        <wp:docPr id="251833213" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1994261738" name="Picture"/>
+                                <pic:cNvPr id="251833213" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="36891512" name="Picture">
+                        <wp:docPr id="1292941859" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="36891512" name="Picture"/>
+                                <pic:cNvPr id="1292941859" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1009540287" name="Picture">
+                        <wp:docPr id="1073651966" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1009540287" name="Picture"/>
+                                <pic:cNvPr id="1073651966" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="933460716" name="Picture">
+                        <wp:docPr id="82460669" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="933460716" name="Picture"/>
+                                <pic:cNvPr id="82460669" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="975675027" name="Picture">
+                        <wp:docPr id="577340092" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="975675027" name="Picture"/>
+                                <pic:cNvPr id="577340092" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="692736822" name="Picture">
+                        <wp:docPr id="1792728191" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="692736822" name="Picture"/>
+                                <pic:cNvPr id="1792728191" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1337215605" name="Picture">
+                        <wp:docPr id="1794471038" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1337215605" name="Picture"/>
+                                <pic:cNvPr id="1794471038" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="549909461" name="Picture">
+                        <wp:docPr id="2138416024" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="549909461" name="Picture"/>
+                                <pic:cNvPr id="2138416024" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="419367020" name="Picture">
+                        <wp:docPr id="1365900013" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="419367020" name="Picture"/>
+                                <pic:cNvPr id="1365900013" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1852017136" name="Picture">
+                  <wp:docPr id="1995983750" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1852017136" name="Picture"/>
+                          <pic:cNvPr id="1995983750" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1460803431" name="Picture">
+                  <wp:docPr id="78371634" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1460803431" name="Picture"/>
+                          <pic:cNvPr id="78371634" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="647474312" name="Picture">
+                  <wp:docPr id="1934460642" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="647474312" name="Picture"/>
+                          <pic:cNvPr id="1934460642" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="27765110" name="Picture">
+                  <wp:docPr id="1106445603" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="27765110" name="Picture"/>
+                          <pic:cNvPr id="1106445603" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="193129342" name="Picture">
+                  <wp:docPr id="17718857" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="193129342" name="Picture"/>
+                          <pic:cNvPr id="17718857" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2138233370" name="Picture">
+                  <wp:docPr id="2022317556" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2138233370" name="Picture"/>
+                          <pic:cNvPr id="2022317556" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="346018989" name="Picture">
+                        <wp:docPr id="361136575" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="346018989" name="Picture"/>
+                                <pic:cNvPr id="361136575" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18742,57 +18742,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1133511397" name="Picture">
+                        <wp:docPr id="1692153376" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1133511397" name="Picture"/>
+                                <pic:cNvPr id="1692153376" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20348,57 +20348,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="627359429" name="Picture">
+                  <wp:docPr id="784483486" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="627359429" name="Picture"/>
+                          <pic:cNvPr id="784483486" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20437,57 +20437,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1395611877" name="Picture">
+                  <wp:docPr id="173500317" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1395611877" name="Picture"/>
+                          <pic:cNvPr id="173500317" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21081,57 +21081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="283897679" name="Picture">
+                  <wp:docPr id="264191425" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="283897679" name="Picture"/>
+                          <pic:cNvPr id="264191425" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22079,57 +22079,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1275145949" name="Picture">
+                  <wp:docPr id="249340843" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1275145949" name="Picture"/>
+                          <pic:cNvPr id="249340843" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22182,57 +22182,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2131108735" name="Picture">
+                  <wp:docPr id="283932057" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2131108735" name="Picture"/>
+                          <pic:cNvPr id="283932057" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23563,57 +23563,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="305018668" name="Picture">
+                  <wp:docPr id="980259689" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="305018668" name="Picture"/>
+                          <pic:cNvPr id="980259689" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24706,57 +24706,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1812136541" name="Picture">
+                        <wp:docPr id="592844080" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1812136541" name="Picture"/>
+                                <pic:cNvPr id="592844080" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -26095,57 +26095,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="267898790" name="Picture">
+                  <wp:docPr id="1970679016" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="267898790" name="Picture"/>
+                          <pic:cNvPr id="1970679016" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26184,57 +26184,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1163359320" name="Picture">
+                  <wp:docPr id="1625759730" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1163359320" name="Picture"/>
+                          <pic:cNvPr id="1625759730" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26828,57 +26828,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1909292071" name="Picture">
+                  <wp:docPr id="815504378" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1909292071" name="Picture"/>
+                          <pic:cNvPr id="815504378" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27826,57 +27826,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="285926518" name="Picture">
+                  <wp:docPr id="1327189456" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="285926518" name="Picture"/>
+                          <pic:cNvPr id="1327189456" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27929,57 +27929,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="331779326" name="Picture">
+                  <wp:docPr id="284766970" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="331779326" name="Picture"/>
+                          <pic:cNvPr id="284766970" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29306,57 +29306,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="800438045" name="Picture">
+                  <wp:docPr id="268006294" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="800438045" name="Picture"/>
+                          <pic:cNvPr id="268006294" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30449,57 +30449,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="24417547" name="Picture">
+                        <wp:docPr id="245018853" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="24417547" name="Picture"/>
+                                <pic:cNvPr id="245018853" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31810,57 +31810,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="66836327" name="Picture">
+                  <wp:docPr id="1245386595" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="66836327" name="Picture"/>
+                          <pic:cNvPr id="1245386595" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31899,57 +31899,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="270547030" name="Picture">
+                  <wp:docPr id="1797735715" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="270547030" name="Picture"/>
+                          <pic:cNvPr id="1797735715" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32543,57 +32543,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1779377795" name="Picture">
+                  <wp:docPr id="1002349565" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1779377795" name="Picture"/>
+                          <pic:cNvPr id="1002349565" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33541,57 +33541,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1860718375" name="Picture">
+                  <wp:docPr id="1275912866" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1860718375" name="Picture"/>
+                          <pic:cNvPr id="1275912866" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33644,57 +33644,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1937456544" name="Picture">
+                  <wp:docPr id="1518203283" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1937456544" name="Picture"/>
+                          <pic:cNvPr id="1518203283" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35021,57 +35021,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1159699289" name="Picture">
+                  <wp:docPr id="1496816417" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1159699289" name="Picture"/>
+                          <pic:cNvPr id="1496816417" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36164,57 +36164,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1516659322" name="Picture">
+                        <wp:docPr id="1428995622" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1516659322" name="Picture"/>
+                                <pic:cNvPr id="1428995622" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37532,57 +37532,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="339528402" name="Picture">
+                  <wp:docPr id="1825231341" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="339528402" name="Picture"/>
+                          <pic:cNvPr id="1825231341" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37621,57 +37621,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2107641757" name="Picture">
+                  <wp:docPr id="1546096604" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2107641757" name="Picture"/>
+                          <pic:cNvPr id="1546096604" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38253,57 +38253,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1232600090" name="Picture">
+                  <wp:docPr id="1388784424" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1232600090" name="Picture"/>
+                          <pic:cNvPr id="1388784424" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39197,57 +39197,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1617121536" name="Picture">
+                  <wp:docPr id="521341145" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1617121536" name="Picture"/>
+                          <pic:cNvPr id="521341145" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39309,57 +39309,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="153643612" name="Picture">
+                  <wp:docPr id="506432861" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="153643612" name="Picture"/>
+                          <pic:cNvPr id="506432861" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40968,57 +40968,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1021874746" name="Picture">
+                  <wp:docPr id="1958156610" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1021874746" name="Picture"/>
+                          <pic:cNvPr id="1958156610" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42147,57 +42147,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1759604718" name="Picture">
+                  <wp:docPr id="1114724601" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1759604718" name="Picture"/>
+                          <pic:cNvPr id="1114724601" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42227,57 +42227,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1339359833" name="Picture">
+                  <wp:docPr id="1181960062" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1339359833" name="Picture"/>
+                          <pic:cNvPr id="1181960062" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42715,57 +42715,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="890826503" name="Picture">
+                  <wp:docPr id="1044377152" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="890826503" name="Picture"/>
+                          <pic:cNvPr id="1044377152" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>