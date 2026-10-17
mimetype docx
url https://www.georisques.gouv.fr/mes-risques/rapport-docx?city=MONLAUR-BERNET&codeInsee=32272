--- v0 (2026-08-17)
+++ v1 (2026-10-17)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1314192173" name="Picture">
+                  <wp:docPr id="19013825" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1314192173" name="Picture"/>
+                          <pic:cNvPr id="19013825" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="867730513" name="Picture">
+                  <wp:docPr id="1586149524" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="867730513" name="Picture"/>
+                          <pic:cNvPr id="1586149524" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="848365317" name="Picture">
+                        <wp:docPr id="690389667" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="848365317" name="Picture"/>
+                                <pic:cNvPr id="690389667" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="600279083" name="Picture">
+                  <wp:docPr id="1741475685" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="600279083" name="Picture"/>
+                          <pic:cNvPr id="1741475685" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2084198004" name="Picture">
+                  <wp:docPr id="1693575603" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2084198004" name="Picture"/>
+                          <pic:cNvPr id="1693575603" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2054486399" name="Picture">
+                  <wp:docPr id="1611358735" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2054486399" name="Picture"/>
+                          <pic:cNvPr id="1611358735" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1332621305" name="Picture">
+                  <wp:docPr id="159319422" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1332621305" name="Picture"/>
+                          <pic:cNvPr id="159319422" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="43462321" name="Picture">
+                  <wp:docPr id="1714695110" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="43462321" name="Picture"/>
+                          <pic:cNvPr id="1714695110" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="269835496" name="Picture">
+                        <wp:docPr id="1908443174" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="269835496" name="Picture"/>
+                                <pic:cNvPr id="1908443174" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1253906462" name="Picture">
+                        <wp:docPr id="1676650424" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1253906462" name="Picture"/>
+                                <pic:cNvPr id="1676650424" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1242581219" name="Picture">
+                        <wp:docPr id="669631940" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1242581219" name="Picture"/>
+                                <pic:cNvPr id="669631940" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1460876657" name="Picture">
+                        <wp:docPr id="108704853" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1460876657" name="Picture"/>
+                                <pic:cNvPr id="108704853" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2015982278" name="Picture">
+                        <wp:docPr id="996285088" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2015982278" name="Picture"/>
+                                <pic:cNvPr id="996285088" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2096679121" name="Picture">
+                        <wp:docPr id="2025034019" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2096679121" name="Picture"/>
+                                <pic:cNvPr id="2025034019" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="775452104" name="Picture">
+                        <wp:docPr id="1292662981" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="775452104" name="Picture"/>
+                                <pic:cNvPr id="1292662981" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1225025720" name="Picture">
+                        <wp:docPr id="362639946" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1225025720" name="Picture"/>
+                                <pic:cNvPr id="362639946" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="745157559" name="Picture">
+                        <wp:docPr id="1525552864" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="745157559" name="Picture"/>
+                                <pic:cNvPr id="1525552864" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2010854729" name="Picture">
+                        <wp:docPr id="1082700980" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2010854729" name="Picture"/>
+                                <pic:cNvPr id="1082700980" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1694215265" name="Picture">
+                        <wp:docPr id="1862470018" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1694215265" name="Picture"/>
+                                <pic:cNvPr id="1862470018" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="120464886" name="Picture">
+                        <wp:docPr id="326505318" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="120464886" name="Picture"/>
+                                <pic:cNvPr id="326505318" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1410850149" name="Picture">
+                        <wp:docPr id="1907671407" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1410850149" name="Picture"/>
+                                <pic:cNvPr id="1907671407" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="612640802" name="Picture">
+                        <wp:docPr id="1454084722" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="612640802" name="Picture"/>
+                                <pic:cNvPr id="1454084722" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="932029310" name="Picture">
+                        <wp:docPr id="841772307" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="932029310" name="Picture"/>
+                                <pic:cNvPr id="841772307" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1445311596" name="Picture">
+                  <wp:docPr id="878155604" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1445311596" name="Picture"/>
+                          <pic:cNvPr id="878155604" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="702175329" name="Picture">
+                  <wp:docPr id="53348466" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="702175329" name="Picture"/>
+                          <pic:cNvPr id="53348466" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="797047682" name="Picture">
+                  <wp:docPr id="656992330" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="797047682" name="Picture"/>
+                          <pic:cNvPr id="656992330" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="545631014" name="Picture">
+                  <wp:docPr id="1695730688" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="545631014" name="Picture"/>
+                          <pic:cNvPr id="1695730688" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1851290591" name="Picture">
+                  <wp:docPr id="631112695" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1851290591" name="Picture"/>
+                          <pic:cNvPr id="631112695" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="828723640" name="Picture">
+                  <wp:docPr id="789077213" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="828723640" name="Picture"/>
+                          <pic:cNvPr id="789077213" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="636429923" name="Picture">
+                        <wp:docPr id="406478755" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="636429923" name="Picture"/>
+                                <pic:cNvPr id="406478755" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="632605440" name="Picture">
+                  <wp:docPr id="1862697071" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="632605440" name="Picture"/>
+                          <pic:cNvPr id="1862697071" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1897580815" name="Picture">
+                  <wp:docPr id="1593319657" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1897580815" name="Picture"/>
+                          <pic:cNvPr id="1593319657" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="756692337" name="Picture">
+                  <wp:docPr id="351648722" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="756692337" name="Picture"/>
+                          <pic:cNvPr id="351648722" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1168985747" name="Picture">
+                  <wp:docPr id="1330756003" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1168985747" name="Picture"/>
+                          <pic:cNvPr id="1330756003" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1664368624" name="Picture">
+                  <wp:docPr id="511473867" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1664368624" name="Picture"/>
+                          <pic:cNvPr id="511473867" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1013400095" name="Picture">
+                  <wp:docPr id="260281957" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1013400095" name="Picture"/>
+                          <pic:cNvPr id="260281957" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23369,57 +23369,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1464095551" name="Picture">
+                        <wp:docPr id="344214948" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1464095551" name="Picture"/>
+                                <pic:cNvPr id="344214948" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24344,57 +24344,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="544170869" name="Picture">
+                        <wp:docPr id="2079973664" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="544170869" name="Picture"/>
+                                <pic:cNvPr id="2079973664" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25733,57 +25733,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1439109612" name="Picture">
+                  <wp:docPr id="1302751894" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1439109612" name="Picture"/>
+                          <pic:cNvPr id="1302751894" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25822,57 +25822,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="565952047" name="Picture">
+                  <wp:docPr id="296008108" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="565952047" name="Picture"/>
+                          <pic:cNvPr id="296008108" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26466,57 +26466,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1754279025" name="Picture">
+                  <wp:docPr id="227290710" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1754279025" name="Picture"/>
+                          <pic:cNvPr id="227290710" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27464,57 +27464,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="70304592" name="Picture">
+                  <wp:docPr id="1732961196" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="70304592" name="Picture"/>
+                          <pic:cNvPr id="1732961196" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27567,57 +27567,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="873829568" name="Picture">
+                  <wp:docPr id="2138832607" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="873829568" name="Picture"/>
+                          <pic:cNvPr id="2138832607" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28950,57 +28950,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="197317553" name="Picture">
+                  <wp:docPr id="1031007733" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="197317553" name="Picture"/>
+                          <pic:cNvPr id="1031007733" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30122,57 +30122,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="274357277" name="Picture">
+                        <wp:docPr id="1977972264" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="274357277" name="Picture"/>
+                                <pic:cNvPr id="1977972264" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31679,57 +31679,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1690132075" name="Picture">
+                  <wp:docPr id="167138491" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1690132075" name="Picture"/>
+                          <pic:cNvPr id="167138491" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31759,57 +31759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="76273950" name="Picture">
+                  <wp:docPr id="229024145" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="76273950" name="Picture"/>
+                          <pic:cNvPr id="229024145" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32304,57 +32304,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1181095891" name="Picture">
+                  <wp:docPr id="1897018505" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1181095891" name="Picture"/>
+                          <pic:cNvPr id="1897018505" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34320,57 +34320,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="612497413" name="Picture">
+                  <wp:docPr id="1662720408" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="612497413" name="Picture"/>
+                          <pic:cNvPr id="1662720408" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34409,57 +34409,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="376555757" name="Picture">
+                  <wp:docPr id="1607982389" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="376555757" name="Picture"/>
+                          <pic:cNvPr id="1607982389" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35089,57 +35089,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="671628072" name="Picture">
+                  <wp:docPr id="511166695" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="671628072" name="Picture"/>
+                          <pic:cNvPr id="511166695" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36150,57 +36150,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1562079997" name="Picture">
+                  <wp:docPr id="88462324" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1562079997" name="Picture"/>
+                          <pic:cNvPr id="88462324" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_33.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36253,57 +36253,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="238203025" name="Picture">
+                  <wp:docPr id="1950708691" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="238203025" name="Picture"/>
+                          <pic:cNvPr id="1950708691" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37711,57 +37711,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="564301505" name="Picture">
+                  <wp:docPr id="1585060615" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="564301505" name="Picture"/>
+                          <pic:cNvPr id="1585060615" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_32.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38908,57 +38908,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="442478498" name="Picture">
+                        <wp:docPr id="1765302722" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="442478498" name="Picture"/>
+                                <pic:cNvPr id="1765302722" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -41476,57 +41476,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1842459361" name="Picture">
+                  <wp:docPr id="387819635" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1842459361" name="Picture"/>
+                          <pic:cNvPr id="387819635" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41565,57 +41565,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="55849380" name="Picture">
+                  <wp:docPr id="1139613705" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="55849380" name="Picture"/>
+                          <pic:cNvPr id="1139613705" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42209,57 +42209,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1678884051" name="Picture">
+                  <wp:docPr id="1777430471" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1678884051" name="Picture"/>
+                          <pic:cNvPr id="1777430471" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43207,57 +43207,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1019467715" name="Picture">
+                  <wp:docPr id="1762848190" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1019467715" name="Picture"/>
+                          <pic:cNvPr id="1762848190" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43310,57 +43310,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1603177529" name="Picture">
+                  <wp:docPr id="1312763108" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1603177529" name="Picture"/>
+                          <pic:cNvPr id="1312763108" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44687,57 +44687,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1687114405" name="Picture">
+                  <wp:docPr id="1216342393" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1687114405" name="Picture"/>
+                          <pic:cNvPr id="1216342393" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45830,57 +45830,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1955343569" name="Picture">
+                        <wp:docPr id="1255494117" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1955343569" name="Picture"/>
+                                <pic:cNvPr id="1255494117" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -47051,57 +47051,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1778926239" name="Picture">
+                  <wp:docPr id="2111196647" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1778926239" name="Picture"/>
+                          <pic:cNvPr id="2111196647" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47122,57 +47122,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2063176506" name="Picture">
+                  <wp:docPr id="127410839" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2063176506" name="Picture"/>
+                          <pic:cNvPr id="127410839" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47536,57 +47536,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1093759370" name="Picture">
+                  <wp:docPr id="956543481" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1093759370" name="Picture"/>
+                          <pic:cNvPr id="956543481" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>