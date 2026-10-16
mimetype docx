--- v0 (2026-08-18)
+++ v1 (2026-10-16)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="390420203" name="Picture">
+                  <wp:docPr id="1239247584" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="390420203" name="Picture"/>
+                          <pic:cNvPr id="1239247584" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1385682646" name="Picture">
+                  <wp:docPr id="668169978" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1385682646" name="Picture"/>
+                          <pic:cNvPr id="668169978" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1754859957" name="Picture">
+                        <wp:docPr id="928409348" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1754859957" name="Picture"/>
+                                <pic:cNvPr id="928409348" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1724451284" name="Picture">
+                  <wp:docPr id="1922427829" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1724451284" name="Picture"/>
+                          <pic:cNvPr id="1922427829" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1835096102" name="Picture">
+                  <wp:docPr id="2084691310" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1835096102" name="Picture"/>
+                          <pic:cNvPr id="2084691310" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1872920227" name="Picture">
+                  <wp:docPr id="1133563747" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1872920227" name="Picture"/>
+                          <pic:cNvPr id="1133563747" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="883068805" name="Picture">
+                  <wp:docPr id="915650454" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="883068805" name="Picture"/>
+                          <pic:cNvPr id="915650454" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1889924057" name="Picture">
+                  <wp:docPr id="1256994137" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1889924057" name="Picture"/>
+                          <pic:cNvPr id="1256994137" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="307523507" name="Picture">
+                        <wp:docPr id="826718242" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="307523507" name="Picture"/>
+                                <pic:cNvPr id="826718242" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="224200536" name="Picture">
+                        <wp:docPr id="1617171290" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="224200536" name="Picture"/>
+                                <pic:cNvPr id="1617171290" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="173677341" name="Picture">
+                        <wp:docPr id="260987239" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="173677341" name="Picture"/>
+                                <pic:cNvPr id="260987239" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="41101464" name="Picture">
+                        <wp:docPr id="815854612" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="41101464" name="Picture"/>
+                                <pic:cNvPr id="815854612" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1498528349" name="Picture">
+                        <wp:docPr id="1977306254" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1498528349" name="Picture"/>
+                                <pic:cNvPr id="1977306254" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1340994674" name="Picture">
+                        <wp:docPr id="775004836" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1340994674" name="Picture"/>
+                                <pic:cNvPr id="775004836" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="440681929" name="Picture">
+                        <wp:docPr id="279320716" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="440681929" name="Picture"/>
+                                <pic:cNvPr id="279320716" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="901834763" name="Picture">
+                        <wp:docPr id="2115946185" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="901834763" name="Picture"/>
+                                <pic:cNvPr id="2115946185" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1615069703" name="Picture">
+                        <wp:docPr id="730744324" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1615069703" name="Picture"/>
+                                <pic:cNvPr id="730744324" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="64997102" name="Picture">
+                        <wp:docPr id="1302584031" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="64997102" name="Picture"/>
+                                <pic:cNvPr id="1302584031" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1501648494" name="Picture">
+                        <wp:docPr id="1945987855" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1501648494" name="Picture"/>
+                                <pic:cNvPr id="1945987855" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1203619594" name="Picture">
+                        <wp:docPr id="1874946511" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1203619594" name="Picture"/>
+                                <pic:cNvPr id="1874946511" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="155660052" name="Picture">
+                        <wp:docPr id="100465679" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="155660052" name="Picture"/>
+                                <pic:cNvPr id="100465679" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1632569996" name="Picture">
+                        <wp:docPr id="741725362" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1632569996" name="Picture"/>
+                                <pic:cNvPr id="741725362" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1013498469" name="Picture">
+                        <wp:docPr id="941461908" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1013498469" name="Picture"/>
+                                <pic:cNvPr id="941461908" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1664283678" name="Picture">
+                  <wp:docPr id="1635689291" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1664283678" name="Picture"/>
+                          <pic:cNvPr id="1635689291" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1487567949" name="Picture">
+                  <wp:docPr id="826948938" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1487567949" name="Picture"/>
+                          <pic:cNvPr id="826948938" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="843565106" name="Picture">
+                  <wp:docPr id="2026658563" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="843565106" name="Picture"/>
+                          <pic:cNvPr id="2026658563" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="319252172" name="Picture">
+                  <wp:docPr id="1660919774" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="319252172" name="Picture"/>
+                          <pic:cNvPr id="1660919774" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1680679325" name="Picture">
+                  <wp:docPr id="700097976" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1680679325" name="Picture"/>
+                          <pic:cNvPr id="700097976" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1122194738" name="Picture">
+                  <wp:docPr id="1129199940" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1122194738" name="Picture"/>
+                          <pic:cNvPr id="1129199940" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="615910028" name="Picture">
+                        <wp:docPr id="1813246490" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="615910028" name="Picture"/>
+                                <pic:cNvPr id="1813246490" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1752175373" name="Picture">
+                  <wp:docPr id="1793135188" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1752175373" name="Picture"/>
+                          <pic:cNvPr id="1793135188" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="851519349" name="Picture">
+                  <wp:docPr id="46842344" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="851519349" name="Picture"/>
+                          <pic:cNvPr id="46842344" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="641182155" name="Picture">
+                  <wp:docPr id="1908039817" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="641182155" name="Picture"/>
+                          <pic:cNvPr id="1908039817" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="643789158" name="Picture">
+                  <wp:docPr id="444149825" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="643789158" name="Picture"/>
+                          <pic:cNvPr id="444149825" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="502692375" name="Picture">
+                  <wp:docPr id="1728494204" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="502692375" name="Picture"/>
+                          <pic:cNvPr id="1728494204" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1813691161" name="Picture">
+                  <wp:docPr id="1100192027" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1813691161" name="Picture"/>
+                          <pic:cNvPr id="1100192027" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23569,57 +23569,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1838012877" name="Picture">
+                        <wp:docPr id="1509881283" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1838012877" name="Picture"/>
+                                <pic:cNvPr id="1509881283" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24544,57 +24544,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1871635734" name="Picture">
+                        <wp:docPr id="1821464079" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1871635734" name="Picture"/>
+                                <pic:cNvPr id="1821464079" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25953,57 +25953,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="962693609" name="Picture">
+                  <wp:docPr id="45444231" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="962693609" name="Picture"/>
+                          <pic:cNvPr id="45444231" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26042,57 +26042,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="364943382" name="Picture">
+                  <wp:docPr id="1456533850" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="364943382" name="Picture"/>
+                          <pic:cNvPr id="1456533850" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26722,57 +26722,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1446515677" name="Picture">
+                  <wp:docPr id="1554097585" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1446515677" name="Picture"/>
+                          <pic:cNvPr id="1554097585" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27783,57 +27783,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="328775234" name="Picture">
+                  <wp:docPr id="881448949" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="328775234" name="Picture"/>
+                          <pic:cNvPr id="881448949" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_29.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27886,57 +27886,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1946154861" name="Picture">
+                  <wp:docPr id="771957459" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1946154861" name="Picture"/>
+                          <pic:cNvPr id="771957459" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29344,57 +29344,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1382699903" name="Picture">
+                  <wp:docPr id="516638223" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1382699903" name="Picture"/>
+                          <pic:cNvPr id="516638223" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_28.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30541,57 +30541,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1650996058" name="Picture">
+                        <wp:docPr id="1011890219" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1650996058" name="Picture"/>
+                                <pic:cNvPr id="1011890219" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32910,57 +32910,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="677896146" name="Picture">
+                  <wp:docPr id="506845984" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="677896146" name="Picture"/>
+                          <pic:cNvPr id="506845984" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32999,57 +32999,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1270195121" name="Picture">
+                  <wp:docPr id="1999907393" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1270195121" name="Picture"/>
+                          <pic:cNvPr id="1999907393" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33643,57 +33643,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1759816574" name="Picture">
+                  <wp:docPr id="1251526124" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1759816574" name="Picture"/>
+                          <pic:cNvPr id="1251526124" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34641,57 +34641,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1850197585" name="Picture">
+                  <wp:docPr id="1255182440" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1850197585" name="Picture"/>
+                          <pic:cNvPr id="1255182440" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34744,57 +34744,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1315172948" name="Picture">
+                  <wp:docPr id="584749792" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1315172948" name="Picture"/>
+                          <pic:cNvPr id="584749792" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36121,57 +36121,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="774818634" name="Picture">
+                  <wp:docPr id="910006053" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="774818634" name="Picture"/>
+                          <pic:cNvPr id="910006053" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37264,57 +37264,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2144502408" name="Picture">
+                        <wp:docPr id="909122959" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2144502408" name="Picture"/>
+                                <pic:cNvPr id="909122959" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38632,57 +38632,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1589735653" name="Picture">
+                  <wp:docPr id="1661652759" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1589735653" name="Picture"/>
+                          <pic:cNvPr id="1661652759" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38721,57 +38721,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="896298871" name="Picture">
+                  <wp:docPr id="1440774812" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="896298871" name="Picture"/>
+                          <pic:cNvPr id="1440774812" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39353,57 +39353,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1632892947" name="Picture">
+                  <wp:docPr id="1209380955" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1632892947" name="Picture"/>
+                          <pic:cNvPr id="1209380955" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40297,57 +40297,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1259462043" name="Picture">
+                  <wp:docPr id="1213067597" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1259462043" name="Picture"/>
+                          <pic:cNvPr id="1213067597" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40409,57 +40409,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1788262519" name="Picture">
+                  <wp:docPr id="1530255291" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1788262519" name="Picture"/>
+                          <pic:cNvPr id="1530255291" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42068,57 +42068,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="309559030" name="Picture">
+                  <wp:docPr id="1278824336" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="309559030" name="Picture"/>
+                          <pic:cNvPr id="1278824336" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43247,57 +43247,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1947114732" name="Picture">
+                  <wp:docPr id="586074774" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1947114732" name="Picture"/>
+                          <pic:cNvPr id="586074774" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43327,57 +43327,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1618764516" name="Picture">
+                  <wp:docPr id="626648693" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1618764516" name="Picture"/>
+                          <pic:cNvPr id="626648693" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43815,57 +43815,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1138789390" name="Picture">
+                  <wp:docPr id="1542416540" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1138789390" name="Picture"/>
+                          <pic:cNvPr id="1542416540" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>