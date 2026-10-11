--- v0 (2026-08-19)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1919912356" name="Picture">
+                  <wp:docPr id="1512741784" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1919912356" name="Picture"/>
+                          <pic:cNvPr id="1512741784" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1195714854" name="Picture">
+                  <wp:docPr id="1883939367" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1195714854" name="Picture"/>
+                          <pic:cNvPr id="1883939367" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="73840892" name="Picture">
+                        <wp:docPr id="587429315" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="73840892" name="Picture"/>
+                                <pic:cNvPr id="587429315" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="728217205" name="Picture">
+                  <wp:docPr id="690501770" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="728217205" name="Picture"/>
+                          <pic:cNvPr id="690501770" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="613539567" name="Picture">
+                  <wp:docPr id="1391402606" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="613539567" name="Picture"/>
+                          <pic:cNvPr id="1391402606" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="636245296" name="Picture">
+                  <wp:docPr id="263786426" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="636245296" name="Picture"/>
+                          <pic:cNvPr id="263786426" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1611973146" name="Picture">
+                  <wp:docPr id="54892999" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1611973146" name="Picture"/>
+                          <pic:cNvPr id="54892999" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="857859095" name="Picture">
+                  <wp:docPr id="1184453" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="857859095" name="Picture"/>
+                          <pic:cNvPr id="1184453" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="434893356" name="Picture">
+                        <wp:docPr id="775680193" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="434893356" name="Picture"/>
+                                <pic:cNvPr id="775680193" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1921737093" name="Picture">
+                        <wp:docPr id="45297548" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1921737093" name="Picture"/>
+                                <pic:cNvPr id="45297548" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1011284167" name="Picture">
+                        <wp:docPr id="608317658" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1011284167" name="Picture"/>
+                                <pic:cNvPr id="608317658" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="960085072" name="Picture">
+                        <wp:docPr id="704377027" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="960085072" name="Picture"/>
+                                <pic:cNvPr id="704377027" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="475063343" name="Picture">
+                        <wp:docPr id="374038055" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="475063343" name="Picture"/>
+                                <pic:cNvPr id="374038055" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1053216807" name="Picture">
+                        <wp:docPr id="786426973" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1053216807" name="Picture"/>
+                                <pic:cNvPr id="786426973" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1616749418" name="Picture">
+                        <wp:docPr id="1603481396" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1616749418" name="Picture"/>
+                                <pic:cNvPr id="1603481396" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="822828296" name="Picture">
+                        <wp:docPr id="724144352" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="822828296" name="Picture"/>
+                                <pic:cNvPr id="724144352" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="765692592" name="Picture">
+                        <wp:docPr id="574499140" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="765692592" name="Picture"/>
+                                <pic:cNvPr id="574499140" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1170561910" name="Picture">
+                        <wp:docPr id="942771018" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1170561910" name="Picture"/>
+                                <pic:cNvPr id="942771018" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="962179523" name="Picture">
+                        <wp:docPr id="490913967" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="962179523" name="Picture"/>
+                                <pic:cNvPr id="490913967" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1029625514" name="Picture">
+                        <wp:docPr id="1537869614" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1029625514" name="Picture"/>
+                                <pic:cNvPr id="1537869614" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1873173597" name="Picture">
+                        <wp:docPr id="460952933" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1873173597" name="Picture"/>
+                                <pic:cNvPr id="460952933" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="243682297" name="Picture">
+                        <wp:docPr id="1211662329" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="243682297" name="Picture"/>
+                                <pic:cNvPr id="1211662329" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1621534695" name="Picture">
+                        <wp:docPr id="670075517" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1621534695" name="Picture"/>
+                                <pic:cNvPr id="670075517" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="742383791" name="Picture">
+                  <wp:docPr id="1122433459" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="742383791" name="Picture"/>
+                          <pic:cNvPr id="1122433459" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="403642823" name="Picture">
+                  <wp:docPr id="1727597475" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="403642823" name="Picture"/>
+                          <pic:cNvPr id="1727597475" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1027681351" name="Picture">
+                  <wp:docPr id="1704261281" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1027681351" name="Picture"/>
+                          <pic:cNvPr id="1704261281" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1604378874" name="Picture">
+                  <wp:docPr id="1311371049" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1604378874" name="Picture"/>
+                          <pic:cNvPr id="1311371049" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1229057571" name="Picture">
+                  <wp:docPr id="1379708299" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1229057571" name="Picture"/>
+                          <pic:cNvPr id="1379708299" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="549287558" name="Picture">
+                  <wp:docPr id="2129760781" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="549287558" name="Picture"/>
+                          <pic:cNvPr id="2129760781" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1597157426" name="Picture">
+                        <wp:docPr id="1085915666" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1597157426" name="Picture"/>
+                                <pic:cNvPr id="1085915666" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="116590149" name="Picture">
+                  <wp:docPr id="782357139" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="116590149" name="Picture"/>
+                          <pic:cNvPr id="782357139" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="521226098" name="Picture">
+                  <wp:docPr id="1924606871" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="521226098" name="Picture"/>
+                          <pic:cNvPr id="1924606871" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1441318786" name="Picture">
+                  <wp:docPr id="2081480321" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1441318786" name="Picture"/>
+                          <pic:cNvPr id="2081480321" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="241437628" name="Picture">
+                  <wp:docPr id="856374725" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="241437628" name="Picture"/>
+                          <pic:cNvPr id="856374725" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1714280258" name="Picture">
+                  <wp:docPr id="1677944997" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1714280258" name="Picture"/>
+                          <pic:cNvPr id="1677944997" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2037600989" name="Picture">
+                  <wp:docPr id="86535164" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2037600989" name="Picture"/>
+                          <pic:cNvPr id="86535164" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23569,57 +23569,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="920613625" name="Picture">
+                        <wp:docPr id="1343965263" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="920613625" name="Picture"/>
+                                <pic:cNvPr id="1343965263" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24544,57 +24544,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1320812105" name="Picture">
+                        <wp:docPr id="269223987" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1320812105" name="Picture"/>
+                                <pic:cNvPr id="269223987" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25953,57 +25953,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="532140688" name="Picture">
+                  <wp:docPr id="2134180553" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="532140688" name="Picture"/>
+                          <pic:cNvPr id="2134180553" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26042,57 +26042,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="893236218" name="Picture">
+                  <wp:docPr id="739447644" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="893236218" name="Picture"/>
+                          <pic:cNvPr id="739447644" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26722,57 +26722,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1241214826" name="Picture">
+                  <wp:docPr id="1642440757" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1241214826" name="Picture"/>
+                          <pic:cNvPr id="1642440757" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27783,57 +27783,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2012959262" name="Picture">
+                  <wp:docPr id="1837399187" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2012959262" name="Picture"/>
+                          <pic:cNvPr id="1837399187" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_37.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27886,57 +27886,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="60923397" name="Picture">
+                  <wp:docPr id="1034339301" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="60923397" name="Picture"/>
+                          <pic:cNvPr id="1034339301" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29344,57 +29344,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2090283431" name="Picture">
+                  <wp:docPr id="2112549351" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2090283431" name="Picture"/>
+                          <pic:cNvPr id="2112549351" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_36.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30541,57 +30541,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1606111093" name="Picture">
+                        <wp:docPr id="109579442" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1606111093" name="Picture"/>
+                                <pic:cNvPr id="109579442" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -33308,57 +33308,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="660383759" name="Picture">
+                  <wp:docPr id="525210509" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="660383759" name="Picture"/>
+                          <pic:cNvPr id="525210509" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33397,57 +33397,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1637284272" name="Picture">
+                  <wp:docPr id="1513467326" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1637284272" name="Picture"/>
+                          <pic:cNvPr id="1513467326" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34041,57 +34041,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1683210768" name="Picture">
+                  <wp:docPr id="471783382" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1683210768" name="Picture"/>
+                          <pic:cNvPr id="471783382" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35039,57 +35039,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1537696372" name="Picture">
+                  <wp:docPr id="550076227" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1537696372" name="Picture"/>
+                          <pic:cNvPr id="550076227" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35142,57 +35142,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="876946319" name="Picture">
+                  <wp:docPr id="1093755914" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="876946319" name="Picture"/>
+                          <pic:cNvPr id="1093755914" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36519,57 +36519,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="945908422" name="Picture">
+                  <wp:docPr id="593252893" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="945908422" name="Picture"/>
+                          <pic:cNvPr id="593252893" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37662,57 +37662,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="570567092" name="Picture">
+                        <wp:docPr id="1313835328" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="570567092" name="Picture"/>
+                                <pic:cNvPr id="1313835328" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -39030,57 +39030,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1569074767" name="Picture">
+                  <wp:docPr id="987695339" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1569074767" name="Picture"/>
+                          <pic:cNvPr id="987695339" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39119,57 +39119,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1853547458" name="Picture">
+                  <wp:docPr id="149455737" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1853547458" name="Picture"/>
+                          <pic:cNvPr id="149455737" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39751,57 +39751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1297902453" name="Picture">
+                  <wp:docPr id="277051340" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1297902453" name="Picture"/>
+                          <pic:cNvPr id="277051340" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40695,57 +40695,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="949969753" name="Picture">
+                  <wp:docPr id="569774571" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="949969753" name="Picture"/>
+                          <pic:cNvPr id="569774571" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40807,57 +40807,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1221335793" name="Picture">
+                  <wp:docPr id="209204724" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1221335793" name="Picture"/>
+                          <pic:cNvPr id="209204724" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42466,57 +42466,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="83820825" name="Picture">
+                  <wp:docPr id="1395770753" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="83820825" name="Picture"/>
+                          <pic:cNvPr id="1395770753" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43645,57 +43645,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1934873167" name="Picture">
+                  <wp:docPr id="1770608826" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1934873167" name="Picture"/>
+                          <pic:cNvPr id="1770608826" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43725,57 +43725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="230868821" name="Picture">
+                  <wp:docPr id="1847646352" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="230868821" name="Picture"/>
+                          <pic:cNvPr id="1847646352" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44213,57 +44213,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1813676130" name="Picture">
+                  <wp:docPr id="949699735" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1813676130" name="Picture"/>
+                          <pic:cNvPr id="949699735" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>