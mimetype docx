--- v0 (2026-08-17)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1117215584" name="Picture">
+                  <wp:docPr id="925832274" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1117215584" name="Picture"/>
+                          <pic:cNvPr id="925832274" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1572684323" name="Picture">
+                  <wp:docPr id="884436393" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1572684323" name="Picture"/>
+                          <pic:cNvPr id="884436393" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="229295767" name="Picture">
+                        <wp:docPr id="1612097696" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="229295767" name="Picture"/>
+                                <pic:cNvPr id="1612097696" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1880212504" name="Picture">
+                  <wp:docPr id="1774778215" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1880212504" name="Picture"/>
+                          <pic:cNvPr id="1774778215" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="481356085" name="Picture">
+                  <wp:docPr id="119838794" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="481356085" name="Picture"/>
+                          <pic:cNvPr id="119838794" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="773792604" name="Picture">
+                  <wp:docPr id="118443790" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="773792604" name="Picture"/>
+                          <pic:cNvPr id="118443790" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="121056014" name="Picture">
+                  <wp:docPr id="1130134513" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="121056014" name="Picture"/>
+                          <pic:cNvPr id="1130134513" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1220053232" name="Picture">
+                  <wp:docPr id="327611440" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1220053232" name="Picture"/>
+                          <pic:cNvPr id="327611440" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1587974842" name="Picture">
+                        <wp:docPr id="1981296319" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1587974842" name="Picture"/>
+                                <pic:cNvPr id="1981296319" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1176315307" name="Picture">
+                        <wp:docPr id="2013178283" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1176315307" name="Picture"/>
+                                <pic:cNvPr id="2013178283" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1134739198" name="Picture">
+                        <wp:docPr id="1938612026" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1134739198" name="Picture"/>
+                                <pic:cNvPr id="1938612026" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1115380287" name="Picture">
+                        <wp:docPr id="1411352091" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1115380287" name="Picture"/>
+                                <pic:cNvPr id="1411352091" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1830928606" name="Picture">
+                        <wp:docPr id="149745723" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1830928606" name="Picture"/>
+                                <pic:cNvPr id="149745723" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1361404749" name="Picture">
+                        <wp:docPr id="2025492502" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1361404749" name="Picture"/>
+                                <pic:cNvPr id="2025492502" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1675178879" name="Picture">
+                        <wp:docPr id="257265806" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1675178879" name="Picture"/>
+                                <pic:cNvPr id="257265806" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1277462086" name="Picture">
+                        <wp:docPr id="2023524331" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1277462086" name="Picture"/>
+                                <pic:cNvPr id="2023524331" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1027371635" name="Picture">
+                        <wp:docPr id="1199177956" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1027371635" name="Picture"/>
+                                <pic:cNvPr id="1199177956" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1383507898" name="Picture">
+                        <wp:docPr id="1420113763" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1383507898" name="Picture"/>
+                                <pic:cNvPr id="1420113763" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1076461939" name="Picture">
+                        <wp:docPr id="210496846" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1076461939" name="Picture"/>
+                                <pic:cNvPr id="210496846" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="550565507" name="Picture">
+                        <wp:docPr id="573139175" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="550565507" name="Picture"/>
+                                <pic:cNvPr id="573139175" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="620762882" name="Picture">
+                        <wp:docPr id="2015576057" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="620762882" name="Picture"/>
+                                <pic:cNvPr id="2015576057" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="511650387" name="Picture">
+                        <wp:docPr id="1019551998" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="511650387" name="Picture"/>
+                                <pic:cNvPr id="1019551998" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="974117137" name="Picture">
+                        <wp:docPr id="2088687587" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="974117137" name="Picture"/>
+                                <pic:cNvPr id="2088687587" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1728444637" name="Picture">
+                  <wp:docPr id="876437192" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1728444637" name="Picture"/>
+                          <pic:cNvPr id="876437192" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1667783100" name="Picture">
+                  <wp:docPr id="304608976" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1667783100" name="Picture"/>
+                          <pic:cNvPr id="304608976" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="456036391" name="Picture">
+                  <wp:docPr id="1285474074" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="456036391" name="Picture"/>
+                          <pic:cNvPr id="1285474074" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="46364806" name="Picture">
+                  <wp:docPr id="978554705" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="46364806" name="Picture"/>
+                          <pic:cNvPr id="978554705" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="870719166" name="Picture">
+                  <wp:docPr id="501757320" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="870719166" name="Picture"/>
+                          <pic:cNvPr id="501757320" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1631761819" name="Picture">
+                  <wp:docPr id="951303305" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1631761819" name="Picture"/>
+                          <pic:cNvPr id="951303305" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1240940943" name="Picture">
+                        <wp:docPr id="849309116" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1240940943" name="Picture"/>
+                                <pic:cNvPr id="849309116" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1766114481" name="Picture">
+                  <wp:docPr id="49005849" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1766114481" name="Picture"/>
+                          <pic:cNvPr id="49005849" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="687400508" name="Picture">
+                  <wp:docPr id="436009167" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="687400508" name="Picture"/>
+                          <pic:cNvPr id="436009167" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1542463893" name="Picture">
+                  <wp:docPr id="1346868417" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1542463893" name="Picture"/>
+                          <pic:cNvPr id="1346868417" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1253609132" name="Picture">
+                  <wp:docPr id="539678744" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1253609132" name="Picture"/>
+                          <pic:cNvPr id="539678744" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2125504826" name="Picture">
+                  <wp:docPr id="1533335180" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2125504826" name="Picture"/>
+                          <pic:cNvPr id="1533335180" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1055661616" name="Picture">
+                  <wp:docPr id="521586418" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1055661616" name="Picture"/>
+                          <pic:cNvPr id="521586418" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1087489550" name="Picture">
+                        <wp:docPr id="788347094" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1087489550" name="Picture"/>
+                                <pic:cNvPr id="788347094" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24769,57 +24769,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="615907020" name="Picture">
+                  <wp:docPr id="1620060294" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="615907020" name="Picture"/>
+                          <pic:cNvPr id="1620060294" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24858,57 +24858,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1017089234" name="Picture">
+                  <wp:docPr id="922853583" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1017089234" name="Picture"/>
+                          <pic:cNvPr id="922853583" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25547,57 +25547,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="277800647" name="Picture">
+                  <wp:docPr id="1110927511" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="277800647" name="Picture"/>
+                          <pic:cNvPr id="1110927511" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26635,57 +26635,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1649163543" name="Picture">
+                  <wp:docPr id="1847003572" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1649163543" name="Picture"/>
+                          <pic:cNvPr id="1847003572" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_23.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26738,57 +26738,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1455429613" name="Picture">
+                  <wp:docPr id="855802314" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1455429613" name="Picture"/>
+                          <pic:cNvPr id="855802314" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28211,57 +28211,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1318710255" name="Picture">
+                  <wp:docPr id="1372155335" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1318710255" name="Picture"/>
+                          <pic:cNvPr id="1372155335" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_22.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30927,57 +30927,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1635635994" name="Picture">
+                  <wp:docPr id="2054990914" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1635635994" name="Picture"/>
+                          <pic:cNvPr id="2054990914" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31016,57 +31016,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1614453321" name="Picture">
+                  <wp:docPr id="1614889375" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1614453321" name="Picture"/>
+                          <pic:cNvPr id="1614889375" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31660,57 +31660,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2130747762" name="Picture">
+                  <wp:docPr id="51903216" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2130747762" name="Picture"/>
+                          <pic:cNvPr id="51903216" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32658,57 +32658,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1242402997" name="Picture">
+                  <wp:docPr id="249613401" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1242402997" name="Picture"/>
+                          <pic:cNvPr id="249613401" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32761,57 +32761,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="315584589" name="Picture">
+                  <wp:docPr id="462572307" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="315584589" name="Picture"/>
+                          <pic:cNvPr id="462572307" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34138,57 +34138,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="300092988" name="Picture">
+                  <wp:docPr id="1547546976" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="300092988" name="Picture"/>
+                          <pic:cNvPr id="1547546976" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35281,57 +35281,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1524169397" name="Picture">
+                        <wp:docPr id="674368303" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1524169397" name="Picture"/>
+                                <pic:cNvPr id="674368303" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36642,57 +36642,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1405328700" name="Picture">
+                  <wp:docPr id="431294968" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1405328700" name="Picture"/>
+                          <pic:cNvPr id="431294968" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36731,57 +36731,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="294452208" name="Picture">
+                  <wp:docPr id="972220002" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="294452208" name="Picture"/>
+                          <pic:cNvPr id="972220002" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37375,57 +37375,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="315225798" name="Picture">
+                  <wp:docPr id="777222632" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="315225798" name="Picture"/>
+                          <pic:cNvPr id="777222632" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38373,57 +38373,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="695961321" name="Picture">
+                  <wp:docPr id="700183148" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="695961321" name="Picture"/>
+                          <pic:cNvPr id="700183148" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38476,57 +38476,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1184553100" name="Picture">
+                  <wp:docPr id="743946839" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1184553100" name="Picture"/>
+                          <pic:cNvPr id="743946839" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39853,57 +39853,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="368276727" name="Picture">
+                  <wp:docPr id="1068086526" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="368276727" name="Picture"/>
+                          <pic:cNvPr id="1068086526" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40996,57 +40996,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1253773172" name="Picture">
+                        <wp:docPr id="1783126921" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1253773172" name="Picture"/>
+                                <pic:cNvPr id="1783126921" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -42267,57 +42267,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1630311931" name="Picture">
+                  <wp:docPr id="845391427" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1630311931" name="Picture"/>
+                          <pic:cNvPr id="845391427" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42347,57 +42347,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="937519121" name="Picture">
+                  <wp:docPr id="958544838" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="937519121" name="Picture"/>
+                          <pic:cNvPr id="958544838" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42826,57 +42826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1612785731" name="Picture">
+                  <wp:docPr id="2117347421" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1612785731" name="Picture"/>
+                          <pic:cNvPr id="2117347421" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44421,57 +44421,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="879794893" name="Picture">
+                  <wp:docPr id="1385760745" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="879794893" name="Picture"/>
+                          <pic:cNvPr id="1385760745" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44492,57 +44492,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="141417906" name="Picture">
+                  <wp:docPr id="2051930743" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="141417906" name="Picture"/>
+                          <pic:cNvPr id="2051930743" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44906,57 +44906,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1642569676" name="Picture">
+                  <wp:docPr id="635716515" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1642569676" name="Picture"/>
+                          <pic:cNvPr id="635716515" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>