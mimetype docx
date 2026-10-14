--- v0 (2026-08-18)
+++ v1 (2026-10-14)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="537515366" name="Picture">
+                  <wp:docPr id="1039591697" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="537515366" name="Picture"/>
+                          <pic:cNvPr id="1039591697" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="906991805" name="Picture">
+                  <wp:docPr id="1789392313" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="906991805" name="Picture"/>
+                          <pic:cNvPr id="1789392313" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1026647660" name="Picture">
+                        <wp:docPr id="2138608337" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1026647660" name="Picture"/>
+                                <pic:cNvPr id="2138608337" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="658336544" name="Picture">
+                  <wp:docPr id="8209783" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="658336544" name="Picture"/>
+                          <pic:cNvPr id="8209783" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="848661916" name="Picture">
+                  <wp:docPr id="706182818" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="848661916" name="Picture"/>
+                          <pic:cNvPr id="706182818" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="347799080" name="Picture">
+                  <wp:docPr id="1483663597" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="347799080" name="Picture"/>
+                          <pic:cNvPr id="1483663597" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="266627392" name="Picture">
+                  <wp:docPr id="1913175722" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="266627392" name="Picture"/>
+                          <pic:cNvPr id="1913175722" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="169879908" name="Picture">
+                  <wp:docPr id="1881043733" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="169879908" name="Picture"/>
+                          <pic:cNvPr id="1881043733" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1677805731" name="Picture">
+                        <wp:docPr id="210351537" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1677805731" name="Picture"/>
+                                <pic:cNvPr id="210351537" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="744467032" name="Picture">
+                        <wp:docPr id="293180454" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="744467032" name="Picture"/>
+                                <pic:cNvPr id="293180454" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="263428519" name="Picture">
+                        <wp:docPr id="1657821150" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="263428519" name="Picture"/>
+                                <pic:cNvPr id="1657821150" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1469691416" name="Picture">
+                        <wp:docPr id="1022951374" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1469691416" name="Picture"/>
+                                <pic:cNvPr id="1022951374" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="925301425" name="Picture">
+                        <wp:docPr id="1312219439" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="925301425" name="Picture"/>
+                                <pic:cNvPr id="1312219439" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="670231019" name="Picture">
+                        <wp:docPr id="2020704780" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="670231019" name="Picture"/>
+                                <pic:cNvPr id="2020704780" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="656904134" name="Picture">
+                        <wp:docPr id="2015066905" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="656904134" name="Picture"/>
+                                <pic:cNvPr id="2015066905" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1885135026" name="Picture">
+                        <wp:docPr id="632486478" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1885135026" name="Picture"/>
+                                <pic:cNvPr id="632486478" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="519001348" name="Picture">
+                        <wp:docPr id="758040197" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="519001348" name="Picture"/>
+                                <pic:cNvPr id="758040197" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1560039172" name="Picture">
+                        <wp:docPr id="866778341" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1560039172" name="Picture"/>
+                                <pic:cNvPr id="866778341" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="965876604" name="Picture">
+                        <wp:docPr id="1798630196" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="965876604" name="Picture"/>
+                                <pic:cNvPr id="1798630196" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1524840486" name="Picture">
+                        <wp:docPr id="73903266" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1524840486" name="Picture"/>
+                                <pic:cNvPr id="73903266" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1791018328" name="Picture">
+                        <wp:docPr id="1522353191" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1791018328" name="Picture"/>
+                                <pic:cNvPr id="1522353191" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1740286536" name="Picture">
+                        <wp:docPr id="1328258828" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1740286536" name="Picture"/>
+                                <pic:cNvPr id="1328258828" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2074794848" name="Picture">
+                        <wp:docPr id="1132611336" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2074794848" name="Picture"/>
+                                <pic:cNvPr id="1132611336" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1386037748" name="Picture">
+                  <wp:docPr id="1367452644" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1386037748" name="Picture"/>
+                          <pic:cNvPr id="1367452644" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1442765567" name="Picture">
+                  <wp:docPr id="675397391" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1442765567" name="Picture"/>
+                          <pic:cNvPr id="675397391" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1015083270" name="Picture">
+                  <wp:docPr id="1359062036" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1015083270" name="Picture"/>
+                          <pic:cNvPr id="1359062036" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1973149474" name="Picture">
+                  <wp:docPr id="1469879594" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1973149474" name="Picture"/>
+                          <pic:cNvPr id="1469879594" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1207124216" name="Picture">
+                  <wp:docPr id="1187233908" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1207124216" name="Picture"/>
+                          <pic:cNvPr id="1187233908" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="677652245" name="Picture">
+                  <wp:docPr id="631286241" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="677652245" name="Picture"/>
+                          <pic:cNvPr id="631286241" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="950139903" name="Picture">
+                        <wp:docPr id="1770144125" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="950139903" name="Picture"/>
+                                <pic:cNvPr id="1770144125" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="523300278" name="Picture">
+                  <wp:docPr id="858635190" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="523300278" name="Picture"/>
+                          <pic:cNvPr id="858635190" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1257826842" name="Picture">
+                  <wp:docPr id="1791705929" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1257826842" name="Picture"/>
+                          <pic:cNvPr id="1791705929" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2100399801" name="Picture">
+                  <wp:docPr id="288976580" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2100399801" name="Picture"/>
+                          <pic:cNvPr id="288976580" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1414545884" name="Picture">
+                  <wp:docPr id="922068473" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1414545884" name="Picture"/>
+                          <pic:cNvPr id="922068473" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1253027938" name="Picture">
+                  <wp:docPr id="1599468240" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1253027938" name="Picture"/>
+                          <pic:cNvPr id="1599468240" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="681240474" name="Picture">
+                  <wp:docPr id="612101060" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="681240474" name="Picture"/>
+                          <pic:cNvPr id="612101060" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23369,57 +23369,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1547612243" name="Picture">
+                        <wp:docPr id="1315942515" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1547612243" name="Picture"/>
+                                <pic:cNvPr id="1315942515" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24344,57 +24344,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="247991628" name="Picture">
+                        <wp:docPr id="883905630" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="247991628" name="Picture"/>
+                                <pic:cNvPr id="883905630" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25733,57 +25733,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="660441326" name="Picture">
+                  <wp:docPr id="133207696" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="660441326" name="Picture"/>
+                          <pic:cNvPr id="133207696" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25822,57 +25822,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2088037320" name="Picture">
+                  <wp:docPr id="1606822816" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2088037320" name="Picture"/>
+                          <pic:cNvPr id="1606822816" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26466,57 +26466,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="666456991" name="Picture">
+                  <wp:docPr id="1841576466" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="666456991" name="Picture"/>
+                          <pic:cNvPr id="1841576466" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27464,57 +27464,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1374660162" name="Picture">
+                  <wp:docPr id="495427656" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1374660162" name="Picture"/>
+                          <pic:cNvPr id="495427656" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27567,57 +27567,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2042152920" name="Picture">
+                  <wp:docPr id="852391609" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2042152920" name="Picture"/>
+                          <pic:cNvPr id="852391609" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28950,57 +28950,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="249249415" name="Picture">
+                  <wp:docPr id="2072982731" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="249249415" name="Picture"/>
+                          <pic:cNvPr id="2072982731" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30122,57 +30122,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1988828208" name="Picture">
+                        <wp:docPr id="1078070166" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1988828208" name="Picture"/>
+                                <pic:cNvPr id="1078070166" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31679,57 +31679,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="717624108" name="Picture">
+                  <wp:docPr id="1695336786" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="717624108" name="Picture"/>
+                          <pic:cNvPr id="1695336786" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31759,57 +31759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="107106573" name="Picture">
+                  <wp:docPr id="1032597244" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="107106573" name="Picture"/>
+                          <pic:cNvPr id="1032597244" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32304,57 +32304,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="798078706" name="Picture">
+                  <wp:docPr id="2121355814" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="798078706" name="Picture"/>
+                          <pic:cNvPr id="2121355814" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34320,57 +34320,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="599454476" name="Picture">
+                  <wp:docPr id="862121281" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="599454476" name="Picture"/>
+                          <pic:cNvPr id="862121281" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34409,57 +34409,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="73855816" name="Picture">
+                  <wp:docPr id="153198362" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="73855816" name="Picture"/>
+                          <pic:cNvPr id="153198362" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35089,57 +35089,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="278989325" name="Picture">
+                  <wp:docPr id="418155348" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="278989325" name="Picture"/>
+                          <pic:cNvPr id="418155348" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36150,57 +36150,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1857351110" name="Picture">
+                  <wp:docPr id="1386820612" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1857351110" name="Picture"/>
+                          <pic:cNvPr id="1386820612" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_29.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36253,57 +36253,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="746359138" name="Picture">
+                  <wp:docPr id="1514249438" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="746359138" name="Picture"/>
+                          <pic:cNvPr id="1514249438" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37711,57 +37711,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="524539891" name="Picture">
+                  <wp:docPr id="1531538532" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="524539891" name="Picture"/>
+                          <pic:cNvPr id="1531538532" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_28.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38908,57 +38908,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="223396974" name="Picture">
+                        <wp:docPr id="455426608" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="223396974" name="Picture"/>
+                                <pic:cNvPr id="455426608" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -41277,57 +41277,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="955410039" name="Picture">
+                  <wp:docPr id="1133162484" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="955410039" name="Picture"/>
+                          <pic:cNvPr id="1133162484" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41366,57 +41366,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1566347528" name="Picture">
+                  <wp:docPr id="53044225" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1566347528" name="Picture"/>
+                          <pic:cNvPr id="53044225" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42010,57 +42010,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1453608313" name="Picture">
+                  <wp:docPr id="850170518" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1453608313" name="Picture"/>
+                          <pic:cNvPr id="850170518" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43008,57 +43008,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="161084801" name="Picture">
+                  <wp:docPr id="1541671940" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="161084801" name="Picture"/>
+                          <pic:cNvPr id="1541671940" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43111,57 +43111,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="39661001" name="Picture">
+                  <wp:docPr id="1741166645" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="39661001" name="Picture"/>
+                          <pic:cNvPr id="1741166645" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44488,57 +44488,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1526342279" name="Picture">
+                  <wp:docPr id="1113741083" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1526342279" name="Picture"/>
+                          <pic:cNvPr id="1113741083" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45631,57 +45631,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1432204559" name="Picture">
+                        <wp:docPr id="461684687" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1432204559" name="Picture"/>
+                                <pic:cNvPr id="461684687" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -46852,57 +46852,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1580751673" name="Picture">
+                  <wp:docPr id="1259272491" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1580751673" name="Picture"/>
+                          <pic:cNvPr id="1259272491" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46923,57 +46923,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2084820565" name="Picture">
+                  <wp:docPr id="1232530670" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2084820565" name="Picture"/>
+                          <pic:cNvPr id="1232530670" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47337,57 +47337,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2109669827" name="Picture">
+                  <wp:docPr id="1691797245" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2109669827" name="Picture"/>
+                          <pic:cNvPr id="1691797245" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>