--- v0 (2026-08-18)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="820769184" name="Picture">
+                  <wp:docPr id="1259268920" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="820769184" name="Picture"/>
+                          <pic:cNvPr id="1259268920" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="309795956" name="Picture">
+                  <wp:docPr id="2144010628" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="309795956" name="Picture"/>
+                          <pic:cNvPr id="2144010628" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="495791076" name="Picture">
+                        <wp:docPr id="1270629249" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="495791076" name="Picture"/>
+                                <pic:cNvPr id="1270629249" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="292420661" name="Picture">
+                  <wp:docPr id="1630105914" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="292420661" name="Picture"/>
+                          <pic:cNvPr id="1630105914" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="799590739" name="Picture">
+                  <wp:docPr id="222062616" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="799590739" name="Picture"/>
+                          <pic:cNvPr id="222062616" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="333786002" name="Picture">
+                  <wp:docPr id="2082680576" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="333786002" name="Picture"/>
+                          <pic:cNvPr id="2082680576" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="522216579" name="Picture">
+                  <wp:docPr id="1710633945" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="522216579" name="Picture"/>
+                          <pic:cNvPr id="1710633945" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="402088221" name="Picture">
+                  <wp:docPr id="1006720810" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="402088221" name="Picture"/>
+                          <pic:cNvPr id="1006720810" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="976035286" name="Picture">
+                        <wp:docPr id="800035477" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="976035286" name="Picture"/>
+                                <pic:cNvPr id="800035477" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2120998976" name="Picture">
+                        <wp:docPr id="1982503142" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2120998976" name="Picture"/>
+                                <pic:cNvPr id="1982503142" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="952495249" name="Picture">
+                        <wp:docPr id="835088273" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="952495249" name="Picture"/>
+                                <pic:cNvPr id="835088273" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="300476369" name="Picture">
+                        <wp:docPr id="751335330" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="300476369" name="Picture"/>
+                                <pic:cNvPr id="751335330" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="343866181" name="Picture">
+                        <wp:docPr id="1739483338" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="343866181" name="Picture"/>
+                                <pic:cNvPr id="1739483338" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1168203951" name="Picture">
+                        <wp:docPr id="1963206964" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1168203951" name="Picture"/>
+                                <pic:cNvPr id="1963206964" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="411339636" name="Picture">
+                        <wp:docPr id="1614584627" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="411339636" name="Picture"/>
+                                <pic:cNvPr id="1614584627" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="246511619" name="Picture">
+                        <wp:docPr id="1512576391" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="246511619" name="Picture"/>
+                                <pic:cNvPr id="1512576391" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1133933343" name="Picture">
+                        <wp:docPr id="1353950521" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1133933343" name="Picture"/>
+                                <pic:cNvPr id="1353950521" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="448846386" name="Picture">
+                        <wp:docPr id="1843890204" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="448846386" name="Picture"/>
+                                <pic:cNvPr id="1843890204" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="262087018" name="Picture">
+                        <wp:docPr id="1245417723" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="262087018" name="Picture"/>
+                                <pic:cNvPr id="1245417723" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2134050839" name="Picture">
+                        <wp:docPr id="1611673550" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2134050839" name="Picture"/>
+                                <pic:cNvPr id="1611673550" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="440069540" name="Picture">
+                        <wp:docPr id="1980522911" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="440069540" name="Picture"/>
+                                <pic:cNvPr id="1980522911" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="276030043" name="Picture">
+                        <wp:docPr id="892593001" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="276030043" name="Picture"/>
+                                <pic:cNvPr id="892593001" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1559721931" name="Picture">
+                        <wp:docPr id="223315306" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1559721931" name="Picture"/>
+                                <pic:cNvPr id="223315306" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="260677253" name="Picture">
+                  <wp:docPr id="1781497089" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="260677253" name="Picture"/>
+                          <pic:cNvPr id="1781497089" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1522827602" name="Picture">
+                  <wp:docPr id="565613018" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1522827602" name="Picture"/>
+                          <pic:cNvPr id="565613018" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1160907058" name="Picture">
+                  <wp:docPr id="1369584936" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1160907058" name="Picture"/>
+                          <pic:cNvPr id="1369584936" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="136460373" name="Picture">
+                  <wp:docPr id="287782425" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="136460373" name="Picture"/>
+                          <pic:cNvPr id="287782425" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2100984753" name="Picture">
+                  <wp:docPr id="2048757977" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2100984753" name="Picture"/>
+                          <pic:cNvPr id="2048757977" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="591488807" name="Picture">
+                  <wp:docPr id="1273375769" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="591488807" name="Picture"/>
+                          <pic:cNvPr id="1273375769" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1220032563" name="Picture">
+                        <wp:docPr id="1492110211" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1220032563" name="Picture"/>
+                                <pic:cNvPr id="1492110211" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1630364407" name="Picture">
+                  <wp:docPr id="1096477143" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1630364407" name="Picture"/>
+                          <pic:cNvPr id="1096477143" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="779270647" name="Picture">
+                  <wp:docPr id="1282604075" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="779270647" name="Picture"/>
+                          <pic:cNvPr id="1282604075" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="654468522" name="Picture">
+                  <wp:docPr id="1785173493" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="654468522" name="Picture"/>
+                          <pic:cNvPr id="1785173493" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="175519673" name="Picture">
+                  <wp:docPr id="1697711617" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="175519673" name="Picture"/>
+                          <pic:cNvPr id="1697711617" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2004002833" name="Picture">
+                  <wp:docPr id="2071830140" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2004002833" name="Picture"/>
+                          <pic:cNvPr id="2071830140" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="783629534" name="Picture">
+                  <wp:docPr id="1642971005" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="783629534" name="Picture"/>
+                          <pic:cNvPr id="1642971005" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23369,57 +23369,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1944247486" name="Picture">
+                        <wp:docPr id="507421139" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1944247486" name="Picture"/>
+                                <pic:cNvPr id="507421139" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24344,57 +24344,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1753252835" name="Picture">
+                        <wp:docPr id="1834415305" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1753252835" name="Picture"/>
+                                <pic:cNvPr id="1834415305" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25763,57 +25763,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="688298863" name="Picture">
+                  <wp:docPr id="365379189" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="688298863" name="Picture"/>
+                          <pic:cNvPr id="365379189" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25852,57 +25852,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="810190566" name="Picture">
+                  <wp:docPr id="647004765" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="810190566" name="Picture"/>
+                          <pic:cNvPr id="647004765" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26541,57 +26541,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1565312920" name="Picture">
+                  <wp:docPr id="495269464" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1565312920" name="Picture"/>
+                          <pic:cNvPr id="495269464" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27629,57 +27629,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="591709896" name="Picture">
+                  <wp:docPr id="1517125854" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="591709896" name="Picture"/>
+                          <pic:cNvPr id="1517125854" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27732,57 +27732,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="494408271" name="Picture">
+                  <wp:docPr id="867909065" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="494408271" name="Picture"/>
+                          <pic:cNvPr id="867909065" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29205,57 +29205,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1583423071" name="Picture">
+                  <wp:docPr id="1186520275" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1583423071" name="Picture"/>
+                          <pic:cNvPr id="1186520275" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30448,57 +30448,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="434593512" name="Picture">
+                        <wp:docPr id="737908688" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="434593512" name="Picture"/>
+                                <pic:cNvPr id="737908688" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -33081,57 +33081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="85421802" name="Picture">
+                  <wp:docPr id="156009021" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="85421802" name="Picture"/>
+                          <pic:cNvPr id="156009021" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33152,57 +33152,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="639918270" name="Picture">
+                  <wp:docPr id="2122240467" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="639918270" name="Picture"/>
+                          <pic:cNvPr id="2122240467" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33631,57 +33631,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2015053143" name="Picture">
+                  <wp:docPr id="2040357500" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2015053143" name="Picture"/>
+                          <pic:cNvPr id="2040357500" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34923,57 +34923,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1297658693" name="Picture">
+                  <wp:docPr id="142280554" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1297658693" name="Picture"/>
+                          <pic:cNvPr id="142280554" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35012,57 +35012,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1216089024" name="Picture">
+                  <wp:docPr id="241663" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1216089024" name="Picture"/>
+                          <pic:cNvPr id="241663" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35656,57 +35656,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1794100837" name="Picture">
+                  <wp:docPr id="304063233" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1794100837" name="Picture"/>
+                          <pic:cNvPr id="304063233" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36654,57 +36654,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="637444671" name="Picture">
+                  <wp:docPr id="1120229650" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="637444671" name="Picture"/>
+                          <pic:cNvPr id="1120229650" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36757,57 +36757,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="395270228" name="Picture">
+                  <wp:docPr id="1988497371" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="395270228" name="Picture"/>
+                          <pic:cNvPr id="1988497371" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38134,57 +38134,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="627142133" name="Picture">
+                  <wp:docPr id="416594292" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="627142133" name="Picture"/>
+                          <pic:cNvPr id="416594292" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39277,57 +39277,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="256565471" name="Picture">
+                        <wp:docPr id="1775127992" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="256565471" name="Picture"/>
+                                <pic:cNvPr id="1775127992" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -40638,57 +40638,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="568994310" name="Picture">
+                  <wp:docPr id="1424774892" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="568994310" name="Picture"/>
+                          <pic:cNvPr id="1424774892" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40727,57 +40727,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1728773290" name="Picture">
+                  <wp:docPr id="1579620486" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1728773290" name="Picture"/>
+                          <pic:cNvPr id="1579620486" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41371,57 +41371,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="336653693" name="Picture">
+                  <wp:docPr id="1012126526" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="336653693" name="Picture"/>
+                          <pic:cNvPr id="1012126526" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42369,57 +42369,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1984793709" name="Picture">
+                  <wp:docPr id="766310923" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1984793709" name="Picture"/>
+                          <pic:cNvPr id="766310923" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42472,57 +42472,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1788728243" name="Picture">
+                  <wp:docPr id="1830818542" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1788728243" name="Picture"/>
+                          <pic:cNvPr id="1830818542" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43849,57 +43849,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1207156211" name="Picture">
+                  <wp:docPr id="888372556" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1207156211" name="Picture"/>
+                          <pic:cNvPr id="888372556" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44992,57 +44992,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2031170473" name="Picture">
+                        <wp:docPr id="1317904169" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2031170473" name="Picture"/>
+                                <pic:cNvPr id="1317904169" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -46263,57 +46263,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1664178501" name="Picture">
+                  <wp:docPr id="2021713409" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1664178501" name="Picture"/>
+                          <pic:cNvPr id="2021713409" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46343,57 +46343,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1027208" name="Picture">
+                  <wp:docPr id="156585502" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1027208" name="Picture"/>
+                          <pic:cNvPr id="156585502" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46822,57 +46822,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1953321113" name="Picture">
+                  <wp:docPr id="1869377151" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1953321113" name="Picture"/>
+                          <pic:cNvPr id="1869377151" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48417,57 +48417,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1177053184" name="Picture">
+                  <wp:docPr id="1410908084" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1177053184" name="Picture"/>
+                          <pic:cNvPr id="1410908084" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48488,57 +48488,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1002366881" name="Picture">
+                  <wp:docPr id="2006859415" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1002366881" name="Picture"/>
+                          <pic:cNvPr id="2006859415" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48902,57 +48902,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="633962967" name="Picture">
+                  <wp:docPr id="2072885645" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="633962967" name="Picture"/>
+                          <pic:cNvPr id="2072885645" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>