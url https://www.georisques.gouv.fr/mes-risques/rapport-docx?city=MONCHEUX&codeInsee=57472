--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1233332961" name="Picture">
+                  <wp:docPr id="1344460897" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1233332961" name="Picture"/>
+                          <pic:cNvPr id="1344460897" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="899484714" name="Picture">
+                  <wp:docPr id="768549564" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="899484714" name="Picture"/>
+                          <pic:cNvPr id="768549564" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="536640667" name="Picture">
+                        <wp:docPr id="1098482233" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="536640667" name="Picture"/>
+                                <pic:cNvPr id="1098482233" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="588991344" name="Picture">
+                  <wp:docPr id="1243825465" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="588991344" name="Picture"/>
+                          <pic:cNvPr id="1243825465" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="539406818" name="Picture">
+                  <wp:docPr id="2063647882" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="539406818" name="Picture"/>
+                          <pic:cNvPr id="2063647882" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1596752898" name="Picture">
+                  <wp:docPr id="14042082" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1596752898" name="Picture"/>
+                          <pic:cNvPr id="14042082" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="25196093" name="Picture">
+                  <wp:docPr id="592231394" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="25196093" name="Picture"/>
+                          <pic:cNvPr id="592231394" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="828039194" name="Picture">
+                  <wp:docPr id="1844685947" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="828039194" name="Picture"/>
+                          <pic:cNvPr id="1844685947" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1250512061" name="Picture">
+                        <wp:docPr id="306314573" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1250512061" name="Picture"/>
+                                <pic:cNvPr id="306314573" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="24718687" name="Picture">
+                        <wp:docPr id="532150593" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="24718687" name="Picture"/>
+                                <pic:cNvPr id="532150593" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="162433210" name="Picture">
+                        <wp:docPr id="1576024370" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="162433210" name="Picture"/>
+                                <pic:cNvPr id="1576024370" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1454877719" name="Picture">
+                        <wp:docPr id="1862566773" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1454877719" name="Picture"/>
+                                <pic:cNvPr id="1862566773" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="627051758" name="Picture">
+                        <wp:docPr id="1270646864" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="627051758" name="Picture"/>
+                                <pic:cNvPr id="1270646864" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="370810493" name="Picture">
+                        <wp:docPr id="1961900662" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="370810493" name="Picture"/>
+                                <pic:cNvPr id="1961900662" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1275824760" name="Picture">
+                        <wp:docPr id="933010554" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1275824760" name="Picture"/>
+                                <pic:cNvPr id="933010554" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1355798754" name="Picture">
+                        <wp:docPr id="907223324" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1355798754" name="Picture"/>
+                                <pic:cNvPr id="907223324" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="951447556" name="Picture">
+                        <wp:docPr id="1005958285" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="951447556" name="Picture"/>
+                                <pic:cNvPr id="1005958285" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1979840826" name="Picture">
+                        <wp:docPr id="297047241" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1979840826" name="Picture"/>
+                                <pic:cNvPr id="297047241" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1736844250" name="Picture">
+                        <wp:docPr id="816874118" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1736844250" name="Picture"/>
+                                <pic:cNvPr id="816874118" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1060958962" name="Picture">
+                        <wp:docPr id="640518627" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1060958962" name="Picture"/>
+                                <pic:cNvPr id="640518627" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1317199417" name="Picture">
+                        <wp:docPr id="120777719" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1317199417" name="Picture"/>
+                                <pic:cNvPr id="120777719" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="82664082" name="Picture">
+                        <wp:docPr id="321246499" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="82664082" name="Picture"/>
+                                <pic:cNvPr id="321246499" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1380594160" name="Picture">
+                        <wp:docPr id="585100246" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1380594160" name="Picture"/>
+                                <pic:cNvPr id="585100246" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1317229172" name="Picture">
+                  <wp:docPr id="1018066487" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1317229172" name="Picture"/>
+                          <pic:cNvPr id="1018066487" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1501750636" name="Picture">
+                  <wp:docPr id="781245665" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1501750636" name="Picture"/>
+                          <pic:cNvPr id="781245665" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2104253450" name="Picture">
+                  <wp:docPr id="203369574" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2104253450" name="Picture"/>
+                          <pic:cNvPr id="203369574" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1681696329" name="Picture">
+                  <wp:docPr id="1569021779" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1681696329" name="Picture"/>
+                          <pic:cNvPr id="1569021779" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="219538060" name="Picture">
+                  <wp:docPr id="1521115774" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="219538060" name="Picture"/>
+                          <pic:cNvPr id="1521115774" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="341016157" name="Picture">
+                  <wp:docPr id="1086516181" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="341016157" name="Picture"/>
+                          <pic:cNvPr id="1086516181" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="292505737" name="Picture">
+                        <wp:docPr id="1876923597" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="292505737" name="Picture"/>
+                                <pic:cNvPr id="1876923597" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18542,57 +18542,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1462229601" name="Picture">
+                        <wp:docPr id="1760423458" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1462229601" name="Picture"/>
+                                <pic:cNvPr id="1760423458" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20152,57 +20152,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2056327645" name="Picture">
+                  <wp:docPr id="1612823762" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2056327645" name="Picture"/>
+                          <pic:cNvPr id="1612823762" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20241,57 +20241,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1570131932" name="Picture">
+                  <wp:docPr id="1507290004" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1570131932" name="Picture"/>
+                          <pic:cNvPr id="1507290004" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20885,57 +20885,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="881550045" name="Picture">
+                  <wp:docPr id="1582043762" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="881550045" name="Picture"/>
+                          <pic:cNvPr id="1582043762" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21883,57 +21883,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1399834438" name="Picture">
+                  <wp:docPr id="2066273944" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1399834438" name="Picture"/>
+                          <pic:cNvPr id="2066273944" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21986,57 +21986,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="673682406" name="Picture">
+                  <wp:docPr id="2081543092" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="673682406" name="Picture"/>
+                          <pic:cNvPr id="2081543092" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23367,57 +23367,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="165142362" name="Picture">
+                  <wp:docPr id="1020373154" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="165142362" name="Picture"/>
+                          <pic:cNvPr id="1020373154" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24510,57 +24510,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="327571732" name="Picture">
+                        <wp:docPr id="1802098811" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="327571732" name="Picture"/>
+                                <pic:cNvPr id="1802098811" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25929,57 +25929,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="895347165" name="Picture">
+                  <wp:docPr id="904994969" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="895347165" name="Picture"/>
+                          <pic:cNvPr id="904994969" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26018,57 +26018,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1906760241" name="Picture">
+                  <wp:docPr id="1858392436" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1906760241" name="Picture"/>
+                          <pic:cNvPr id="1858392436" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26707,57 +26707,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1769629880" name="Picture">
+                  <wp:docPr id="1837945725" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1769629880" name="Picture"/>
+                          <pic:cNvPr id="1837945725" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27795,57 +27795,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1931335708" name="Picture">
+                  <wp:docPr id="425397582" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1931335708" name="Picture"/>
+                          <pic:cNvPr id="425397582" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_23.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27898,57 +27898,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="5064067" name="Picture">
+                  <wp:docPr id="2119711874" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="5064067" name="Picture"/>
+                          <pic:cNvPr id="2119711874" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29371,57 +29371,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="838265815" name="Picture">
+                  <wp:docPr id="137324345" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="838265815" name="Picture"/>
+                          <pic:cNvPr id="137324345" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_22.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32107,57 +32107,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1710398287" name="Picture">
+                  <wp:docPr id="65297580" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1710398287" name="Picture"/>
+                          <pic:cNvPr id="65297580" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32196,57 +32196,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1667001461" name="Picture">
+                  <wp:docPr id="1887565126" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1667001461" name="Picture"/>
+                          <pic:cNvPr id="1887565126" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32876,57 +32876,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1453190480" name="Picture">
+                  <wp:docPr id="550049186" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1453190480" name="Picture"/>
+                          <pic:cNvPr id="550049186" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33937,57 +33937,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1048811979" name="Picture">
+                  <wp:docPr id="1905567698" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1048811979" name="Picture"/>
+                          <pic:cNvPr id="1905567698" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34040,57 +34040,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1807660177" name="Picture">
+                  <wp:docPr id="1790499652" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1807660177" name="Picture"/>
+                          <pic:cNvPr id="1790499652" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35498,57 +35498,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="963110325" name="Picture">
+                  <wp:docPr id="2095879536" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="963110325" name="Picture"/>
+                          <pic:cNvPr id="2095879536" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36695,57 +36695,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1093805447" name="Picture">
+                        <wp:docPr id="1380221010" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1093805447" name="Picture"/>
+                                <pic:cNvPr id="1380221010" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38865,57 +38865,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2114258150" name="Picture">
+                  <wp:docPr id="174324477" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2114258150" name="Picture"/>
+                          <pic:cNvPr id="174324477" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38954,57 +38954,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1980464676" name="Picture">
+                  <wp:docPr id="1768760777" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1980464676" name="Picture"/>
+                          <pic:cNvPr id="1768760777" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39598,57 +39598,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="650474367" name="Picture">
+                  <wp:docPr id="526220966" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="650474367" name="Picture"/>
+                          <pic:cNvPr id="526220966" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40596,57 +40596,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="198544225" name="Picture">
+                  <wp:docPr id="1771424537" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="198544225" name="Picture"/>
+                          <pic:cNvPr id="1771424537" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40699,57 +40699,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="51338303" name="Picture">
+                  <wp:docPr id="1632409692" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="51338303" name="Picture"/>
+                          <pic:cNvPr id="1632409692" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42076,57 +42076,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1242654128" name="Picture">
+                  <wp:docPr id="1393812292" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1242654128" name="Picture"/>
+                          <pic:cNvPr id="1393812292" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43219,57 +43219,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1201663684" name="Picture">
+                        <wp:docPr id="548079933" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1201663684" name="Picture"/>
+                                <pic:cNvPr id="548079933" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -44490,57 +44490,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2017609094" name="Picture">
+                  <wp:docPr id="684157814" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2017609094" name="Picture"/>
+                          <pic:cNvPr id="684157814" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44570,57 +44570,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="339855582" name="Picture">
+                  <wp:docPr id="181578937" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="339855582" name="Picture"/>
+                          <pic:cNvPr id="181578937" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45049,57 +45049,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1231217068" name="Picture">
+                  <wp:docPr id="10419134" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1231217068" name="Picture"/>
+                          <pic:cNvPr id="10419134" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46644,57 +46644,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="417295435" name="Picture">
+                  <wp:docPr id="1286383844" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="417295435" name="Picture"/>
+                          <pic:cNvPr id="1286383844" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46715,57 +46715,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="37900470" name="Picture">
+                  <wp:docPr id="1401189036" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="37900470" name="Picture"/>
+                          <pic:cNvPr id="1401189036" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47129,57 +47129,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1559473875" name="Picture">
+                  <wp:docPr id="615522409" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1559473875" name="Picture"/>
+                          <pic:cNvPr id="615522409" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>