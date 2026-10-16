--- v0 (2026-08-19)
+++ v1 (2026-10-16)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="939150339" name="Picture">
+                  <wp:docPr id="87114923" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="939150339" name="Picture"/>
+                          <pic:cNvPr id="87114923" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1150131551" name="Picture">
+                  <wp:docPr id="1366750873" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1150131551" name="Picture"/>
+                          <pic:cNvPr id="1366750873" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="58649432" name="Picture">
+                        <wp:docPr id="601177652" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="58649432" name="Picture"/>
+                                <pic:cNvPr id="601177652" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2014188024" name="Picture">
+                  <wp:docPr id="693551798" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2014188024" name="Picture"/>
+                          <pic:cNvPr id="693551798" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="823213991" name="Picture">
+                  <wp:docPr id="215689418" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="823213991" name="Picture"/>
+                          <pic:cNvPr id="215689418" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1256073295" name="Picture">
+                  <wp:docPr id="2075925005" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1256073295" name="Picture"/>
+                          <pic:cNvPr id="2075925005" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="279981298" name="Picture">
+                  <wp:docPr id="2097631450" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="279981298" name="Picture"/>
+                          <pic:cNvPr id="2097631450" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1072422956" name="Picture">
+                  <wp:docPr id="690667265" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1072422956" name="Picture"/>
+                          <pic:cNvPr id="690667265" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="848548336" name="Picture">
+                        <wp:docPr id="946172939" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="848548336" name="Picture"/>
+                                <pic:cNvPr id="946172939" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="192140932" name="Picture">
+                        <wp:docPr id="1687418989" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="192140932" name="Picture"/>
+                                <pic:cNvPr id="1687418989" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="77212801" name="Picture">
+                        <wp:docPr id="35245419" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="77212801" name="Picture"/>
+                                <pic:cNvPr id="35245419" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="898842321" name="Picture">
+                        <wp:docPr id="1498036391" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="898842321" name="Picture"/>
+                                <pic:cNvPr id="1498036391" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="158731929" name="Picture">
+                        <wp:docPr id="1773475220" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="158731929" name="Picture"/>
+                                <pic:cNvPr id="1773475220" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1696488249" name="Picture">
+                        <wp:docPr id="664789308" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1696488249" name="Picture"/>
+                                <pic:cNvPr id="664789308" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="880915702" name="Picture">
+                        <wp:docPr id="1909212364" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="880915702" name="Picture"/>
+                                <pic:cNvPr id="1909212364" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1751663619" name="Picture">
+                        <wp:docPr id="557734665" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1751663619" name="Picture"/>
+                                <pic:cNvPr id="557734665" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2033496389" name="Picture">
+                        <wp:docPr id="1330211271" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2033496389" name="Picture"/>
+                                <pic:cNvPr id="1330211271" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="615644251" name="Picture">
+                        <wp:docPr id="951283966" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="615644251" name="Picture"/>
+                                <pic:cNvPr id="951283966" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="128321681" name="Picture">
+                        <wp:docPr id="161291688" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="128321681" name="Picture"/>
+                                <pic:cNvPr id="161291688" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1145316125" name="Picture">
+                        <wp:docPr id="1032610189" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1145316125" name="Picture"/>
+                                <pic:cNvPr id="1032610189" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2048606247" name="Picture">
+                        <wp:docPr id="1458451038" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2048606247" name="Picture"/>
+                                <pic:cNvPr id="1458451038" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="141737854" name="Picture">
+                        <wp:docPr id="1633473753" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="141737854" name="Picture"/>
+                                <pic:cNvPr id="1633473753" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1955086068" name="Picture">
+                        <wp:docPr id="1583656357" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1955086068" name="Picture"/>
+                                <pic:cNvPr id="1583656357" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="558850783" name="Picture">
+                  <wp:docPr id="381742820" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="558850783" name="Picture"/>
+                          <pic:cNvPr id="381742820" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1269265622" name="Picture">
+                  <wp:docPr id="471576447" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1269265622" name="Picture"/>
+                          <pic:cNvPr id="471576447" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1441945462" name="Picture">
+                  <wp:docPr id="2068065081" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1441945462" name="Picture"/>
+                          <pic:cNvPr id="2068065081" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="671257837" name="Picture">
+                  <wp:docPr id="1816165430" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="671257837" name="Picture"/>
+                          <pic:cNvPr id="1816165430" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1998321491" name="Picture">
+                  <wp:docPr id="2052422290" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1998321491" name="Picture"/>
+                          <pic:cNvPr id="2052422290" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1832222319" name="Picture">
+                  <wp:docPr id="708839289" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1832222319" name="Picture"/>
+                          <pic:cNvPr id="708839289" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1376440857" name="Picture">
+                        <wp:docPr id="982978372" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1376440857" name="Picture"/>
+                                <pic:cNvPr id="982978372" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18742,57 +18742,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="695486049" name="Picture">
+                        <wp:docPr id="758748718" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="695486049" name="Picture"/>
+                                <pic:cNvPr id="758748718" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20346,57 +20346,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="42640894" name="Picture">
+                  <wp:docPr id="1190276806" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="42640894" name="Picture"/>
+                          <pic:cNvPr id="1190276806" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20435,57 +20435,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1055665887" name="Picture">
+                  <wp:docPr id="1923784413" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1055665887" name="Picture"/>
+                          <pic:cNvPr id="1923784413" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21079,57 +21079,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="891297837" name="Picture">
+                  <wp:docPr id="323219008" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="891297837" name="Picture"/>
+                          <pic:cNvPr id="323219008" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22077,57 +22077,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="6947966" name="Picture">
+                  <wp:docPr id="251110635" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="6947966" name="Picture"/>
+                          <pic:cNvPr id="251110635" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22180,57 +22180,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1030438677" name="Picture">
+                  <wp:docPr id="439875993" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1030438677" name="Picture"/>
+                          <pic:cNvPr id="439875993" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23561,57 +23561,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="572518233" name="Picture">
+                  <wp:docPr id="1814918322" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="572518233" name="Picture"/>
+                          <pic:cNvPr id="1814918322" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24704,57 +24704,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="737486529" name="Picture">
+                        <wp:docPr id="494571193" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="737486529" name="Picture"/>
+                                <pic:cNvPr id="494571193" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -26093,57 +26093,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1984786881" name="Picture">
+                  <wp:docPr id="452325696" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1984786881" name="Picture"/>
+                          <pic:cNvPr id="452325696" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26182,57 +26182,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1089447544" name="Picture">
+                  <wp:docPr id="2100927538" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1089447544" name="Picture"/>
+                          <pic:cNvPr id="2100927538" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26826,57 +26826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1256429697" name="Picture">
+                  <wp:docPr id="375868489" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1256429697" name="Picture"/>
+                          <pic:cNvPr id="375868489" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27824,57 +27824,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1702133038" name="Picture">
+                  <wp:docPr id="543593017" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1702133038" name="Picture"/>
+                          <pic:cNvPr id="543593017" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27927,57 +27927,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="222152181" name="Picture">
+                  <wp:docPr id="1924568477" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="222152181" name="Picture"/>
+                          <pic:cNvPr id="1924568477" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29304,57 +29304,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1945507939" name="Picture">
+                  <wp:docPr id="605013808" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1945507939" name="Picture"/>
+                          <pic:cNvPr id="605013808" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30447,57 +30447,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="195720604" name="Picture">
+                        <wp:docPr id="2083465343" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="195720604" name="Picture"/>
+                                <pic:cNvPr id="2083465343" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31808,57 +31808,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1222398346" name="Picture">
+                  <wp:docPr id="641947277" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1222398346" name="Picture"/>
+                          <pic:cNvPr id="641947277" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31897,57 +31897,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1664897605" name="Picture">
+                  <wp:docPr id="1506611000" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1664897605" name="Picture"/>
+                          <pic:cNvPr id="1506611000" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32541,57 +32541,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1361368616" name="Picture">
+                  <wp:docPr id="361470034" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1361368616" name="Picture"/>
+                          <pic:cNvPr id="361470034" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33539,57 +33539,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="236238814" name="Picture">
+                  <wp:docPr id="1434312161" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="236238814" name="Picture"/>
+                          <pic:cNvPr id="1434312161" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33642,57 +33642,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1257264415" name="Picture">
+                  <wp:docPr id="2105820724" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1257264415" name="Picture"/>
+                          <pic:cNvPr id="2105820724" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35019,57 +35019,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1578195936" name="Picture">
+                  <wp:docPr id="1992164965" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1578195936" name="Picture"/>
+                          <pic:cNvPr id="1992164965" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36162,57 +36162,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1752420209" name="Picture">
+                        <wp:docPr id="652603017" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1752420209" name="Picture"/>
+                                <pic:cNvPr id="652603017" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37530,57 +37530,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1290363039" name="Picture">
+                  <wp:docPr id="1008522633" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1290363039" name="Picture"/>
+                          <pic:cNvPr id="1008522633" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37619,57 +37619,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="974595636" name="Picture">
+                  <wp:docPr id="889517349" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="974595636" name="Picture"/>
+                          <pic:cNvPr id="889517349" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38251,57 +38251,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1278611909" name="Picture">
+                  <wp:docPr id="1735457842" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1278611909" name="Picture"/>
+                          <pic:cNvPr id="1735457842" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39195,57 +39195,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1631801516" name="Picture">
+                  <wp:docPr id="1755920019" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1631801516" name="Picture"/>
+                          <pic:cNvPr id="1755920019" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39307,57 +39307,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1710819537" name="Picture">
+                  <wp:docPr id="1345961860" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1710819537" name="Picture"/>
+                          <pic:cNvPr id="1345961860" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40966,57 +40966,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1592467004" name="Picture">
+                  <wp:docPr id="914787418" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1592467004" name="Picture"/>
+                          <pic:cNvPr id="914787418" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42145,57 +42145,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1671961496" name="Picture">
+                  <wp:docPr id="1886795492" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1671961496" name="Picture"/>
+                          <pic:cNvPr id="1886795492" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42225,57 +42225,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1840163324" name="Picture">
+                  <wp:docPr id="779897332" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1840163324" name="Picture"/>
+                          <pic:cNvPr id="779897332" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42713,57 +42713,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="828901970" name="Picture">
+                  <wp:docPr id="546234092" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="828901970" name="Picture"/>
+                          <pic:cNvPr id="546234092" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>