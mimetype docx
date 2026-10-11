--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2088402822" name="Picture">
+                  <wp:docPr id="1836375543" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2088402822" name="Picture"/>
+                          <pic:cNvPr id="1836375543" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="175366145" name="Picture">
+                  <wp:docPr id="910656436" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="175366145" name="Picture"/>
+                          <pic:cNvPr id="910656436" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="666763589" name="Picture">
+                        <wp:docPr id="184412723" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="666763589" name="Picture"/>
+                                <pic:cNvPr id="184412723" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1380833743" name="Picture">
+                  <wp:docPr id="771689351" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1380833743" name="Picture"/>
+                          <pic:cNvPr id="771689351" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1454644326" name="Picture">
+                  <wp:docPr id="380828473" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1454644326" name="Picture"/>
+                          <pic:cNvPr id="380828473" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1597294005" name="Picture">
+                  <wp:docPr id="914646269" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1597294005" name="Picture"/>
+                          <pic:cNvPr id="914646269" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="336994034" name="Picture">
+                  <wp:docPr id="1838205766" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="336994034" name="Picture"/>
+                          <pic:cNvPr id="1838205766" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="209573600" name="Picture">
+                  <wp:docPr id="326332462" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="209573600" name="Picture"/>
+                          <pic:cNvPr id="326332462" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="176975794" name="Picture">
+                        <wp:docPr id="417027072" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="176975794" name="Picture"/>
+                                <pic:cNvPr id="417027072" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1461725593" name="Picture">
+                        <wp:docPr id="846678202" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1461725593" name="Picture"/>
+                                <pic:cNvPr id="846678202" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1431793062" name="Picture">
+                        <wp:docPr id="1276373217" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1431793062" name="Picture"/>
+                                <pic:cNvPr id="1276373217" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1820430562" name="Picture">
+                        <wp:docPr id="1724931918" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1820430562" name="Picture"/>
+                                <pic:cNvPr id="1724931918" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="235946527" name="Picture">
+                        <wp:docPr id="860093956" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="235946527" name="Picture"/>
+                                <pic:cNvPr id="860093956" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="360510778" name="Picture">
+                        <wp:docPr id="883343903" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="360510778" name="Picture"/>
+                                <pic:cNvPr id="883343903" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1365478355" name="Picture">
+                        <wp:docPr id="464148487" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1365478355" name="Picture"/>
+                                <pic:cNvPr id="464148487" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1680726313" name="Picture">
+                        <wp:docPr id="1250691063" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1680726313" name="Picture"/>
+                                <pic:cNvPr id="1250691063" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="550671640" name="Picture">
+                        <wp:docPr id="1684335794" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="550671640" name="Picture"/>
+                                <pic:cNvPr id="1684335794" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1943250215" name="Picture">
+                        <wp:docPr id="2136855030" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1943250215" name="Picture"/>
+                                <pic:cNvPr id="2136855030" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="22970498" name="Picture">
+                        <wp:docPr id="1474734458" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="22970498" name="Picture"/>
+                                <pic:cNvPr id="1474734458" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="56213569" name="Picture">
+                        <wp:docPr id="493623181" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="56213569" name="Picture"/>
+                                <pic:cNvPr id="493623181" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1818095632" name="Picture">
+                        <wp:docPr id="1068682756" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1818095632" name="Picture"/>
+                                <pic:cNvPr id="1068682756" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1232347887" name="Picture">
+                        <wp:docPr id="1911846943" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1232347887" name="Picture"/>
+                                <pic:cNvPr id="1911846943" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="63735699" name="Picture">
+                        <wp:docPr id="582167011" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="63735699" name="Picture"/>
+                                <pic:cNvPr id="582167011" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13038,57 +13038,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="454237490" name="Picture">
+                        <wp:docPr id="2145383016" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="454237490" name="Picture"/>
+                                <pic:cNvPr id="2145383016" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13385,57 +13385,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1785834611" name="Picture">
+                        <wp:docPr id="950088663" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1785834611" name="Picture"/>
+                                <pic:cNvPr id="950088663" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13832,57 +13832,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="616758853" name="Picture">
+                        <wp:docPr id="1721281543" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="616758853" name="Picture"/>
+                                <pic:cNvPr id="1721281543" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -14696,57 +14696,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="503466892" name="Picture">
+                  <wp:docPr id="353675241" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="503466892" name="Picture"/>
+                          <pic:cNvPr id="353675241" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14785,57 +14785,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="321657146" name="Picture">
+                  <wp:docPr id="1697874314" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="321657146" name="Picture"/>
+                          <pic:cNvPr id="1697874314" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15429,57 +15429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1084311818" name="Picture">
+                  <wp:docPr id="43817619" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1084311818" name="Picture"/>
+                          <pic:cNvPr id="43817619" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16657,57 +16657,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1751666588" name="Picture">
+                  <wp:docPr id="1517279986" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1751666588" name="Picture"/>
+                          <pic:cNvPr id="1517279986" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16760,57 +16760,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1084575592" name="Picture">
+                  <wp:docPr id="989833626" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1084575592" name="Picture"/>
+                          <pic:cNvPr id="989833626" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18139,57 +18139,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="182420064" name="Picture">
+                  <wp:docPr id="1333583366" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="182420064" name="Picture"/>
+                          <pic:cNvPr id="1333583366" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19264,57 +19264,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1429773814" name="Picture">
+                        <wp:docPr id="60802533" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1429773814" name="Picture"/>
+                                <pic:cNvPr id="60802533" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20617,57 +20617,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1897954689" name="Picture">
+                  <wp:docPr id="19169134" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1897954689" name="Picture"/>
+                          <pic:cNvPr id="19169134" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20706,57 +20706,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="314429269" name="Picture">
+                  <wp:docPr id="239173608" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="314429269" name="Picture"/>
+                          <pic:cNvPr id="239173608" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21350,57 +21350,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="66795481" name="Picture">
+                  <wp:docPr id="1930179368" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="66795481" name="Picture"/>
+                          <pic:cNvPr id="1930179368" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22348,57 +22348,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1919106667" name="Picture">
+                  <wp:docPr id="99948388" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1919106667" name="Picture"/>
+                          <pic:cNvPr id="99948388" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22451,57 +22451,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1471103064" name="Picture">
+                  <wp:docPr id="1624931077" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1471103064" name="Picture"/>
+                          <pic:cNvPr id="1624931077" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23832,57 +23832,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="626712616" name="Picture">
+                  <wp:docPr id="492792592" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="626712616" name="Picture"/>
+                          <pic:cNvPr id="492792592" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24975,57 +24975,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1844444292" name="Picture">
+                        <wp:docPr id="1902691070" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1844444292" name="Picture"/>
+                                <pic:cNvPr id="1902691070" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -26364,57 +26364,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="524683953" name="Picture">
+                  <wp:docPr id="394862632" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="524683953" name="Picture"/>
+                          <pic:cNvPr id="394862632" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26453,57 +26453,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="886253143" name="Picture">
+                  <wp:docPr id="94820876" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="886253143" name="Picture"/>
+                          <pic:cNvPr id="94820876" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27097,57 +27097,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1704376132" name="Picture">
+                  <wp:docPr id="43182972" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1704376132" name="Picture"/>
+                          <pic:cNvPr id="43182972" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28095,57 +28095,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="694505693" name="Picture">
+                  <wp:docPr id="764940894" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="694505693" name="Picture"/>
+                          <pic:cNvPr id="764940894" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28198,57 +28198,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1533570462" name="Picture">
+                  <wp:docPr id="1463363433" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1533570462" name="Picture"/>
+                          <pic:cNvPr id="1463363433" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29575,57 +29575,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="186080875" name="Picture">
+                  <wp:docPr id="932386517" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="186080875" name="Picture"/>
+                          <pic:cNvPr id="932386517" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30718,57 +30718,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="297147859" name="Picture">
+                        <wp:docPr id="646766754" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="297147859" name="Picture"/>
+                                <pic:cNvPr id="646766754" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32079,57 +32079,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="543423880" name="Picture">
+                  <wp:docPr id="151420696" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="543423880" name="Picture"/>
+                          <pic:cNvPr id="151420696" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32168,57 +32168,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1830110216" name="Picture">
+                  <wp:docPr id="1530068332" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1830110216" name="Picture"/>
+                          <pic:cNvPr id="1530068332" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32812,57 +32812,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1446214007" name="Picture">
+                  <wp:docPr id="470967071" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1446214007" name="Picture"/>
+                          <pic:cNvPr id="470967071" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33810,57 +33810,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1612853577" name="Picture">
+                  <wp:docPr id="689401355" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1612853577" name="Picture"/>
+                          <pic:cNvPr id="689401355" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33913,57 +33913,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="415654585" name="Picture">
+                  <wp:docPr id="528720028" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="415654585" name="Picture"/>
+                          <pic:cNvPr id="528720028" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35290,57 +35290,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1043965737" name="Picture">
+                  <wp:docPr id="1218121463" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1043965737" name="Picture"/>
+                          <pic:cNvPr id="1218121463" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36433,57 +36433,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1199373654" name="Picture">
+                        <wp:docPr id="848935510" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1199373654" name="Picture"/>
+                                <pic:cNvPr id="848935510" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37791,57 +37791,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="881793663" name="Picture">
+                  <wp:docPr id="577107524" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="881793663" name="Picture"/>
+                          <pic:cNvPr id="577107524" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37880,57 +37880,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="798667554" name="Picture">
+                  <wp:docPr id="516320544" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="798667554" name="Picture"/>
+                          <pic:cNvPr id="516320544" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38503,57 +38503,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1566648101" name="Picture">
+                  <wp:docPr id="1758090239" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1566648101" name="Picture"/>
+                          <pic:cNvPr id="1758090239" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39420,57 +39420,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1570447682" name="Picture">
+                  <wp:docPr id="1789749410" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1570447682" name="Picture"/>
+                          <pic:cNvPr id="1789749410" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39523,57 +39523,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1621780945" name="Picture">
+                  <wp:docPr id="364564981" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1621780945" name="Picture"/>
+                          <pic:cNvPr id="364564981" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40846,57 +40846,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1295179169" name="Picture">
+                  <wp:docPr id="1513085248" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1295179169" name="Picture"/>
+                          <pic:cNvPr id="1513085248" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41628,57 +41628,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="416901596" name="Picture">
+                  <wp:docPr id="1325301740" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="416901596" name="Picture"/>
+                          <pic:cNvPr id="1325301740" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41717,57 +41717,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1130193075" name="Picture">
+                  <wp:docPr id="1782532778" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1130193075" name="Picture"/>
+                          <pic:cNvPr id="1782532778" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42349,57 +42349,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="325156246" name="Picture">
+                  <wp:docPr id="1061633202" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="325156246" name="Picture"/>
+                          <pic:cNvPr id="1061633202" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43293,57 +43293,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="577366029" name="Picture">
+                  <wp:docPr id="850268105" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="577366029" name="Picture"/>
+                          <pic:cNvPr id="850268105" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43405,57 +43405,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1009916504" name="Picture">
+                  <wp:docPr id="1051214930" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1009916504" name="Picture"/>
+                          <pic:cNvPr id="1051214930" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45064,57 +45064,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1429523741" name="Picture">
+                  <wp:docPr id="57159762" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1429523741" name="Picture"/>
+                          <pic:cNvPr id="57159762" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46243,57 +46243,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="49649839" name="Picture">
+                  <wp:docPr id="522805033" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="49649839" name="Picture"/>
+                          <pic:cNvPr id="522805033" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46323,57 +46323,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1352604399" name="Picture">
+                  <wp:docPr id="94704395" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1352604399" name="Picture"/>
+                          <pic:cNvPr id="94704395" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46811,57 +46811,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="176241749" name="Picture">
+                  <wp:docPr id="524113902" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="176241749" name="Picture"/>
+                          <pic:cNvPr id="524113902" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>