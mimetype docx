--- v0 (2026-08-17)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1572015454" name="Picture">
+                  <wp:docPr id="270076866" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1572015454" name="Picture"/>
+                          <pic:cNvPr id="270076866" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="59896855" name="Picture">
+                  <wp:docPr id="124043783" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="59896855" name="Picture"/>
+                          <pic:cNvPr id="124043783" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="468864942" name="Picture">
+                        <wp:docPr id="526357774" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="468864942" name="Picture"/>
+                                <pic:cNvPr id="526357774" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="953024830" name="Picture">
+                  <wp:docPr id="723897962" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="953024830" name="Picture"/>
+                          <pic:cNvPr id="723897962" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="800656395" name="Picture">
+                  <wp:docPr id="123078820" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="800656395" name="Picture"/>
+                          <pic:cNvPr id="123078820" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1311225042" name="Picture">
+                  <wp:docPr id="1478267255" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1311225042" name="Picture"/>
+                          <pic:cNvPr id="1478267255" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2029938775" name="Picture">
+                  <wp:docPr id="2118702650" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2029938775" name="Picture"/>
+                          <pic:cNvPr id="2118702650" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1875227660" name="Picture">
+                  <wp:docPr id="1988901637" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1875227660" name="Picture"/>
+                          <pic:cNvPr id="1988901637" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="467858134" name="Picture">
+                        <wp:docPr id="1106798005" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="467858134" name="Picture"/>
+                                <pic:cNvPr id="1106798005" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6094,93 +6094,50 @@
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="restart"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
-                  <w:r>
-[...41 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="continue"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
@@ -6555,57 +6512,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1120689886" name="Picture">
+                        <wp:docPr id="1570060828" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1120689886" name="Picture"/>
+                                <pic:cNvPr id="1570060828" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7127,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="5327032" name="Picture">
+                        <wp:docPr id="1981144935" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="5327032" name="Picture"/>
+                                <pic:cNvPr id="1981144935" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7503,93 +7460,50 @@
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="restart"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
-                  <w:r>
-[...41 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="continue"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
@@ -7964,57 +7878,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="59393334" name="Picture">
+                        <wp:docPr id="470882180" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="59393334" name="Picture"/>
+                                <pic:cNvPr id="470882180" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8493,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1423463670" name="Picture">
+                        <wp:docPr id="504839886" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1423463670" name="Picture"/>
+                                <pic:cNvPr id="504839886" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8912,93 +8826,50 @@
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="restart"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
-                  <w:r>
-[...41 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="continue"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
@@ -9373,57 +9244,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="602779147" name="Picture">
+                        <wp:docPr id="378012569" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="602779147" name="Picture"/>
+                                <pic:cNvPr id="378012569" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9859,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="677775613" name="Picture">
+                        <wp:docPr id="1912946252" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="677775613" name="Picture"/>
+                                <pic:cNvPr id="1912946252" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10321,93 +10192,50 @@
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="restart"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
-                  <w:r>
-[...41 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="continue"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
@@ -10781,57 +10609,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2117214135" name="Picture">
+                        <wp:docPr id="1038372634" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2117214135" name="Picture"/>
+                                <pic:cNvPr id="1038372634" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11241,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="607198807" name="Picture">
+                        <wp:docPr id="1141058012" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="607198807" name="Picture"/>
+                                <pic:cNvPr id="1141058012" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11746,93 +11574,50 @@
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="restart"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
-                  <w:r>
-[...41 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="continue"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
@@ -12207,57 +11992,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1730357325" name="Picture">
+                        <wp:docPr id="1432128147" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1730357325" name="Picture"/>
+                                <pic:cNvPr id="1432128147" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +12856,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="140492620" name="Picture">
+                  <wp:docPr id="1635039109" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="140492620" name="Picture"/>
+                          <pic:cNvPr id="1635039109" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +12945,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="244595186" name="Picture">
+                  <wp:docPr id="1163379391" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="244595186" name="Picture"/>
+                          <pic:cNvPr id="1163379391" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13589,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="898326001" name="Picture">
+                  <wp:docPr id="2064042218" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="898326001" name="Picture"/>
+                          <pic:cNvPr id="2064042218" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +14817,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1363675066" name="Picture">
+                  <wp:docPr id="1268045742" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1363675066" name="Picture"/>
+                          <pic:cNvPr id="1268045742" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15121,93 +14906,50 @@
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -16514,57 +16256,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1868509480" name="Picture">
+                  <wp:docPr id="886045747" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1868509480" name="Picture"/>
+                          <pic:cNvPr id="886045747" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17625,93 +17367,50 @@
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
-                  <w:r>
-[...41 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:gridSpan w:val="2"/>
                   <w:vMerge w:val="continue"/>
                   <w:tcMar>
@@ -18992,57 +18691,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1273037682" name="Picture">
+                  <wp:docPr id="2059173644" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1273037682" name="Picture"/>
+                          <pic:cNvPr id="2059173644" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +18780,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="459553398" name="Picture">
+                  <wp:docPr id="1571119815" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="459553398" name="Picture"/>
+                          <pic:cNvPr id="1571119815" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19424,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="830321566" name="Picture">
+                  <wp:docPr id="1094436277" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="830321566" name="Picture"/>
+                          <pic:cNvPr id="1094436277" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20422,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="65776680" name="Picture">
+                  <wp:docPr id="2007355045" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="65776680" name="Picture"/>
+                          <pic:cNvPr id="2007355045" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20812,93 +20511,50 @@
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -22207,57 +21863,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="812652431" name="Picture">
+                  <wp:docPr id="843243463" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="812652431" name="Picture"/>
+                          <pic:cNvPr id="843243463" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23336,93 +22992,50 @@
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
-                  <w:r>
-[...41 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:gridSpan w:val="2"/>
                   <w:vMerge w:val="continue"/>
                   <w:tcMar>
@@ -24739,57 +24352,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1550785701" name="Picture">
+                  <wp:docPr id="1432511850" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1550785701" name="Picture"/>
+                          <pic:cNvPr id="1432511850" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24828,57 +24441,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="706113195" name="Picture">
+                  <wp:docPr id="2091869497" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="706113195" name="Picture"/>
+                          <pic:cNvPr id="2091869497" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25472,57 +25085,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="730604183" name="Picture">
+                  <wp:docPr id="1224186573" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="730604183" name="Picture"/>
+                          <pic:cNvPr id="1224186573" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26470,57 +26083,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="853316014" name="Picture">
+                  <wp:docPr id="1267610367" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="853316014" name="Picture"/>
+                          <pic:cNvPr id="1267610367" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26559,93 +26172,50 @@
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -27956,57 +27526,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1999626899" name="Picture">
+                  <wp:docPr id="1051920620" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1999626899" name="Picture"/>
+                          <pic:cNvPr id="1051920620" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29114,93 +28684,50 @@
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
-                  <w:r>
-[...41 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:gridSpan w:val="2"/>
                   <w:vMerge w:val="continue"/>
                   <w:tcMar>
@@ -30685,57 +30212,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="301973891" name="Picture">
+                  <wp:docPr id="1913221923" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="301973891" name="Picture"/>
+                          <pic:cNvPr id="1913221923" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30765,57 +30292,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1085597136" name="Picture">
+                  <wp:docPr id="1179704378" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1085597136" name="Picture"/>
+                          <pic:cNvPr id="1179704378" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31310,57 +30837,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2100874068" name="Picture">
+                  <wp:docPr id="1655789289" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2100874068" name="Picture"/>
+                          <pic:cNvPr id="1655789289" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33326,57 +32853,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="600751378" name="Picture">
+                  <wp:docPr id="1836148502" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="600751378" name="Picture"/>
+                          <pic:cNvPr id="1836148502" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33415,57 +32942,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="14860607" name="Picture">
+                  <wp:docPr id="679685063" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="14860607" name="Picture"/>
+                          <pic:cNvPr id="679685063" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34095,57 +33622,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="756973499" name="Picture">
+                  <wp:docPr id="461935644" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="756973499" name="Picture"/>
+                          <pic:cNvPr id="461935644" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35156,57 +34683,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="919278199" name="Picture">
+                  <wp:docPr id="270754395" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="919278199" name="Picture"/>
+                          <pic:cNvPr id="270754395" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_53.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35245,93 +34772,50 @@
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -36717,57 +36201,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="65765058" name="Picture">
+                  <wp:docPr id="314755086" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="65765058" name="Picture"/>
+                          <pic:cNvPr id="314755086" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_52.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37900,93 +37384,50 @@
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
-                  <w:r>
-[...41 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:gridSpan w:val="2"/>
                   <w:vMerge w:val="continue"/>
                   <w:tcMar>
@@ -41477,57 +40918,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2032894699" name="Picture">
+                  <wp:docPr id="1670392345" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2032894699" name="Picture"/>
+                          <pic:cNvPr id="1670392345" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41566,57 +41007,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="331042016" name="Picture">
+                  <wp:docPr id="1306108112" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="331042016" name="Picture"/>
+                          <pic:cNvPr id="1306108112" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42210,57 +41651,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="229643197" name="Picture">
+                  <wp:docPr id="1239389149" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="229643197" name="Picture"/>
+                          <pic:cNvPr id="1239389149" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43208,57 +42649,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="642112445" name="Picture">
+                  <wp:docPr id="1528985873" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="642112445" name="Picture"/>
+                          <pic:cNvPr id="1528985873" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43297,93 +42738,50 @@
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -44688,57 +44086,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1483409316" name="Picture">
+                  <wp:docPr id="577306697" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1483409316" name="Picture"/>
+                          <pic:cNvPr id="577306697" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45817,93 +45215,50 @@
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
-                  <w:r>
-[...41 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:gridSpan w:val="2"/>
                   <w:vMerge w:val="continue"/>
                   <w:tcMar>
@@ -47052,57 +46407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="782412128" name="Picture">
+                  <wp:docPr id="1783308260" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="782412128" name="Picture"/>
+                          <pic:cNvPr id="1783308260" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47123,57 +46478,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="602638589" name="Picture">
+                  <wp:docPr id="1045051508" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="602638589" name="Picture"/>
+                          <pic:cNvPr id="1045051508" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47537,57 +46892,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="607956919" name="Picture">
+                  <wp:docPr id="1981829275" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="607956919" name="Picture"/>
+                          <pic:cNvPr id="1981829275" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48344,84 +47699,69 @@
       <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="SansSerif" w:hAnsi="SansSerif" w:eastAsia="SansSerif" w:cs="SansSerif"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
  <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
  <Relationship Id="header1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/>
  <Relationship Id="img_0_0_0.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_0.png"/>
  <Relationship Id="img_0_0_4.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_4.png"/>
  <Relationship Id="img_0_0_1_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_1_1.png"/>
  <Relationship Id="img_0_0_10.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_10.png"/>
  <Relationship Id="img_0_0_8.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_8.png"/>
  <Relationship Id="img_0_1_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_2.png"/>
  <Relationship Id="img_0_1_4.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_4.png"/>
  <Relationship Id="img_0_1_6_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_6_1.png"/>
- <Relationship Id="img_0_1_6_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_6_3.png"/>
  <Relationship Id="img_0_1_6_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_6_2.png"/>
  <Relationship Id="img_0_1_7_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_7_1.png"/>
- <Relationship Id="img_0_1_7_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_7_3.png"/>
  <Relationship Id="img_0_1_7_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_7_2.png"/>
  <Relationship Id="img_0_1_8_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_1.png"/>
- <Relationship Id="img_0_1_8_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_3.png"/>
  <Relationship Id="img_0_1_8_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_2.png"/>
  <Relationship Id="img_0_1_9_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_9_1.png"/>
- <Relationship Id="img_0_1_9_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_9_3.png"/>
  <Relationship Id="img_0_1_9_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_9_2.png"/>
  <Relationship Id="img_0_1_10_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_10_1.png"/>
- <Relationship Id="img_0_1_10_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_10_3.png"/>
  <Relationship Id="img_0_1_10_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_10_2.png"/>
  <Relationship Id="img_0_2_14.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_2_14.jpg"/>
- <Relationship Id="img_0_2_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_2_7.png"/>
  <Relationship Id="img_0_2_13.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_2_13.png"/>
- <Relationship Id="img_0_2_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_2_12_2.png"/>
  <Relationship Id="img_0_3_14.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_3_14.jpg"/>
- <Relationship Id="img_0_3_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_3_7.png"/>
  <Relationship Id="img_0_3_13.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_3_13.jpg"/>
- <Relationship Id="img_0_3_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_3_12_2.png"/>
  <Relationship Id="img_0_4_14.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_4_14.jpg"/>
- <Relationship Id="img_0_4_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_4_7.png"/>
  <Relationship Id="img_0_4_13.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_4_13.png"/>
- <Relationship Id="img_0_4_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_4_12_2.png"/>
  <Relationship Id="img_0_6_53.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_6_53.jpg"/>
- <Relationship Id="img_0_6_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_6_7.png"/>
  <Relationship Id="img_0_6_52.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_6_52.png"/>
- <Relationship Id="img_0_6_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_6_12_2.png"/>
  <Relationship Id="img_0_7_14.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_7_14.jpg"/>
- <Relationship Id="img_0_7_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_7_7.png"/>
  <Relationship Id="img_0_7_13.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_7_13.png"/>
- <Relationship Id="img_0_7_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_7_12_2.png"/>
 </Relationships>
 
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 </Relationships>
 
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 </Relationships>
 
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>JasperReports Library version 6.21.3-4a3078d20785ebe464f18037d738d12fc98c13cf</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
 </coreProperties>