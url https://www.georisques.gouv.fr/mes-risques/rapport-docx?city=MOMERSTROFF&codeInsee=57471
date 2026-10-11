--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="842165543" name="Picture">
+                  <wp:docPr id="1417232370" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="842165543" name="Picture"/>
+                          <pic:cNvPr id="1417232370" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="87103238" name="Picture">
+                  <wp:docPr id="2088649372" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="87103238" name="Picture"/>
+                          <pic:cNvPr id="2088649372" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="283833123" name="Picture">
+                        <wp:docPr id="181053869" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="283833123" name="Picture"/>
+                                <pic:cNvPr id="181053869" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="128235096" name="Picture">
+                  <wp:docPr id="456307251" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="128235096" name="Picture"/>
+                          <pic:cNvPr id="456307251" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1694659638" name="Picture">
+                  <wp:docPr id="515843802" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1694659638" name="Picture"/>
+                          <pic:cNvPr id="515843802" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1433763675" name="Picture">
+                  <wp:docPr id="231762760" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1433763675" name="Picture"/>
+                          <pic:cNvPr id="231762760" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2062665634" name="Picture">
+                  <wp:docPr id="230578807" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2062665634" name="Picture"/>
+                          <pic:cNvPr id="230578807" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1446139257" name="Picture">
+                  <wp:docPr id="1025661170" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1446139257" name="Picture"/>
+                          <pic:cNvPr id="1025661170" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="356067350" name="Picture">
+                        <wp:docPr id="1913494176" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="356067350" name="Picture"/>
+                                <pic:cNvPr id="1913494176" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1016920205" name="Picture">
+                        <wp:docPr id="2034341263" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1016920205" name="Picture"/>
+                                <pic:cNvPr id="2034341263" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1927217852" name="Picture">
+                        <wp:docPr id="1213153074" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1927217852" name="Picture"/>
+                                <pic:cNvPr id="1213153074" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1351677036" name="Picture">
+                        <wp:docPr id="594381456" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1351677036" name="Picture"/>
+                                <pic:cNvPr id="594381456" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1476818317" name="Picture">
+                        <wp:docPr id="475980215" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1476818317" name="Picture"/>
+                                <pic:cNvPr id="475980215" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1671370626" name="Picture">
+                        <wp:docPr id="1536081623" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1671370626" name="Picture"/>
+                                <pic:cNvPr id="1536081623" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1030145067" name="Picture">
+                        <wp:docPr id="1278841504" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1030145067" name="Picture"/>
+                                <pic:cNvPr id="1278841504" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="960082180" name="Picture">
+                        <wp:docPr id="1901989332" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="960082180" name="Picture"/>
+                                <pic:cNvPr id="1901989332" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1335927377" name="Picture">
+                        <wp:docPr id="965502963" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1335927377" name="Picture"/>
+                                <pic:cNvPr id="965502963" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1376148852" name="Picture">
+                        <wp:docPr id="1305056074" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1376148852" name="Picture"/>
+                                <pic:cNvPr id="1305056074" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="58507252" name="Picture">
+                        <wp:docPr id="296678070" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="58507252" name="Picture"/>
+                                <pic:cNvPr id="296678070" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="758496511" name="Picture">
+                        <wp:docPr id="2024302951" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="758496511" name="Picture"/>
+                                <pic:cNvPr id="2024302951" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1954128375" name="Picture">
+                        <wp:docPr id="982057714" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1954128375" name="Picture"/>
+                                <pic:cNvPr id="982057714" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="593603269" name="Picture">
+                        <wp:docPr id="136851161" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="593603269" name="Picture"/>
+                                <pic:cNvPr id="136851161" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12406,57 +12406,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1784516922" name="Picture">
+                        <wp:docPr id="889227149" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1784516922" name="Picture"/>
+                                <pic:cNvPr id="889227149" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13038,57 +13038,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="794439287" name="Picture">
+                        <wp:docPr id="2074067021" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="794439287" name="Picture"/>
+                                <pic:cNvPr id="2074067021" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13385,57 +13385,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="122107529" name="Picture">
+                        <wp:docPr id="91276399" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="122107529" name="Picture"/>
+                                <pic:cNvPr id="91276399" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13832,57 +13832,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1490391405" name="Picture">
+                        <wp:docPr id="379267247" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1490391405" name="Picture"/>
+                                <pic:cNvPr id="379267247" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -14696,57 +14696,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1109785572" name="Picture">
+                  <wp:docPr id="1871422973" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1109785572" name="Picture"/>
+                          <pic:cNvPr id="1871422973" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14785,57 +14785,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="277489343" name="Picture">
+                  <wp:docPr id="565930711" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="277489343" name="Picture"/>
+                          <pic:cNvPr id="565930711" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15429,57 +15429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="167946591" name="Picture">
+                  <wp:docPr id="300322724" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="167946591" name="Picture"/>
+                          <pic:cNvPr id="300322724" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16657,57 +16657,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1459266837" name="Picture">
+                  <wp:docPr id="1854923772" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1459266837" name="Picture"/>
+                          <pic:cNvPr id="1854923772" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16760,57 +16760,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="256674147" name="Picture">
+                  <wp:docPr id="1960018558" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="256674147" name="Picture"/>
+                          <pic:cNvPr id="1960018558" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18139,57 +18139,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="127033568" name="Picture">
+                  <wp:docPr id="1823077906" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="127033568" name="Picture"/>
+                          <pic:cNvPr id="1823077906" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19264,57 +19264,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1475773584" name="Picture">
+                        <wp:docPr id="1013725812" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1475773584" name="Picture"/>
+                                <pic:cNvPr id="1013725812" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20617,57 +20617,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1280991633" name="Picture">
+                  <wp:docPr id="1280102596" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1280991633" name="Picture"/>
+                          <pic:cNvPr id="1280102596" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20706,57 +20706,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2035385602" name="Picture">
+                  <wp:docPr id="1376757073" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2035385602" name="Picture"/>
+                          <pic:cNvPr id="1376757073" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21350,57 +21350,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="442518716" name="Picture">
+                  <wp:docPr id="267229950" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="442518716" name="Picture"/>
+                          <pic:cNvPr id="267229950" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22348,57 +22348,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2005498797" name="Picture">
+                  <wp:docPr id="321891917" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2005498797" name="Picture"/>
+                          <pic:cNvPr id="321891917" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22451,57 +22451,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1084379263" name="Picture">
+                  <wp:docPr id="2121710340" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1084379263" name="Picture"/>
+                          <pic:cNvPr id="2121710340" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23832,57 +23832,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1578880174" name="Picture">
+                  <wp:docPr id="1160447383" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1578880174" name="Picture"/>
+                          <pic:cNvPr id="1160447383" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24975,57 +24975,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1898250972" name="Picture">
+                        <wp:docPr id="1295448909" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1898250972" name="Picture"/>
+                                <pic:cNvPr id="1295448909" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -26364,57 +26364,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1901846250" name="Picture">
+                  <wp:docPr id="1345079489" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1901846250" name="Picture"/>
+                          <pic:cNvPr id="1345079489" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26453,57 +26453,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="420499426" name="Picture">
+                  <wp:docPr id="1145004197" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="420499426" name="Picture"/>
+                          <pic:cNvPr id="1145004197" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27097,57 +27097,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="131819270" name="Picture">
+                  <wp:docPr id="1047488098" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="131819270" name="Picture"/>
+                          <pic:cNvPr id="1047488098" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28095,57 +28095,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1705846609" name="Picture">
+                  <wp:docPr id="3898886" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1705846609" name="Picture"/>
+                          <pic:cNvPr id="3898886" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28198,57 +28198,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="567801992" name="Picture">
+                  <wp:docPr id="1930086096" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="567801992" name="Picture"/>
+                          <pic:cNvPr id="1930086096" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29575,57 +29575,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1198580547" name="Picture">
+                  <wp:docPr id="698100311" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1198580547" name="Picture"/>
+                          <pic:cNvPr id="698100311" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30718,57 +30718,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1150028830" name="Picture">
+                        <wp:docPr id="527292228" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1150028830" name="Picture"/>
+                                <pic:cNvPr id="527292228" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32079,57 +32079,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="78026039" name="Picture">
+                  <wp:docPr id="1475053676" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="78026039" name="Picture"/>
+                          <pic:cNvPr id="1475053676" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32168,57 +32168,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="929879174" name="Picture">
+                  <wp:docPr id="1911029174" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="929879174" name="Picture"/>
+                          <pic:cNvPr id="1911029174" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32812,57 +32812,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1642643936" name="Picture">
+                  <wp:docPr id="1391336896" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1642643936" name="Picture"/>
+                          <pic:cNvPr id="1391336896" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33810,57 +33810,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1087118211" name="Picture">
+                  <wp:docPr id="647929557" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1087118211" name="Picture"/>
+                          <pic:cNvPr id="647929557" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33913,57 +33913,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1813394104" name="Picture">
+                  <wp:docPr id="1736469648" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1813394104" name="Picture"/>
+                          <pic:cNvPr id="1736469648" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35290,57 +35290,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="704360660" name="Picture">
+                  <wp:docPr id="1744692468" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="704360660" name="Picture"/>
+                          <pic:cNvPr id="1744692468" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36433,57 +36433,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1124619677" name="Picture">
+                        <wp:docPr id="1960413240" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1124619677" name="Picture"/>
+                                <pic:cNvPr id="1960413240" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37791,57 +37791,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="931213368" name="Picture">
+                  <wp:docPr id="2081101843" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="931213368" name="Picture"/>
+                          <pic:cNvPr id="2081101843" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37880,57 +37880,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1843128997" name="Picture">
+                  <wp:docPr id="278471085" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1843128997" name="Picture"/>
+                          <pic:cNvPr id="278471085" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38503,57 +38503,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1002289680" name="Picture">
+                  <wp:docPr id="1330954723" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1002289680" name="Picture"/>
+                          <pic:cNvPr id="1330954723" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39420,57 +39420,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="535065625" name="Picture">
+                  <wp:docPr id="872706614" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="535065625" name="Picture"/>
+                          <pic:cNvPr id="872706614" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_11.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39523,57 +39523,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="634572074" name="Picture">
+                  <wp:docPr id="1084938107" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="634572074" name="Picture"/>
+                          <pic:cNvPr id="1084938107" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40846,57 +40846,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2667000" cy="533400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1466830263" name="Picture">
+                  <wp:docPr id="158593807" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1466830263" name="Picture"/>
+                          <pic:cNvPr id="158593807" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="38095"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2667000" cy="533400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41628,57 +41628,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="465914318" name="Picture">
+                  <wp:docPr id="1078521314" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="465914318" name="Picture"/>
+                          <pic:cNvPr id="1078521314" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41717,57 +41717,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1021439156" name="Picture">
+                  <wp:docPr id="1454736751" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1021439156" name="Picture"/>
+                          <pic:cNvPr id="1454736751" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42349,57 +42349,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1767725964" name="Picture">
+                  <wp:docPr id="1847283128" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1767725964" name="Picture"/>
+                          <pic:cNvPr id="1847283128" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43293,57 +43293,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1428554845" name="Picture">
+                  <wp:docPr id="99540431" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1428554845" name="Picture"/>
+                          <pic:cNvPr id="99540431" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43405,57 +43405,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1580186719" name="Picture">
+                  <wp:docPr id="1462495936" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1580186719" name="Picture"/>
+                          <pic:cNvPr id="1462495936" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45064,57 +45064,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1911896290" name="Picture">
+                  <wp:docPr id="1372900507" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1911896290" name="Picture"/>
+                          <pic:cNvPr id="1372900507" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46243,57 +46243,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1693776678" name="Picture">
+                  <wp:docPr id="2046486818" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1693776678" name="Picture"/>
+                          <pic:cNvPr id="2046486818" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46323,57 +46323,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1059494722" name="Picture">
+                  <wp:docPr id="1407989811" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1059494722" name="Picture"/>
+                          <pic:cNvPr id="1407989811" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46811,57 +46811,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1813233626" name="Picture">
+                  <wp:docPr id="864923333" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1813233626" name="Picture"/>
+                          <pic:cNvPr id="864923333" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>