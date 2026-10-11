--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1380184927" name="Picture">
+                  <wp:docPr id="633956233" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1380184927" name="Picture"/>
+                          <pic:cNvPr id="633956233" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="273901755" name="Picture">
+                  <wp:docPr id="834113838" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="273901755" name="Picture"/>
+                          <pic:cNvPr id="834113838" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2019329601" name="Picture">
+                        <wp:docPr id="1714229122" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2019329601" name="Picture"/>
+                                <pic:cNvPr id="1714229122" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="273704095" name="Picture">
+                  <wp:docPr id="388419282" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="273704095" name="Picture"/>
+                          <pic:cNvPr id="388419282" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1031418570" name="Picture">
+                  <wp:docPr id="1380042414" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1031418570" name="Picture"/>
+                          <pic:cNvPr id="1380042414" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="676944965" name="Picture">
+                  <wp:docPr id="1662415701" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="676944965" name="Picture"/>
+                          <pic:cNvPr id="1662415701" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="3677818" name="Picture">
+                  <wp:docPr id="1332574663" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="3677818" name="Picture"/>
+                          <pic:cNvPr id="1332574663" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1032251112" name="Picture">
+                  <wp:docPr id="1795148947" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1032251112" name="Picture"/>
+                          <pic:cNvPr id="1795148947" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="347938271" name="Picture">
+                        <wp:docPr id="641929299" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="347938271" name="Picture"/>
+                                <pic:cNvPr id="641929299" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1653455483" name="Picture">
+                        <wp:docPr id="1956381650" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1653455483" name="Picture"/>
+                                <pic:cNvPr id="1956381650" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="687798095" name="Picture">
+                        <wp:docPr id="399509078" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="687798095" name="Picture"/>
+                                <pic:cNvPr id="399509078" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="437624079" name="Picture">
+                        <wp:docPr id="807640812" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="437624079" name="Picture"/>
+                                <pic:cNvPr id="807640812" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="788156246" name="Picture">
+                        <wp:docPr id="1236579702" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="788156246" name="Picture"/>
+                                <pic:cNvPr id="1236579702" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1741781196" name="Picture">
+                        <wp:docPr id="41033052" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1741781196" name="Picture"/>
+                                <pic:cNvPr id="41033052" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="13030867" name="Picture">
+                        <wp:docPr id="1111187373" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="13030867" name="Picture"/>
+                                <pic:cNvPr id="1111187373" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2101786040" name="Picture">
+                        <wp:docPr id="773634257" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2101786040" name="Picture"/>
+                                <pic:cNvPr id="773634257" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="746730991" name="Picture">
+                        <wp:docPr id="836898736" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="746730991" name="Picture"/>
+                                <pic:cNvPr id="836898736" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="470041767" name="Picture">
+                        <wp:docPr id="1912435987" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="470041767" name="Picture"/>
+                                <pic:cNvPr id="1912435987" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1989624168" name="Picture">
+                        <wp:docPr id="1633594893" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1989624168" name="Picture"/>
+                                <pic:cNvPr id="1633594893" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1321649220" name="Picture">
+                        <wp:docPr id="1969051733" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1321649220" name="Picture"/>
+                                <pic:cNvPr id="1969051733" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1133243274" name="Picture">
+                        <wp:docPr id="768027558" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1133243274" name="Picture"/>
+                                <pic:cNvPr id="768027558" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="798570175" name="Picture">
+                        <wp:docPr id="1638504173" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="798570175" name="Picture"/>
+                                <pic:cNvPr id="1638504173" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="205490965" name="Picture">
+                        <wp:docPr id="2043850200" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="205490965" name="Picture"/>
+                                <pic:cNvPr id="2043850200" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1655662952" name="Picture">
+                  <wp:docPr id="408629036" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1655662952" name="Picture"/>
+                          <pic:cNvPr id="408629036" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1258427182" name="Picture">
+                  <wp:docPr id="386393719" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1258427182" name="Picture"/>
+                          <pic:cNvPr id="386393719" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1408267677" name="Picture">
+                  <wp:docPr id="1298129828" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1408267677" name="Picture"/>
+                          <pic:cNvPr id="1298129828" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1071141555" name="Picture">
+                  <wp:docPr id="1473335809" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1071141555" name="Picture"/>
+                          <pic:cNvPr id="1473335809" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="489990054" name="Picture">
+                  <wp:docPr id="1457039427" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="489990054" name="Picture"/>
+                          <pic:cNvPr id="1457039427" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1896308611" name="Picture">
+                  <wp:docPr id="551459483" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1896308611" name="Picture"/>
+                          <pic:cNvPr id="551459483" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1082565140" name="Picture">
+                        <wp:docPr id="1972727925" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1082565140" name="Picture"/>
+                                <pic:cNvPr id="1972727925" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18542,57 +18542,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="558778188" name="Picture">
+                        <wp:docPr id="1869191564" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="558778188" name="Picture"/>
+                                <pic:cNvPr id="1869191564" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -20150,57 +20150,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1913462301" name="Picture">
+                  <wp:docPr id="1840442619" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1913462301" name="Picture"/>
+                          <pic:cNvPr id="1840442619" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20239,57 +20239,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1565765269" name="Picture">
+                  <wp:docPr id="717623583" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1565765269" name="Picture"/>
+                          <pic:cNvPr id="717623583" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20883,57 +20883,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="242542164" name="Picture">
+                  <wp:docPr id="155211826" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="242542164" name="Picture"/>
+                          <pic:cNvPr id="155211826" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21881,57 +21881,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1056896879" name="Picture">
+                  <wp:docPr id="1735480613" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1056896879" name="Picture"/>
+                          <pic:cNvPr id="1735480613" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21984,57 +21984,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2124961658" name="Picture">
+                  <wp:docPr id="782825996" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2124961658" name="Picture"/>
+                          <pic:cNvPr id="782825996" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23365,57 +23365,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="920350533" name="Picture">
+                  <wp:docPr id="1543035176" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="920350533" name="Picture"/>
+                          <pic:cNvPr id="1543035176" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24508,57 +24508,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="856086362" name="Picture">
+                        <wp:docPr id="2010808456" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="856086362" name="Picture"/>
+                                <pic:cNvPr id="2010808456" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25927,57 +25927,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1026295046" name="Picture">
+                  <wp:docPr id="1503633353" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1026295046" name="Picture"/>
+                          <pic:cNvPr id="1503633353" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26016,57 +26016,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1401638120" name="Picture">
+                  <wp:docPr id="316659" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1401638120" name="Picture"/>
+                          <pic:cNvPr id="316659" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26705,57 +26705,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1968571144" name="Picture">
+                  <wp:docPr id="313533203" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1968571144" name="Picture"/>
+                          <pic:cNvPr id="313533203" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27793,57 +27793,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1176416182" name="Picture">
+                  <wp:docPr id="880107403" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1176416182" name="Picture"/>
+                          <pic:cNvPr id="880107403" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_23.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27896,57 +27896,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="615620492" name="Picture">
+                  <wp:docPr id="1602539025" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="615620492" name="Picture"/>
+                          <pic:cNvPr id="1602539025" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29369,57 +29369,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="939534619" name="Picture">
+                  <wp:docPr id="829017426" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="939534619" name="Picture"/>
+                          <pic:cNvPr id="829017426" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_22.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32115,57 +32115,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2027620382" name="Picture">
+                  <wp:docPr id="472827893" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2027620382" name="Picture"/>
+                          <pic:cNvPr id="472827893" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32204,57 +32204,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1101709039" name="Picture">
+                  <wp:docPr id="1674746495" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1101709039" name="Picture"/>
+                          <pic:cNvPr id="1674746495" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32848,57 +32848,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2098261102" name="Picture">
+                  <wp:docPr id="143950340" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2098261102" name="Picture"/>
+                          <pic:cNvPr id="143950340" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33846,57 +33846,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="545070433" name="Picture">
+                  <wp:docPr id="245153079" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="545070433" name="Picture"/>
+                          <pic:cNvPr id="245153079" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33949,57 +33949,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2089742336" name="Picture">
+                  <wp:docPr id="1247901595" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2089742336" name="Picture"/>
+                          <pic:cNvPr id="1247901595" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35326,57 +35326,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1719161026" name="Picture">
+                  <wp:docPr id="1231812808" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1719161026" name="Picture"/>
+                          <pic:cNvPr id="1231812808" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36469,57 +36469,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="675383536" name="Picture">
+                        <wp:docPr id="1357972448" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="675383536" name="Picture"/>
+                                <pic:cNvPr id="1357972448" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37830,57 +37830,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="203109242" name="Picture">
+                  <wp:docPr id="1187650702" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="203109242" name="Picture"/>
+                          <pic:cNvPr id="1187650702" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37919,57 +37919,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="217154126" name="Picture">
+                  <wp:docPr id="1922561693" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="217154126" name="Picture"/>
+                          <pic:cNvPr id="1922561693" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38563,57 +38563,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="945806823" name="Picture">
+                  <wp:docPr id="305230479" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="945806823" name="Picture"/>
+                          <pic:cNvPr id="305230479" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39561,57 +39561,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2106775591" name="Picture">
+                  <wp:docPr id="2121625561" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2106775591" name="Picture"/>
+                          <pic:cNvPr id="2121625561" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39664,57 +39664,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="91617931" name="Picture">
+                  <wp:docPr id="552692394" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="91617931" name="Picture"/>
+                          <pic:cNvPr id="552692394" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41041,57 +41041,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="538082771" name="Picture">
+                  <wp:docPr id="894736602" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="538082771" name="Picture"/>
+                          <pic:cNvPr id="894736602" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42184,57 +42184,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="632493720" name="Picture">
+                        <wp:docPr id="2043655496" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="632493720" name="Picture"/>
+                                <pic:cNvPr id="2043655496" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -43455,57 +43455,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="589571791" name="Picture">
+                  <wp:docPr id="1656794610" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="589571791" name="Picture"/>
+                          <pic:cNvPr id="1656794610" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43535,57 +43535,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2032659440" name="Picture">
+                  <wp:docPr id="359090079" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2032659440" name="Picture"/>
+                          <pic:cNvPr id="359090079" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44014,57 +44014,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1222317295" name="Picture">
+                  <wp:docPr id="1784570793" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1222317295" name="Picture"/>
+                          <pic:cNvPr id="1784570793" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45652,57 +45652,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1289585558" name="Picture">
+                  <wp:docPr id="1774429012" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1289585558" name="Picture"/>
+                          <pic:cNvPr id="1774429012" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45732,57 +45732,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2117056970" name="Picture">
+                  <wp:docPr id="1207616649" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2117056970" name="Picture"/>
+                          <pic:cNvPr id="1207616649" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46211,57 +46211,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1008302603" name="Picture">
+                  <wp:docPr id="591688164" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1008302603" name="Picture"/>
+                          <pic:cNvPr id="591688164" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47806,57 +47806,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1565857224" name="Picture">
+                  <wp:docPr id="1081473154" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1565857224" name="Picture"/>
+                          <pic:cNvPr id="1081473154" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47877,57 +47877,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1580668481" name="Picture">
+                  <wp:docPr id="1362797193" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1580668481" name="Picture"/>
+                          <pic:cNvPr id="1362797193" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48291,57 +48291,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="696903342" name="Picture">
+                  <wp:docPr id="1374757403" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="696903342" name="Picture"/>
+                          <pic:cNvPr id="1374757403" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>