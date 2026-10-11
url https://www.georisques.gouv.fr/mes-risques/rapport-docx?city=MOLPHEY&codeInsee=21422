--- v0 (2026-08-17)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1144497469" name="Picture">
+                  <wp:docPr id="2109675527" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1144497469" name="Picture"/>
+                          <pic:cNvPr id="2109675527" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="652632831" name="Picture">
+                  <wp:docPr id="1241403245" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="652632831" name="Picture"/>
+                          <pic:cNvPr id="1241403245" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="438557734" name="Picture">
+                        <wp:docPr id="2107171044" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="438557734" name="Picture"/>
+                                <pic:cNvPr id="2107171044" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1006323995" name="Picture">
+                  <wp:docPr id="2126197036" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1006323995" name="Picture"/>
+                          <pic:cNvPr id="2126197036" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="319126513" name="Picture">
+                  <wp:docPr id="509066833" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="319126513" name="Picture"/>
+                          <pic:cNvPr id="509066833" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1534744619" name="Picture">
+                  <wp:docPr id="2130892372" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1534744619" name="Picture"/>
+                          <pic:cNvPr id="2130892372" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1447048064" name="Picture">
+                  <wp:docPr id="1264001532" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1447048064" name="Picture"/>
+                          <pic:cNvPr id="1264001532" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1194241112" name="Picture">
+                  <wp:docPr id="1136384715" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1194241112" name="Picture"/>
+                          <pic:cNvPr id="1136384715" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1616023335" name="Picture">
+                        <wp:docPr id="1253266489" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1616023335" name="Picture"/>
+                                <pic:cNvPr id="1253266489" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="852138249" name="Picture">
+                        <wp:docPr id="1025600960" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="852138249" name="Picture"/>
+                                <pic:cNvPr id="1025600960" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="684154011" name="Picture">
+                        <wp:docPr id="1775551587" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="684154011" name="Picture"/>
+                                <pic:cNvPr id="1775551587" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1415846709" name="Picture">
+                        <wp:docPr id="1345762661" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1415846709" name="Picture"/>
+                                <pic:cNvPr id="1345762661" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="8288348" name="Picture">
+                        <wp:docPr id="1356874094" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="8288348" name="Picture"/>
+                                <pic:cNvPr id="1356874094" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1065461060" name="Picture">
+                        <wp:docPr id="271424742" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1065461060" name="Picture"/>
+                                <pic:cNvPr id="271424742" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2083527143" name="Picture">
+                        <wp:docPr id="871779283" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2083527143" name="Picture"/>
+                                <pic:cNvPr id="871779283" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2011829116" name="Picture">
+                        <wp:docPr id="572552545" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2011829116" name="Picture"/>
+                                <pic:cNvPr id="572552545" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="405469555" name="Picture">
+                        <wp:docPr id="1330854163" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="405469555" name="Picture"/>
+                                <pic:cNvPr id="1330854163" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1650837959" name="Picture">
+                        <wp:docPr id="741273126" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1650837959" name="Picture"/>
+                                <pic:cNvPr id="741273126" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1492260289" name="Picture">
+                        <wp:docPr id="169770867" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1492260289" name="Picture"/>
+                                <pic:cNvPr id="169770867" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1885426789" name="Picture">
+                        <wp:docPr id="81490073" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1885426789" name="Picture"/>
+                                <pic:cNvPr id="81490073" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1213300922" name="Picture">
+                        <wp:docPr id="1612107345" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1213300922" name="Picture"/>
+                                <pic:cNvPr id="1612107345" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1305810852" name="Picture">
+                        <wp:docPr id="801260995" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1305810852" name="Picture"/>
+                                <pic:cNvPr id="801260995" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1506214415" name="Picture">
+                        <wp:docPr id="389997930" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1506214415" name="Picture"/>
+                                <pic:cNvPr id="389997930" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1008560920" name="Picture">
+                  <wp:docPr id="1643037259" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1008560920" name="Picture"/>
+                          <pic:cNvPr id="1643037259" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1199424057" name="Picture">
+                  <wp:docPr id="2013033460" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1199424057" name="Picture"/>
+                          <pic:cNvPr id="2013033460" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1109858645" name="Picture">
+                  <wp:docPr id="1698895387" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1109858645" name="Picture"/>
+                          <pic:cNvPr id="1698895387" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2067139607" name="Picture">
+                  <wp:docPr id="189564595" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2067139607" name="Picture"/>
+                          <pic:cNvPr id="189564595" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1460012260" name="Picture">
+                  <wp:docPr id="861019514" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1460012260" name="Picture"/>
+                          <pic:cNvPr id="861019514" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="230778055" name="Picture">
+                  <wp:docPr id="238038665" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="230778055" name="Picture"/>
+                          <pic:cNvPr id="238038665" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1096995017" name="Picture">
+                        <wp:docPr id="1706135180" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1096995017" name="Picture"/>
+                                <pic:cNvPr id="1706135180" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1245529815" name="Picture">
+                  <wp:docPr id="870304426" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1245529815" name="Picture"/>
+                          <pic:cNvPr id="870304426" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="804687711" name="Picture">
+                  <wp:docPr id="1478389479" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="804687711" name="Picture"/>
+                          <pic:cNvPr id="1478389479" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2026239728" name="Picture">
+                  <wp:docPr id="833769094" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2026239728" name="Picture"/>
+                          <pic:cNvPr id="833769094" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1594267722" name="Picture">
+                  <wp:docPr id="154358334" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1594267722" name="Picture"/>
+                          <pic:cNvPr id="154358334" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1657268730" name="Picture">
+                  <wp:docPr id="2013331186" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1657268730" name="Picture"/>
+                          <pic:cNvPr id="2013331186" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1133485240" name="Picture">
+                  <wp:docPr id="1576818158" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1133485240" name="Picture"/>
+                          <pic:cNvPr id="1576818158" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23550,57 +23550,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="168338637" name="Picture">
+                        <wp:docPr id="695919966" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="168338637" name="Picture"/>
+                                <pic:cNvPr id="695919966" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24939,57 +24939,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="903713640" name="Picture">
+                  <wp:docPr id="378963642" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="903713640" name="Picture"/>
+                          <pic:cNvPr id="378963642" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25028,57 +25028,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1045874975" name="Picture">
+                  <wp:docPr id="943169219" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1045874975" name="Picture"/>
+                          <pic:cNvPr id="943169219" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25672,57 +25672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1045795046" name="Picture">
+                  <wp:docPr id="1247922259" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1045795046" name="Picture"/>
+                          <pic:cNvPr id="1247922259" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26670,57 +26670,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1622324389" name="Picture">
+                  <wp:docPr id="508133442" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1622324389" name="Picture"/>
+                          <pic:cNvPr id="508133442" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26773,57 +26773,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="116919704" name="Picture">
+                  <wp:docPr id="71896732" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="116919704" name="Picture"/>
+                          <pic:cNvPr id="71896732" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28150,57 +28150,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="17089631" name="Picture">
+                  <wp:docPr id="867759892" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="17089631" name="Picture"/>
+                          <pic:cNvPr id="867759892" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29293,57 +29293,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="354478963" name="Picture">
+                        <wp:docPr id="1765316448" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="354478963" name="Picture"/>
+                                <pic:cNvPr id="1765316448" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30654,57 +30654,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="849474484" name="Picture">
+                  <wp:docPr id="499961092" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="849474484" name="Picture"/>
+                          <pic:cNvPr id="499961092" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30743,57 +30743,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1097664279" name="Picture">
+                  <wp:docPr id="723725574" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1097664279" name="Picture"/>
+                          <pic:cNvPr id="723725574" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31387,57 +31387,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1673632744" name="Picture">
+                  <wp:docPr id="958404366" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1673632744" name="Picture"/>
+                          <pic:cNvPr id="958404366" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32385,57 +32385,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1061523005" name="Picture">
+                  <wp:docPr id="12953640" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1061523005" name="Picture"/>
+                          <pic:cNvPr id="12953640" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32488,57 +32488,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1564543327" name="Picture">
+                  <wp:docPr id="1404920728" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1564543327" name="Picture"/>
+                          <pic:cNvPr id="1404920728" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33865,57 +33865,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="421972356" name="Picture">
+                  <wp:docPr id="1588965014" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="421972356" name="Picture"/>
+                          <pic:cNvPr id="1588965014" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35008,57 +35008,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1700791623" name="Picture">
+                        <wp:docPr id="1263141895" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1700791623" name="Picture"/>
+                                <pic:cNvPr id="1263141895" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36376,57 +36376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1223169641" name="Picture">
+                  <wp:docPr id="2017440247" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1223169641" name="Picture"/>
+                          <pic:cNvPr id="2017440247" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36465,57 +36465,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="759658510" name="Picture">
+                  <wp:docPr id="1666115787" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="759658510" name="Picture"/>
+                          <pic:cNvPr id="1666115787" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37097,57 +37097,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1263576714" name="Picture">
+                  <wp:docPr id="501180838" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1263576714" name="Picture"/>
+                          <pic:cNvPr id="501180838" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38041,57 +38041,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="133395394" name="Picture">
+                  <wp:docPr id="1112153366" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="133395394" name="Picture"/>
+                          <pic:cNvPr id="1112153366" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38153,57 +38153,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1462055766" name="Picture">
+                  <wp:docPr id="1483991031" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1462055766" name="Picture"/>
+                          <pic:cNvPr id="1483991031" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39977,57 +39977,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1923011426" name="Picture">
+                  <wp:docPr id="824189516" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1923011426" name="Picture"/>
+                          <pic:cNvPr id="824189516" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41186,57 +41186,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1326512337" name="Picture">
+                  <wp:docPr id="1672343740" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1326512337" name="Picture"/>
+                          <pic:cNvPr id="1672343740" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41266,57 +41266,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="475700355" name="Picture">
+                  <wp:docPr id="1527917069" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="475700355" name="Picture"/>
+                          <pic:cNvPr id="1527917069" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41772,57 +41772,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="723051221" name="Picture">
+                  <wp:docPr id="1840993589" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="723051221" name="Picture"/>
+                          <pic:cNvPr id="1840993589" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43890,57 +43890,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2043028936" name="Picture">
+                  <wp:docPr id="1362202511" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2043028936" name="Picture"/>
+                          <pic:cNvPr id="1362202511" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43970,57 +43970,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="559299390" name="Picture">
+                  <wp:docPr id="608767921" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="559299390" name="Picture"/>
+                          <pic:cNvPr id="608767921" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44458,57 +44458,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1726294122" name="Picture">
+                  <wp:docPr id="1715567853" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1726294122" name="Picture"/>
+                          <pic:cNvPr id="1715567853" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>