--- v1 (2026-10-11)
+++ v2 (2026-10-14)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2109675527" name="Picture">
+                  <wp:docPr id="2110691697" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2109675527" name="Picture"/>
+                          <pic:cNvPr id="2110691697" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1241403245" name="Picture">
+                  <wp:docPr id="267515474" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1241403245" name="Picture"/>
+                          <pic:cNvPr id="267515474" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2107171044" name="Picture">
+                        <wp:docPr id="45274416" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2107171044" name="Picture"/>
+                                <pic:cNvPr id="45274416" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2126197036" name="Picture">
+                  <wp:docPr id="602145692" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2126197036" name="Picture"/>
+                          <pic:cNvPr id="602145692" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="509066833" name="Picture">
+                  <wp:docPr id="774955955" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="509066833" name="Picture"/>
+                          <pic:cNvPr id="774955955" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2130892372" name="Picture">
+                  <wp:docPr id="848898393" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2130892372" name="Picture"/>
+                          <pic:cNvPr id="848898393" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1264001532" name="Picture">
+                  <wp:docPr id="1557721566" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1264001532" name="Picture"/>
+                          <pic:cNvPr id="1557721566" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1136384715" name="Picture">
+                  <wp:docPr id="424392265" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1136384715" name="Picture"/>
+                          <pic:cNvPr id="424392265" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1253266489" name="Picture">
+                        <wp:docPr id="1766059068" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1253266489" name="Picture"/>
+                                <pic:cNvPr id="1766059068" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1025600960" name="Picture">
+                        <wp:docPr id="638167811" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1025600960" name="Picture"/>
+                                <pic:cNvPr id="638167811" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1775551587" name="Picture">
+                        <wp:docPr id="185638682" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1775551587" name="Picture"/>
+                                <pic:cNvPr id="185638682" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1345762661" name="Picture">
+                        <wp:docPr id="75169558" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1345762661" name="Picture"/>
+                                <pic:cNvPr id="75169558" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1356874094" name="Picture">
+                        <wp:docPr id="1103507626" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1356874094" name="Picture"/>
+                                <pic:cNvPr id="1103507626" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="271424742" name="Picture">
+                        <wp:docPr id="1512854434" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="271424742" name="Picture"/>
+                                <pic:cNvPr id="1512854434" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="871779283" name="Picture">
+                        <wp:docPr id="404363368" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="871779283" name="Picture"/>
+                                <pic:cNvPr id="404363368" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="572552545" name="Picture">
+                        <wp:docPr id="755193780" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="572552545" name="Picture"/>
+                                <pic:cNvPr id="755193780" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1330854163" name="Picture">
+                        <wp:docPr id="182709077" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1330854163" name="Picture"/>
+                                <pic:cNvPr id="182709077" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="741273126" name="Picture">
+                        <wp:docPr id="23264086" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="741273126" name="Picture"/>
+                                <pic:cNvPr id="23264086" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="169770867" name="Picture">
+                        <wp:docPr id="612180138" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="169770867" name="Picture"/>
+                                <pic:cNvPr id="612180138" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="81490073" name="Picture">
+                        <wp:docPr id="451599245" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="81490073" name="Picture"/>
+                                <pic:cNvPr id="451599245" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11613,57 +11613,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1612107345" name="Picture">
+                        <wp:docPr id="973204575" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1612107345" name="Picture"/>
+                                <pic:cNvPr id="973204575" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11960,57 +11960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="801260995" name="Picture">
+                        <wp:docPr id="1763497116" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="801260995" name="Picture"/>
+                                <pic:cNvPr id="1763497116" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12407,57 +12407,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="389997930" name="Picture">
+                        <wp:docPr id="1202564732" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="389997930" name="Picture"/>
+                                <pic:cNvPr id="1202564732" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_11_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="57983" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13271,57 +13271,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1643037259" name="Picture">
+                  <wp:docPr id="629585724" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1643037259" name="Picture"/>
+                          <pic:cNvPr id="629585724" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13360,57 +13360,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2013033460" name="Picture">
+                  <wp:docPr id="216115543" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2013033460" name="Picture"/>
+                          <pic:cNvPr id="216115543" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14004,57 +14004,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1698895387" name="Picture">
+                  <wp:docPr id="905365387" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1698895387" name="Picture"/>
+                          <pic:cNvPr id="905365387" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15232,57 +15232,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="189564595" name="Picture">
+                  <wp:docPr id="736642161" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="189564595" name="Picture"/>
+                          <pic:cNvPr id="736642161" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15335,57 +15335,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="861019514" name="Picture">
+                  <wp:docPr id="185956573" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="861019514" name="Picture"/>
+                          <pic:cNvPr id="185956573" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16714,57 +16714,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="238038665" name="Picture">
+                  <wp:docPr id="418991214" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="238038665" name="Picture"/>
+                          <pic:cNvPr id="418991214" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17839,57 +17839,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1706135180" name="Picture">
+                        <wp:docPr id="1393268180" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1706135180" name="Picture"/>
+                                <pic:cNvPr id="1393268180" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -19192,57 +19192,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="870304426" name="Picture">
+                  <wp:docPr id="1146091174" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="870304426" name="Picture"/>
+                          <pic:cNvPr id="1146091174" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19281,57 +19281,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1478389479" name="Picture">
+                  <wp:docPr id="983721698" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1478389479" name="Picture"/>
+                          <pic:cNvPr id="983721698" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19925,57 +19925,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="833769094" name="Picture">
+                  <wp:docPr id="898163031" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="833769094" name="Picture"/>
+                          <pic:cNvPr id="898163031" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20923,57 +20923,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="154358334" name="Picture">
+                  <wp:docPr id="952867068" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="154358334" name="Picture"/>
+                          <pic:cNvPr id="952867068" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21026,57 +21026,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2013331186" name="Picture">
+                  <wp:docPr id="2124965969" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2013331186" name="Picture"/>
+                          <pic:cNvPr id="2124965969" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22407,57 +22407,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1576818158" name="Picture">
+                  <wp:docPr id="532660010" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1576818158" name="Picture"/>
+                          <pic:cNvPr id="532660010" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23550,57 +23550,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="695919966" name="Picture">
+                        <wp:docPr id="1650874011" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="695919966" name="Picture"/>
+                                <pic:cNvPr id="1650874011" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24939,57 +24939,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="378963642" name="Picture">
+                  <wp:docPr id="4383506" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="378963642" name="Picture"/>
+                          <pic:cNvPr id="4383506" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25028,57 +25028,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="943169219" name="Picture">
+                  <wp:docPr id="1785444291" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="943169219" name="Picture"/>
+                          <pic:cNvPr id="1785444291" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25672,57 +25672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1247922259" name="Picture">
+                  <wp:docPr id="1388308447" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1247922259" name="Picture"/>
+                          <pic:cNvPr id="1388308447" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26670,57 +26670,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="508133442" name="Picture">
+                  <wp:docPr id="1616909256" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="508133442" name="Picture"/>
+                          <pic:cNvPr id="1616909256" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26773,57 +26773,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="71896732" name="Picture">
+                  <wp:docPr id="947199507" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="71896732" name="Picture"/>
+                          <pic:cNvPr id="947199507" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28150,57 +28150,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="867759892" name="Picture">
+                  <wp:docPr id="1290062536" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="867759892" name="Picture"/>
+                          <pic:cNvPr id="1290062536" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29293,57 +29293,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1765316448" name="Picture">
+                        <wp:docPr id="840817360" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1765316448" name="Picture"/>
+                                <pic:cNvPr id="840817360" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30654,57 +30654,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="499961092" name="Picture">
+                  <wp:docPr id="1489364177" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="499961092" name="Picture"/>
+                          <pic:cNvPr id="1489364177" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30743,57 +30743,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="723725574" name="Picture">
+                  <wp:docPr id="174117056" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="723725574" name="Picture"/>
+                          <pic:cNvPr id="174117056" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31387,57 +31387,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="958404366" name="Picture">
+                  <wp:docPr id="190320681" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="958404366" name="Picture"/>
+                          <pic:cNvPr id="190320681" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32385,57 +32385,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="12953640" name="Picture">
+                  <wp:docPr id="1287726732" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="12953640" name="Picture"/>
+                          <pic:cNvPr id="1287726732" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32488,57 +32488,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1404920728" name="Picture">
+                  <wp:docPr id="1797529619" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1404920728" name="Picture"/>
+                          <pic:cNvPr id="1797529619" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33865,57 +33865,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1588965014" name="Picture">
+                  <wp:docPr id="1266517532" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1588965014" name="Picture"/>
+                          <pic:cNvPr id="1266517532" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35008,57 +35008,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1263141895" name="Picture">
+                        <wp:docPr id="1664773194" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1263141895" name="Picture"/>
+                                <pic:cNvPr id="1664773194" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -36376,57 +36376,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2017440247" name="Picture">
+                  <wp:docPr id="374752195" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2017440247" name="Picture"/>
+                          <pic:cNvPr id="374752195" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36465,57 +36465,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1666115787" name="Picture">
+                  <wp:docPr id="649995647" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1666115787" name="Picture"/>
+                          <pic:cNvPr id="649995647" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37097,57 +37097,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="501180838" name="Picture">
+                  <wp:docPr id="1618102284" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="501180838" name="Picture"/>
+                          <pic:cNvPr id="1618102284" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38041,57 +38041,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1112153366" name="Picture">
+                  <wp:docPr id="191277376" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1112153366" name="Picture"/>
+                          <pic:cNvPr id="191277376" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38153,57 +38153,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1483991031" name="Picture">
+                  <wp:docPr id="787207815" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1483991031" name="Picture"/>
+                          <pic:cNvPr id="787207815" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39977,57 +39977,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3111500" cy="787400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="824189516" name="Picture">
+                  <wp:docPr id="363301019" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="824189516" name="Picture"/>
+                          <pic:cNvPr id="363301019" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_12.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="27419"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3111500" cy="787400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41186,57 +41186,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1672343740" name="Picture">
+                  <wp:docPr id="1014835687" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1672343740" name="Picture"/>
+                          <pic:cNvPr id="1014835687" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41266,57 +41266,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1527917069" name="Picture">
+                  <wp:docPr id="888698145" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1527917069" name="Picture"/>
+                          <pic:cNvPr id="888698145" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41772,57 +41772,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1840993589" name="Picture">
+                  <wp:docPr id="1774718894" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1840993589" name="Picture"/>
+                          <pic:cNvPr id="1774718894" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43890,57 +43890,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1362202511" name="Picture">
+                  <wp:docPr id="1293645111" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1362202511" name="Picture"/>
+                          <pic:cNvPr id="1293645111" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43970,57 +43970,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="608767921" name="Picture">
+                  <wp:docPr id="1877901656" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="608767921" name="Picture"/>
+                          <pic:cNvPr id="1877901656" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44458,57 +44458,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1715567853" name="Picture">
+                  <wp:docPr id="562565668" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1715567853" name="Picture"/>
+                          <pic:cNvPr id="562565668" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>