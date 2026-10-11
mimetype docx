--- v0 (2026-08-17)
+++ v1 (2026-10-11)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="366273338" name="Picture">
+                  <wp:docPr id="878206684" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="366273338" name="Picture"/>
+                          <pic:cNvPr id="878206684" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="975716647" name="Picture">
+                  <wp:docPr id="725177327" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="975716647" name="Picture"/>
+                          <pic:cNvPr id="725177327" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1391644937" name="Picture">
+                        <wp:docPr id="72036531" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1391644937" name="Picture"/>
+                                <pic:cNvPr id="72036531" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="378978420" name="Picture">
+                  <wp:docPr id="392422513" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="378978420" name="Picture"/>
+                          <pic:cNvPr id="392422513" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1796125529" name="Picture">
+                  <wp:docPr id="1326606637" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1796125529" name="Picture"/>
+                          <pic:cNvPr id="1326606637" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1718101511" name="Picture">
+                  <wp:docPr id="325087299" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1718101511" name="Picture"/>
+                          <pic:cNvPr id="325087299" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1667060890" name="Picture">
+                  <wp:docPr id="831266373" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1667060890" name="Picture"/>
+                          <pic:cNvPr id="831266373" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1629627834" name="Picture">
+                  <wp:docPr id="647022101" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1629627834" name="Picture"/>
+                          <pic:cNvPr id="647022101" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1494385433" name="Picture">
+                        <wp:docPr id="371944189" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1494385433" name="Picture"/>
+                                <pic:cNvPr id="371944189" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1026527501" name="Picture">
+                        <wp:docPr id="1342469412" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1026527501" name="Picture"/>
+                                <pic:cNvPr id="1342469412" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="18294269" name="Picture">
+                        <wp:docPr id="1135404340" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="18294269" name="Picture"/>
+                                <pic:cNvPr id="1135404340" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="823486803" name="Picture">
+                        <wp:docPr id="174378886" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="823486803" name="Picture"/>
+                                <pic:cNvPr id="174378886" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="890238366" name="Picture">
+                        <wp:docPr id="1745683512" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="890238366" name="Picture"/>
+                                <pic:cNvPr id="1745683512" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2083205585" name="Picture">
+                        <wp:docPr id="1046740312" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2083205585" name="Picture"/>
+                                <pic:cNvPr id="1046740312" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="18244702" name="Picture">
+                        <wp:docPr id="264236116" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="18244702" name="Picture"/>
+                                <pic:cNvPr id="264236116" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="96669109" name="Picture">
+                        <wp:docPr id="541726952" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="96669109" name="Picture"/>
+                                <pic:cNvPr id="541726952" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="653726730" name="Picture">
+                        <wp:docPr id="1186206035" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="653726730" name="Picture"/>
+                                <pic:cNvPr id="1186206035" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="551530510" name="Picture">
+                        <wp:docPr id="1261235000" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="551530510" name="Picture"/>
+                                <pic:cNvPr id="1261235000" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="695838072" name="Picture">
+                        <wp:docPr id="1728153243" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="695838072" name="Picture"/>
+                                <pic:cNvPr id="1728153243" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1658704014" name="Picture">
+                        <wp:docPr id="826112844" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1658704014" name="Picture"/>
+                                <pic:cNvPr id="826112844" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="865378755" name="Picture">
+                        <wp:docPr id="1818624165" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="865378755" name="Picture"/>
+                                <pic:cNvPr id="1818624165" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1099960953" name="Picture">
+                        <wp:docPr id="213049080" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1099960953" name="Picture"/>
+                                <pic:cNvPr id="213049080" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1786863307" name="Picture">
+                        <wp:docPr id="860488681" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1786863307" name="Picture"/>
+                                <pic:cNvPr id="860488681" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="274079501" name="Picture">
+                  <wp:docPr id="1163619263" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="274079501" name="Picture"/>
+                          <pic:cNvPr id="1163619263" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="304628725" name="Picture">
+                  <wp:docPr id="990347639" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="304628725" name="Picture"/>
+                          <pic:cNvPr id="990347639" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="78280169" name="Picture">
+                  <wp:docPr id="368671676" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="78280169" name="Picture"/>
+                          <pic:cNvPr id="368671676" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="152596389" name="Picture">
+                  <wp:docPr id="2029093708" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="152596389" name="Picture"/>
+                          <pic:cNvPr id="2029093708" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="198158172" name="Picture">
+                  <wp:docPr id="1511305618" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="198158172" name="Picture"/>
+                          <pic:cNvPr id="1511305618" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="156586297" name="Picture">
+                  <wp:docPr id="2003897462" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="156586297" name="Picture"/>
+                          <pic:cNvPr id="2003897462" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="162931419" name="Picture">
+                        <wp:docPr id="1720761408" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="162931419" name="Picture"/>
+                                <pic:cNvPr id="1720761408" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1347248440" name="Picture">
+                  <wp:docPr id="1948897112" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1347248440" name="Picture"/>
+                          <pic:cNvPr id="1948897112" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="591969010" name="Picture">
+                  <wp:docPr id="1318215489" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="591969010" name="Picture"/>
+                          <pic:cNvPr id="1318215489" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="458290362" name="Picture">
+                  <wp:docPr id="763598959" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="458290362" name="Picture"/>
+                          <pic:cNvPr id="763598959" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1661974006" name="Picture">
+                  <wp:docPr id="1579023618" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1661974006" name="Picture"/>
+                          <pic:cNvPr id="1579023618" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="161887391" name="Picture">
+                  <wp:docPr id="1563004567" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="161887391" name="Picture"/>
+                          <pic:cNvPr id="1563004567" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="521353743" name="Picture">
+                  <wp:docPr id="1012817087" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="521353743" name="Picture"/>
+                          <pic:cNvPr id="1012817087" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="96104325" name="Picture">
+                        <wp:docPr id="218498925" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="96104325" name="Picture"/>
+                                <pic:cNvPr id="218498925" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24749,57 +24749,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="108303919" name="Picture">
+                  <wp:docPr id="1238665067" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="108303919" name="Picture"/>
+                          <pic:cNvPr id="1238665067" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24838,57 +24838,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1357121315" name="Picture">
+                  <wp:docPr id="1951714387" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1357121315" name="Picture"/>
+                          <pic:cNvPr id="1951714387" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25491,57 +25491,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="739546950" name="Picture">
+                  <wp:docPr id="800245430" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="739546950" name="Picture"/>
+                          <pic:cNvPr id="800245430" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26516,57 +26516,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1736278454" name="Picture">
+                  <wp:docPr id="1041648138" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1736278454" name="Picture"/>
+                          <pic:cNvPr id="1041648138" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_16.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26619,57 +26619,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1181366698" name="Picture">
+                  <wp:docPr id="906344659" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1181366698" name="Picture"/>
+                          <pic:cNvPr id="906344659" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27948,57 +27948,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1862143687" name="Picture">
+                  <wp:docPr id="1556763554" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1862143687" name="Picture"/>
+                          <pic:cNvPr id="1556763554" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_15.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29589,57 +29589,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1155496289" name="Picture">
+                        <wp:docPr id="436378455" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1155496289" name="Picture"/>
+                                <pic:cNvPr id="436378455" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31473,57 +31473,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1949739364" name="Picture">
+                  <wp:docPr id="1984124921" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1949739364" name="Picture"/>
+                          <pic:cNvPr id="1984124921" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31562,57 +31562,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1871589450" name="Picture">
+                  <wp:docPr id="1555717133" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1871589450" name="Picture"/>
+                          <pic:cNvPr id="1555717133" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32206,57 +32206,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="104889128" name="Picture">
+                  <wp:docPr id="1372398855" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="104889128" name="Picture"/>
+                          <pic:cNvPr id="1372398855" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33204,57 +33204,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="35925726" name="Picture">
+                  <wp:docPr id="70944328" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="35925726" name="Picture"/>
+                          <pic:cNvPr id="70944328" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33307,57 +33307,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="634906661" name="Picture">
+                  <wp:docPr id="1028583541" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="634906661" name="Picture"/>
+                          <pic:cNvPr id="1028583541" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34684,57 +34684,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="896994546" name="Picture">
+                  <wp:docPr id="1794649832" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="896994546" name="Picture"/>
+                          <pic:cNvPr id="1794649832" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35827,57 +35827,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1779508123" name="Picture">
+                        <wp:docPr id="565280766" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1779508123" name="Picture"/>
+                                <pic:cNvPr id="565280766" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37188,57 +37188,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1728885431" name="Picture">
+                  <wp:docPr id="177572430" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1728885431" name="Picture"/>
+                          <pic:cNvPr id="177572430" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37277,57 +37277,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="317142123" name="Picture">
+                  <wp:docPr id="1468212960" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="317142123" name="Picture"/>
+                          <pic:cNvPr id="1468212960" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37921,57 +37921,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1810414493" name="Picture">
+                  <wp:docPr id="1439027145" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1810414493" name="Picture"/>
+                          <pic:cNvPr id="1439027145" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38919,57 +38919,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="894454708" name="Picture">
+                  <wp:docPr id="453810572" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="894454708" name="Picture"/>
+                          <pic:cNvPr id="453810572" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39022,57 +39022,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="742431577" name="Picture">
+                  <wp:docPr id="971576724" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="742431577" name="Picture"/>
+                          <pic:cNvPr id="971576724" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40399,57 +40399,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1370234437" name="Picture">
+                  <wp:docPr id="674831429" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1370234437" name="Picture"/>
+                          <pic:cNvPr id="674831429" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41542,57 +41542,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2043570397" name="Picture">
+                        <wp:docPr id="377968175" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2043570397" name="Picture"/>
+                                <pic:cNvPr id="377968175" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -42813,57 +42813,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1674062516" name="Picture">
+                  <wp:docPr id="1620596164" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1674062516" name="Picture"/>
+                          <pic:cNvPr id="1620596164" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42893,57 +42893,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1803925445" name="Picture">
+                  <wp:docPr id="1615565250" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1803925445" name="Picture"/>
+                          <pic:cNvPr id="1615565250" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43372,57 +43372,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2041043162" name="Picture">
+                  <wp:docPr id="474342185" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2041043162" name="Picture"/>
+                          <pic:cNvPr id="474342185" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45017,57 +45017,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1234814901" name="Picture">
+                  <wp:docPr id="188030524" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1234814901" name="Picture"/>
+                          <pic:cNvPr id="188030524" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45097,57 +45097,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="114057581" name="Picture">
+                  <wp:docPr id="1043218202" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="114057581" name="Picture"/>
+                          <pic:cNvPr id="1043218202" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45576,57 +45576,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="340824616" name="Picture">
+                  <wp:docPr id="153126330" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="340824616" name="Picture"/>
+                          <pic:cNvPr id="153126330" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47871,57 +47871,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1716710762" name="Picture">
+                  <wp:docPr id="1107567503" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1716710762" name="Picture"/>
+                          <pic:cNvPr id="1107567503" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -47942,57 +47942,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="66076612" name="Picture">
+                  <wp:docPr id="220009018" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="66076612" name="Picture"/>
+                          <pic:cNvPr id="220009018" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -48356,57 +48356,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="320945216" name="Picture">
+                  <wp:docPr id="10312566" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="320945216" name="Picture"/>
+                          <pic:cNvPr id="10312566" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>