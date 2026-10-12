--- v0 (2026-08-18)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1330540278" name="Picture">
+                  <wp:docPr id="1939740611" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1330540278" name="Picture"/>
+                          <pic:cNvPr id="1939740611" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1946548067" name="Picture">
+                  <wp:docPr id="473767524" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1946548067" name="Picture"/>
+                          <pic:cNvPr id="473767524" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1456217438" name="Picture">
+                        <wp:docPr id="2036486919" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1456217438" name="Picture"/>
+                                <pic:cNvPr id="2036486919" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1942212713" name="Picture">
+                  <wp:docPr id="2120645370" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1942212713" name="Picture"/>
+                          <pic:cNvPr id="2120645370" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1447052162" name="Picture">
+                  <wp:docPr id="2136635229" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1447052162" name="Picture"/>
+                          <pic:cNvPr id="2136635229" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2026496883" name="Picture">
+                  <wp:docPr id="1566615675" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2026496883" name="Picture"/>
+                          <pic:cNvPr id="1566615675" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2061027597" name="Picture">
+                  <wp:docPr id="78747709" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2061027597" name="Picture"/>
+                          <pic:cNvPr id="78747709" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1444556465" name="Picture">
+                  <wp:docPr id="1740347497" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1444556465" name="Picture"/>
+                          <pic:cNvPr id="1740347497" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1027237417" name="Picture">
+                        <wp:docPr id="629982298" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1027237417" name="Picture"/>
+                                <pic:cNvPr id="629982298" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2117138054" name="Picture">
+                        <wp:docPr id="981554470" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2117138054" name="Picture"/>
+                                <pic:cNvPr id="981554470" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="744865891" name="Picture">
+                        <wp:docPr id="1750005662" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="744865891" name="Picture"/>
+                                <pic:cNvPr id="1750005662" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1019425089" name="Picture">
+                        <wp:docPr id="1825235332" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1019425089" name="Picture"/>
+                                <pic:cNvPr id="1825235332" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1242726925" name="Picture">
+                        <wp:docPr id="1902549360" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1242726925" name="Picture"/>
+                                <pic:cNvPr id="1902549360" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1553325698" name="Picture">
+                        <wp:docPr id="147933203" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1553325698" name="Picture"/>
+                                <pic:cNvPr id="147933203" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="932321724" name="Picture">
+                        <wp:docPr id="732148" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="932321724" name="Picture"/>
+                                <pic:cNvPr id="732148" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="645675998" name="Picture">
+                        <wp:docPr id="2059033184" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="645675998" name="Picture"/>
+                                <pic:cNvPr id="2059033184" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="655460532" name="Picture">
+                        <wp:docPr id="538637176" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="655460532" name="Picture"/>
+                                <pic:cNvPr id="538637176" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1630569933" name="Picture">
+                        <wp:docPr id="225096803" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1630569933" name="Picture"/>
+                                <pic:cNvPr id="225096803" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="805682692" name="Picture">
+                        <wp:docPr id="811103663" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="805682692" name="Picture"/>
+                                <pic:cNvPr id="811103663" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10782,57 +10782,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1606025723" name="Picture">
+                        <wp:docPr id="1193223848" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1606025723" name="Picture"/>
+                                <pic:cNvPr id="1193223848" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11646,57 +11646,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="451600895" name="Picture">
+                  <wp:docPr id="2009457361" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="451600895" name="Picture"/>
+                          <pic:cNvPr id="2009457361" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11735,57 +11735,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="720665170" name="Picture">
+                  <wp:docPr id="1367662027" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="720665170" name="Picture"/>
+                          <pic:cNvPr id="1367662027" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12379,57 +12379,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="117707249" name="Picture">
+                  <wp:docPr id="362969180" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="117707249" name="Picture"/>
+                          <pic:cNvPr id="362969180" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13607,57 +13607,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1382011122" name="Picture">
+                  <wp:docPr id="1477011184" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1382011122" name="Picture"/>
+                          <pic:cNvPr id="1477011184" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13710,57 +13710,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="175421068" name="Picture">
+                  <wp:docPr id="809760705" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="175421068" name="Picture"/>
+                          <pic:cNvPr id="809760705" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15091,57 +15091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1523030632" name="Picture">
+                  <wp:docPr id="1387087874" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1523030632" name="Picture"/>
+                          <pic:cNvPr id="1387087874" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16253,57 +16253,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1939072398" name="Picture">
+                        <wp:docPr id="1986827238" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1939072398" name="Picture"/>
+                                <pic:cNvPr id="1986827238" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17228,57 +17228,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1580708255" name="Picture">
+                        <wp:docPr id="1459357117" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1580708255" name="Picture"/>
+                                <pic:cNvPr id="1459357117" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18627,57 +18627,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2093542062" name="Picture">
+                  <wp:docPr id="1229101275" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2093542062" name="Picture"/>
+                          <pic:cNvPr id="1229101275" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18716,57 +18716,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1790481397" name="Picture">
+                  <wp:docPr id="1728615075" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1790481397" name="Picture"/>
+                          <pic:cNvPr id="1728615075" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19369,57 +19369,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="754976251" name="Picture">
+                  <wp:docPr id="1805287348" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="754976251" name="Picture"/>
+                          <pic:cNvPr id="1805287348" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20394,57 +20394,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="540759247" name="Picture">
+                  <wp:docPr id="1959589630" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="540759247" name="Picture"/>
+                          <pic:cNvPr id="1959589630" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_16.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20497,57 +20497,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1003894289" name="Picture">
+                  <wp:docPr id="700949440" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1003894289" name="Picture"/>
+                          <pic:cNvPr id="700949440" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21826,57 +21826,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="452013108" name="Picture">
+                  <wp:docPr id="1581861308" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="452013108" name="Picture"/>
+                          <pic:cNvPr id="1581861308" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23634,57 +23634,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="166488145" name="Picture">
+                        <wp:docPr id="476397474" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="166488145" name="Picture"/>
+                                <pic:cNvPr id="476397474" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -25490,57 +25490,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="624979338" name="Picture">
+                  <wp:docPr id="1453376603" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="624979338" name="Picture"/>
+                          <pic:cNvPr id="1453376603" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25579,57 +25579,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="34694550" name="Picture">
+                  <wp:docPr id="232632422" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="34694550" name="Picture"/>
+                          <pic:cNvPr id="232632422" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26223,57 +26223,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="971229842" name="Picture">
+                  <wp:docPr id="1136350602" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="971229842" name="Picture"/>
+                          <pic:cNvPr id="1136350602" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27221,57 +27221,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="886686580" name="Picture">
+                  <wp:docPr id="519048815" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="886686580" name="Picture"/>
+                          <pic:cNvPr id="519048815" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27324,57 +27324,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="218724561" name="Picture">
+                  <wp:docPr id="1926469809" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="218724561" name="Picture"/>
+                          <pic:cNvPr id="1926469809" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28703,57 +28703,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2971800" cy="1536700"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1052434288" name="Picture">
+                  <wp:docPr id="133225591" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1052434288" name="Picture"/>
+                          <pic:cNvPr id="133225591" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="854" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2971800" cy="1536700"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29837,57 +29837,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2132004485" name="Picture">
+                        <wp:docPr id="1070211677" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2132004485" name="Picture"/>
+                                <pic:cNvPr id="1070211677" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30862,57 +30862,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="922497329" name="Picture">
+                        <wp:docPr id="1342299974" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="922497329" name="Picture"/>
+                                <pic:cNvPr id="1342299974" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -32334,57 +32334,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1476044429" name="Picture">
+                  <wp:docPr id="1052231633" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1476044429" name="Picture"/>
+                          <pic:cNvPr id="1052231633" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32423,57 +32423,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="385577909" name="Picture">
+                  <wp:docPr id="1107748698" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="385577909" name="Picture"/>
+                          <pic:cNvPr id="1107748698" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33067,57 +33067,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1986427361" name="Picture">
+                  <wp:docPr id="670761250" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1986427361" name="Picture"/>
+                          <pic:cNvPr id="670761250" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34065,57 +34065,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="802348234" name="Picture">
+                  <wp:docPr id="2060436625" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="802348234" name="Picture"/>
+                          <pic:cNvPr id="2060436625" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34168,57 +34168,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1789386076" name="Picture">
+                  <wp:docPr id="756117323" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1789386076" name="Picture"/>
+                          <pic:cNvPr id="756117323" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35545,57 +35545,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1026832720" name="Picture">
+                  <wp:docPr id="1393169427" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1026832720" name="Picture"/>
+                          <pic:cNvPr id="1393169427" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36688,57 +36688,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2057997287" name="Picture">
+                        <wp:docPr id="1891207931" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2057997287" name="Picture"/>
+                                <pic:cNvPr id="1891207931" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37959,57 +37959,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1497810694" name="Picture">
+                  <wp:docPr id="1610571347" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1497810694" name="Picture"/>
+                          <pic:cNvPr id="1610571347" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38039,57 +38039,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="964947085" name="Picture">
+                  <wp:docPr id="766420705" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="964947085" name="Picture"/>
+                          <pic:cNvPr id="766420705" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38518,57 +38518,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="771648785" name="Picture">
+                  <wp:docPr id="1989022165" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="771648785" name="Picture"/>
+                          <pic:cNvPr id="1989022165" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40113,57 +40113,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1678986545" name="Picture">
+                  <wp:docPr id="1404161847" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1678986545" name="Picture"/>
+                          <pic:cNvPr id="1404161847" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40184,57 +40184,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1121067706" name="Picture">
+                  <wp:docPr id="200335886" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1121067706" name="Picture"/>
+                          <pic:cNvPr id="200335886" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40598,57 +40598,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="479877396" name="Picture">
+                  <wp:docPr id="225860124" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="479877396" name="Picture"/>
+                          <pic:cNvPr id="225860124" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>