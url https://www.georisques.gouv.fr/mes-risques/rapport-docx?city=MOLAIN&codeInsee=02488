--- v0 (2026-08-17)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2109199570" name="Picture">
+                  <wp:docPr id="849981454" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2109199570" name="Picture"/>
+                          <pic:cNvPr id="849981454" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1513959914" name="Picture">
+                  <wp:docPr id="944330875" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1513959914" name="Picture"/>
+                          <pic:cNvPr id="944330875" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1697570221" name="Picture">
+                        <wp:docPr id="689866687" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1697570221" name="Picture"/>
+                                <pic:cNvPr id="689866687" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1843070296" name="Picture">
+                  <wp:docPr id="1183947804" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1843070296" name="Picture"/>
+                          <pic:cNvPr id="1183947804" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1111867137" name="Picture">
+                  <wp:docPr id="170780531" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1111867137" name="Picture"/>
+                          <pic:cNvPr id="170780531" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1427067969" name="Picture">
+                  <wp:docPr id="502336598" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1427067969" name="Picture"/>
+                          <pic:cNvPr id="502336598" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="980556915" name="Picture">
+                  <wp:docPr id="335298480" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="980556915" name="Picture"/>
+                          <pic:cNvPr id="335298480" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="527601236" name="Picture">
+                  <wp:docPr id="2048537588" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="527601236" name="Picture"/>
+                          <pic:cNvPr id="2048537588" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="743869296" name="Picture">
+                        <wp:docPr id="454280723" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="743869296" name="Picture"/>
+                                <pic:cNvPr id="454280723" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="219084676" name="Picture">
+                        <wp:docPr id="2014287146" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="219084676" name="Picture"/>
+                                <pic:cNvPr id="2014287146" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1033257099" name="Picture">
+                        <wp:docPr id="1791488831" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1033257099" name="Picture"/>
+                                <pic:cNvPr id="1791488831" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1528316744" name="Picture">
+                        <wp:docPr id="1001963554" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1528316744" name="Picture"/>
+                                <pic:cNvPr id="1001963554" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="101294955" name="Picture">
+                        <wp:docPr id="1583372773" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="101294955" name="Picture"/>
+                                <pic:cNvPr id="1583372773" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1957564225" name="Picture">
+                        <wp:docPr id="1069507539" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1957564225" name="Picture"/>
+                                <pic:cNvPr id="1069507539" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="364726300" name="Picture">
+                        <wp:docPr id="645814" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="364726300" name="Picture"/>
+                                <pic:cNvPr id="645814" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1658115038" name="Picture">
+                        <wp:docPr id="41471760" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1658115038" name="Picture"/>
+                                <pic:cNvPr id="41471760" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9372,57 +9372,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="909486669" name="Picture">
+                        <wp:docPr id="869411230" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="909486669" name="Picture"/>
+                                <pic:cNvPr id="869411230" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10004,57 +10004,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1902275077" name="Picture">
+                        <wp:docPr id="326220159" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1902275077" name="Picture"/>
+                                <pic:cNvPr id="326220159" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10351,57 +10351,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="938904247" name="Picture">
+                        <wp:docPr id="1626168341" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="938904247" name="Picture"/>
+                                <pic:cNvPr id="1626168341" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10798,57 +10798,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="504592807" name="Picture">
+                        <wp:docPr id="126772015" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="504592807" name="Picture"/>
+                                <pic:cNvPr id="126772015" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11662,57 +11662,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1363701747" name="Picture">
+                  <wp:docPr id="747131866" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1363701747" name="Picture"/>
+                          <pic:cNvPr id="747131866" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11751,57 +11751,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="473139331" name="Picture">
+                  <wp:docPr id="213125010" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="473139331" name="Picture"/>
+                          <pic:cNvPr id="213125010" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -12395,57 +12395,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="21782284" name="Picture">
+                  <wp:docPr id="318331651" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="21782284" name="Picture"/>
+                          <pic:cNvPr id="318331651" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13623,57 +13623,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="35443770" name="Picture">
+                  <wp:docPr id="55012846" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="35443770" name="Picture"/>
+                          <pic:cNvPr id="55012846" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13726,57 +13726,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="950098381" name="Picture">
+                  <wp:docPr id="1222918813" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="950098381" name="Picture"/>
+                          <pic:cNvPr id="1222918813" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15105,57 +15105,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1617294809" name="Picture">
+                  <wp:docPr id="504854642" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1617294809" name="Picture"/>
+                          <pic:cNvPr id="504854642" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16230,57 +16230,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="672192337" name="Picture">
+                        <wp:docPr id="425054067" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="672192337" name="Picture"/>
+                                <pic:cNvPr id="425054067" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -17583,57 +17583,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1079184978" name="Picture">
+                  <wp:docPr id="899963451" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1079184978" name="Picture"/>
+                          <pic:cNvPr id="899963451" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17672,57 +17672,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="808530168" name="Picture">
+                  <wp:docPr id="1289702632" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="808530168" name="Picture"/>
+                          <pic:cNvPr id="1289702632" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -18316,57 +18316,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="515228656" name="Picture">
+                  <wp:docPr id="2076585047" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="515228656" name="Picture"/>
+                          <pic:cNvPr id="2076585047" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19314,57 +19314,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="999042897" name="Picture">
+                  <wp:docPr id="606397600" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="999042897" name="Picture"/>
+                          <pic:cNvPr id="606397600" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19417,57 +19417,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1056059335" name="Picture">
+                  <wp:docPr id="74902835" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1056059335" name="Picture"/>
+                          <pic:cNvPr id="74902835" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20798,57 +20798,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="931323493" name="Picture">
+                  <wp:docPr id="43174766" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="931323493" name="Picture"/>
+                          <pic:cNvPr id="43174766" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21960,57 +21960,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="13807086" name="Picture">
+                        <wp:docPr id="2061176206" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="13807086" name="Picture"/>
+                                <pic:cNvPr id="2061176206" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -22935,57 +22935,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="576007716" name="Picture">
+                        <wp:docPr id="947519395" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="576007716" name="Picture"/>
+                                <pic:cNvPr id="947519395" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_13_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24324,57 +24324,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="930957917" name="Picture">
+                  <wp:docPr id="443298399" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="930957917" name="Picture"/>
+                          <pic:cNvPr id="443298399" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24413,57 +24413,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="168237487" name="Picture">
+                  <wp:docPr id="516377094" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="168237487" name="Picture"/>
+                          <pic:cNvPr id="516377094" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25057,57 +25057,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="889142496" name="Picture">
+                  <wp:docPr id="1308314897" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="889142496" name="Picture"/>
+                          <pic:cNvPr id="1308314897" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26055,57 +26055,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="576875073" name="Picture">
+                  <wp:docPr id="167179722" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="576875073" name="Picture"/>
+                          <pic:cNvPr id="167179722" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26158,57 +26158,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="807641504" name="Picture">
+                  <wp:docPr id="353450843" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="807641504" name="Picture"/>
+                          <pic:cNvPr id="353450843" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27535,57 +27535,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="773938337" name="Picture">
+                  <wp:docPr id="54282447" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="773938337" name="Picture"/>
+                          <pic:cNvPr id="54282447" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28678,57 +28678,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1610679022" name="Picture">
+                        <wp:docPr id="1559961115" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1610679022" name="Picture"/>
+                                <pic:cNvPr id="1559961115" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -30039,57 +30039,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1147248155" name="Picture">
+                  <wp:docPr id="1029726075" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1147248155" name="Picture"/>
+                          <pic:cNvPr id="1029726075" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30128,57 +30128,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1373991189" name="Picture">
+                  <wp:docPr id="2043659047" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1373991189" name="Picture"/>
+                          <pic:cNvPr id="2043659047" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30772,57 +30772,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="338701862" name="Picture">
+                  <wp:docPr id="430075309" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="338701862" name="Picture"/>
+                          <pic:cNvPr id="430075309" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31770,57 +31770,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1431652528" name="Picture">
+                  <wp:docPr id="1608186551" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1431652528" name="Picture"/>
+                          <pic:cNvPr id="1608186551" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31873,57 +31873,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1780051623" name="Picture">
+                  <wp:docPr id="340603762" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1780051623" name="Picture"/>
+                          <pic:cNvPr id="340603762" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33250,57 +33250,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="181629912" name="Picture">
+                  <wp:docPr id="1445846106" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="181629912" name="Picture"/>
+                          <pic:cNvPr id="1445846106" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34393,57 +34393,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1349025088" name="Picture">
+                        <wp:docPr id="733156417" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1349025088" name="Picture"/>
+                                <pic:cNvPr id="733156417" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -35614,57 +35614,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1102350630" name="Picture">
+                  <wp:docPr id="331666017" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1102350630" name="Picture"/>
+                          <pic:cNvPr id="331666017" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35685,57 +35685,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="414227635" name="Picture">
+                  <wp:docPr id="222732180" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="414227635" name="Picture"/>
+                          <pic:cNvPr id="222732180" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36099,57 +36099,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="854129126" name="Picture">
+                  <wp:docPr id="1968966752" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="854129126" name="Picture"/>
+                          <pic:cNvPr id="1968966752" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>