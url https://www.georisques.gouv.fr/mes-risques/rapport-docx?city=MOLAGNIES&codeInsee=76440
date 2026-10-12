--- v0 (2026-08-18)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="742461157" name="Picture">
+                  <wp:docPr id="423417252" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="742461157" name="Picture"/>
+                          <pic:cNvPr id="423417252" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1735476350" name="Picture">
+                  <wp:docPr id="1697970079" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1735476350" name="Picture"/>
+                          <pic:cNvPr id="1697970079" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="402875689" name="Picture">
+                        <wp:docPr id="513203000" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="402875689" name="Picture"/>
+                                <pic:cNvPr id="513203000" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="437157891" name="Picture">
+                  <wp:docPr id="1101750961" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="437157891" name="Picture"/>
+                          <pic:cNvPr id="1101750961" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="997926617" name="Picture">
+                  <wp:docPr id="822178128" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="997926617" name="Picture"/>
+                          <pic:cNvPr id="822178128" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="952693306" name="Picture">
+                  <wp:docPr id="61636377" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="952693306" name="Picture"/>
+                          <pic:cNvPr id="61636377" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="939938596" name="Picture">
+                  <wp:docPr id="2076647356" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="939938596" name="Picture"/>
+                          <pic:cNvPr id="2076647356" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="584021639" name="Picture">
+                  <wp:docPr id="1538392337" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="584021639" name="Picture"/>
+                          <pic:cNvPr id="1538392337" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1599531144" name="Picture">
+                        <wp:docPr id="1225471743" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1599531144" name="Picture"/>
+                                <pic:cNvPr id="1225471743" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="545916241" name="Picture">
+                        <wp:docPr id="773129332" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="545916241" name="Picture"/>
+                                <pic:cNvPr id="773129332" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="289950060" name="Picture">
+                        <wp:docPr id="53853753" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="289950060" name="Picture"/>
+                                <pic:cNvPr id="53853753" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1504524626" name="Picture">
+                        <wp:docPr id="1455331267" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1504524626" name="Picture"/>
+                                <pic:cNvPr id="1455331267" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2004959703" name="Picture">
+                        <wp:docPr id="168105904" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2004959703" name="Picture"/>
+                                <pic:cNvPr id="168105904" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="294996780" name="Picture">
+                        <wp:docPr id="1845078881" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="294996780" name="Picture"/>
+                                <pic:cNvPr id="1845078881" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2135729465" name="Picture">
+                        <wp:docPr id="739415378" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2135729465" name="Picture"/>
+                                <pic:cNvPr id="739415378" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1780478307" name="Picture">
+                        <wp:docPr id="1750820374" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1780478307" name="Picture"/>
+                                <pic:cNvPr id="1750820374" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2087685580" name="Picture">
+                        <wp:docPr id="2095674702" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2087685580" name="Picture"/>
+                                <pic:cNvPr id="2095674702" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="706155981" name="Picture">
+                        <wp:docPr id="1202822420" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="706155981" name="Picture"/>
+                                <pic:cNvPr id="1202822420" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2032269696" name="Picture">
+                        <wp:docPr id="1168518044" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2032269696" name="Picture"/>
+                                <pic:cNvPr id="1168518044" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="75136197" name="Picture">
+                        <wp:docPr id="154779373" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="75136197" name="Picture"/>
+                                <pic:cNvPr id="154779373" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="418904526" name="Picture">
+                        <wp:docPr id="298481679" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="418904526" name="Picture"/>
+                                <pic:cNvPr id="298481679" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1905585638" name="Picture">
+                        <wp:docPr id="2133701065" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1905585638" name="Picture"/>
+                                <pic:cNvPr id="2133701065" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1638739742" name="Picture">
+                        <wp:docPr id="1766416663" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1638739742" name="Picture"/>
+                                <pic:cNvPr id="1766416663" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="161461886" name="Picture">
+                  <wp:docPr id="637305965" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="161461886" name="Picture"/>
+                          <pic:cNvPr id="637305965" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1897023364" name="Picture">
+                  <wp:docPr id="1234062547" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1897023364" name="Picture"/>
+                          <pic:cNvPr id="1234062547" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="683863894" name="Picture">
+                  <wp:docPr id="1024200939" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="683863894" name="Picture"/>
+                          <pic:cNvPr id="1024200939" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="504777659" name="Picture">
+                  <wp:docPr id="1321774798" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="504777659" name="Picture"/>
+                          <pic:cNvPr id="1321774798" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1028800375" name="Picture">
+                  <wp:docPr id="303983243" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1028800375" name="Picture"/>
+                          <pic:cNvPr id="303983243" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="597328679" name="Picture">
+                  <wp:docPr id="1750611145" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="597328679" name="Picture"/>
+                          <pic:cNvPr id="1750611145" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="464898267" name="Picture">
+                        <wp:docPr id="1013193718" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="464898267" name="Picture"/>
+                                <pic:cNvPr id="1013193718" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1298289528" name="Picture">
+                  <wp:docPr id="688046271" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1298289528" name="Picture"/>
+                          <pic:cNvPr id="688046271" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="260005164" name="Picture">
+                  <wp:docPr id="395216247" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="260005164" name="Picture"/>
+                          <pic:cNvPr id="395216247" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="976858888" name="Picture">
+                  <wp:docPr id="187271131" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="976858888" name="Picture"/>
+                          <pic:cNvPr id="187271131" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="268842444" name="Picture">
+                  <wp:docPr id="395339138" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="268842444" name="Picture"/>
+                          <pic:cNvPr id="395339138" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="363736452" name="Picture">
+                  <wp:docPr id="644407519" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="363736452" name="Picture"/>
+                          <pic:cNvPr id="644407519" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="356744909" name="Picture">
+                  <wp:docPr id="1010700684" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="356744909" name="Picture"/>
+                          <pic:cNvPr id="1010700684" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1771005650" name="Picture">
+                        <wp:docPr id="33614189" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1771005650" name="Picture"/>
+                                <pic:cNvPr id="33614189" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24759,57 +24759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="686320164" name="Picture">
+                  <wp:docPr id="992299454" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="686320164" name="Picture"/>
+                          <pic:cNvPr id="992299454" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24848,57 +24848,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1762135885" name="Picture">
+                  <wp:docPr id="1741221208" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1762135885" name="Picture"/>
+                          <pic:cNvPr id="1741221208" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25528,57 +25528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="686638203" name="Picture">
+                  <wp:docPr id="48040105" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="686638203" name="Picture"/>
+                          <pic:cNvPr id="48040105" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26589,57 +26589,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1234756974" name="Picture">
+                  <wp:docPr id="1189064073" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1234756974" name="Picture"/>
+                          <pic:cNvPr id="1189064073" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26692,57 +26692,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2099274500" name="Picture">
+                  <wp:docPr id="1828475980" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2099274500" name="Picture"/>
+                          <pic:cNvPr id="1828475980" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28156,57 +28156,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1540239411" name="Picture">
+                  <wp:docPr id="137343328" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1540239411" name="Picture"/>
+                          <pic:cNvPr id="137343328" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29363,57 +29363,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1454230629" name="Picture">
+                        <wp:docPr id="1657588418" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1454230629" name="Picture"/>
+                                <pic:cNvPr id="1657588418" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31552,57 +31552,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2107331689" name="Picture">
+                  <wp:docPr id="1657182489" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2107331689" name="Picture"/>
+                          <pic:cNvPr id="1657182489" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31623,57 +31623,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1087224881" name="Picture">
+                  <wp:docPr id="458041980" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1087224881" name="Picture"/>
+                          <pic:cNvPr id="458041980" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32091,57 +32091,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2025557673" name="Picture">
+                  <wp:docPr id="525560077" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2025557673" name="Picture"/>
+                          <pic:cNvPr id="525560077" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33250,57 +33250,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2104526413" name="Picture">
+                  <wp:docPr id="151851914" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2104526413" name="Picture"/>
+                          <pic:cNvPr id="151851914" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33339,57 +33339,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1358004710" name="Picture">
+                  <wp:docPr id="2070009373" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1358004710" name="Picture"/>
+                          <pic:cNvPr id="2070009373" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33983,57 +33983,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1956348823" name="Picture">
+                  <wp:docPr id="2139018109" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1956348823" name="Picture"/>
+                          <pic:cNvPr id="2139018109" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34981,57 +34981,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1281855042" name="Picture">
+                  <wp:docPr id="548849776" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1281855042" name="Picture"/>
+                          <pic:cNvPr id="548849776" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35084,57 +35084,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="795786821" name="Picture">
+                  <wp:docPr id="523995127" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="795786821" name="Picture"/>
+                          <pic:cNvPr id="523995127" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36461,57 +36461,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1089853123" name="Picture">
+                  <wp:docPr id="1028335859" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1089853123" name="Picture"/>
+                          <pic:cNvPr id="1028335859" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37604,57 +37604,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1072198217" name="Picture">
+                        <wp:docPr id="541154834" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1072198217" name="Picture"/>
+                                <pic:cNvPr id="541154834" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -38965,57 +38965,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1363536057" name="Picture">
+                  <wp:docPr id="1143600729" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1363536057" name="Picture"/>
+                          <pic:cNvPr id="1143600729" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39054,57 +39054,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1431491899" name="Picture">
+                  <wp:docPr id="1520386762" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1431491899" name="Picture"/>
+                          <pic:cNvPr id="1520386762" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39698,57 +39698,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="660643986" name="Picture">
+                  <wp:docPr id="1137407992" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="660643986" name="Picture"/>
+                          <pic:cNvPr id="1137407992" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40696,57 +40696,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="676079366" name="Picture">
+                  <wp:docPr id="859755895" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="676079366" name="Picture"/>
+                          <pic:cNvPr id="859755895" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40799,57 +40799,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1532869507" name="Picture">
+                  <wp:docPr id="714315154" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1532869507" name="Picture"/>
+                          <pic:cNvPr id="714315154" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42176,57 +42176,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="292903685" name="Picture">
+                  <wp:docPr id="287499405" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="292903685" name="Picture"/>
+                          <pic:cNvPr id="287499405" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43319,57 +43319,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="510924107" name="Picture">
+                        <wp:docPr id="1700864177" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="510924107" name="Picture"/>
+                                <pic:cNvPr id="1700864177" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -44540,57 +44540,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="635623667" name="Picture">
+                  <wp:docPr id="1675732508" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="635623667" name="Picture"/>
+                          <pic:cNvPr id="1675732508" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44611,57 +44611,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="298640759" name="Picture">
+                  <wp:docPr id="441633890" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="298640759" name="Picture"/>
+                          <pic:cNvPr id="441633890" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45025,57 +45025,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1849853388" name="Picture">
+                  <wp:docPr id="505513276" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1849853388" name="Picture"/>
+                          <pic:cNvPr id="505513276" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>