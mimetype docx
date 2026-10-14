--- v0 (2026-08-19)
+++ v1 (2026-10-14)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="260937040" name="Picture">
+                  <wp:docPr id="104093564" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="260937040" name="Picture"/>
+                          <pic:cNvPr id="104093564" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1292923862" name="Picture">
+                  <wp:docPr id="1048393289" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1292923862" name="Picture"/>
+                          <pic:cNvPr id="1048393289" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1192512258" name="Picture">
+                        <wp:docPr id="347567389" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1192512258" name="Picture"/>
+                                <pic:cNvPr id="347567389" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1035840687" name="Picture">
+                  <wp:docPr id="41865634" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1035840687" name="Picture"/>
+                          <pic:cNvPr id="41865634" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="913445602" name="Picture">
+                  <wp:docPr id="1304270965" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="913445602" name="Picture"/>
+                          <pic:cNvPr id="1304270965" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="562134102" name="Picture">
+                  <wp:docPr id="1405913898" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="562134102" name="Picture"/>
+                          <pic:cNvPr id="1405913898" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="990225232" name="Picture">
+                  <wp:docPr id="718788696" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="990225232" name="Picture"/>
+                          <pic:cNvPr id="718788696" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="600843614" name="Picture">
+                  <wp:docPr id="1365901155" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="600843614" name="Picture"/>
+                          <pic:cNvPr id="1365901155" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1612304865" name="Picture">
+                        <wp:docPr id="1290421759" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1612304865" name="Picture"/>
+                                <pic:cNvPr id="1290421759" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="243787471" name="Picture">
+                        <wp:docPr id="780033884" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="243787471" name="Picture"/>
+                                <pic:cNvPr id="780033884" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="806076007" name="Picture">
+                        <wp:docPr id="952353302" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="806076007" name="Picture"/>
+                                <pic:cNvPr id="952353302" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1203448006" name="Picture">
+                        <wp:docPr id="1816193046" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1203448006" name="Picture"/>
+                                <pic:cNvPr id="1816193046" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1748716581" name="Picture">
+                        <wp:docPr id="134022077" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1748716581" name="Picture"/>
+                                <pic:cNvPr id="134022077" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1406169681" name="Picture">
+                        <wp:docPr id="1759249076" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1406169681" name="Picture"/>
+                                <pic:cNvPr id="1759249076" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1034069622" name="Picture">
+                        <wp:docPr id="2005817644" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1034069622" name="Picture"/>
+                                <pic:cNvPr id="2005817644" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="999699148" name="Picture">
+                        <wp:docPr id="648551542" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="999699148" name="Picture"/>
+                                <pic:cNvPr id="648551542" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1885487462" name="Picture">
+                        <wp:docPr id="1643996264" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1885487462" name="Picture"/>
+                                <pic:cNvPr id="1643996264" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="585401395" name="Picture">
+                        <wp:docPr id="2077075859" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="585401395" name="Picture"/>
+                                <pic:cNvPr id="2077075859" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="298816002" name="Picture">
+                        <wp:docPr id="2037577360" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="298816002" name="Picture"/>
+                                <pic:cNvPr id="2037577360" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1081369552" name="Picture">
+                        <wp:docPr id="303941168" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1081369552" name="Picture"/>
+                                <pic:cNvPr id="303941168" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="308277335" name="Picture">
+                        <wp:docPr id="2065497907" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="308277335" name="Picture"/>
+                                <pic:cNvPr id="2065497907" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="232328183" name="Picture">
+                        <wp:docPr id="49816174" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="232328183" name="Picture"/>
+                                <pic:cNvPr id="49816174" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="488187540" name="Picture">
+                        <wp:docPr id="2077186679" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="488187540" name="Picture"/>
+                                <pic:cNvPr id="2077186679" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1678537431" name="Picture">
+                  <wp:docPr id="2113867521" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1678537431" name="Picture"/>
+                          <pic:cNvPr id="2113867521" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="816939259" name="Picture">
+                  <wp:docPr id="1109485348" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="816939259" name="Picture"/>
+                          <pic:cNvPr id="1109485348" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1621308063" name="Picture">
+                  <wp:docPr id="1298833921" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1621308063" name="Picture"/>
+                          <pic:cNvPr id="1298833921" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="686434245" name="Picture">
+                  <wp:docPr id="589008515" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="686434245" name="Picture"/>
+                          <pic:cNvPr id="589008515" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1589995487" name="Picture">
+                  <wp:docPr id="437862220" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1589995487" name="Picture"/>
+                          <pic:cNvPr id="437862220" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1485785267" name="Picture">
+                  <wp:docPr id="1278312599" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1485785267" name="Picture"/>
+                          <pic:cNvPr id="1278312599" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1709166809" name="Picture">
+                        <wp:docPr id="1441961130" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1709166809" name="Picture"/>
+                                <pic:cNvPr id="1441961130" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="117917851" name="Picture">
+                  <wp:docPr id="1038734920" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="117917851" name="Picture"/>
+                          <pic:cNvPr id="1038734920" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="350518391" name="Picture">
+                  <wp:docPr id="936239733" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="350518391" name="Picture"/>
+                          <pic:cNvPr id="936239733" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="254164778" name="Picture">
+                  <wp:docPr id="1985705954" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="254164778" name="Picture"/>
+                          <pic:cNvPr id="1985705954" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1429452235" name="Picture">
+                  <wp:docPr id="768964232" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1429452235" name="Picture"/>
+                          <pic:cNvPr id="768964232" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="412369712" name="Picture">
+                  <wp:docPr id="1233038062" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="412369712" name="Picture"/>
+                          <pic:cNvPr id="1233038062" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1113796393" name="Picture">
+                  <wp:docPr id="2075173787" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1113796393" name="Picture"/>
+                          <pic:cNvPr id="2075173787" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1693555710" name="Picture">
+                        <wp:docPr id="968972115" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1693555710" name="Picture"/>
+                                <pic:cNvPr id="968972115" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24759,57 +24759,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="764198907" name="Picture">
+                  <wp:docPr id="835168732" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="764198907" name="Picture"/>
+                          <pic:cNvPr id="835168732" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24848,57 +24848,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="295594163" name="Picture">
+                  <wp:docPr id="651463891" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="295594163" name="Picture"/>
+                          <pic:cNvPr id="651463891" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25528,57 +25528,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1586826434" name="Picture">
+                  <wp:docPr id="1234922831" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1586826434" name="Picture"/>
+                          <pic:cNvPr id="1234922831" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26589,57 +26589,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="14276292" name="Picture">
+                  <wp:docPr id="730683229" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="14276292" name="Picture"/>
+                          <pic:cNvPr id="730683229" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_27.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26692,57 +26692,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1163651859" name="Picture">
+                  <wp:docPr id="1459701764" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1163651859" name="Picture"/>
+                          <pic:cNvPr id="1459701764" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -28084,57 +28084,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1849820659" name="Picture">
+                  <wp:docPr id="2061494807" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1849820659" name="Picture"/>
+                          <pic:cNvPr id="2061494807" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_26.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29754,57 +29754,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2095193844" name="Picture">
+                        <wp:docPr id="831354659" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2095193844" name="Picture"/>
+                                <pic:cNvPr id="831354659" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31943,57 +31943,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="494748347" name="Picture">
+                  <wp:docPr id="1658619402" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="494748347" name="Picture"/>
+                          <pic:cNvPr id="1658619402" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32014,57 +32014,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1544494972" name="Picture">
+                  <wp:docPr id="31413903" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1544494972" name="Picture"/>
+                          <pic:cNvPr id="31413903" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32482,57 +32482,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="813084599" name="Picture">
+                  <wp:docPr id="1529941496" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="813084599" name="Picture"/>
+                          <pic:cNvPr id="1529941496" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33641,57 +33641,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1619521212" name="Picture">
+                  <wp:docPr id="749033811" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1619521212" name="Picture"/>
+                          <pic:cNvPr id="749033811" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33730,57 +33730,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1155004719" name="Picture">
+                  <wp:docPr id="1463097702" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1155004719" name="Picture"/>
+                          <pic:cNvPr id="1463097702" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34374,57 +34374,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1104801045" name="Picture">
+                  <wp:docPr id="70815925" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1104801045" name="Picture"/>
+                          <pic:cNvPr id="70815925" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35372,57 +35372,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="88837502" name="Picture">
+                  <wp:docPr id="1010338109" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="88837502" name="Picture"/>
+                          <pic:cNvPr id="1010338109" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35475,57 +35475,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2107822864" name="Picture">
+                  <wp:docPr id="190300405" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2107822864" name="Picture"/>
+                          <pic:cNvPr id="190300405" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36852,57 +36852,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1892532350" name="Picture">
+                  <wp:docPr id="567485354" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1892532350" name="Picture"/>
+                          <pic:cNvPr id="567485354" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37995,57 +37995,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="969443215" name="Picture">
+                        <wp:docPr id="194187362" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="969443215" name="Picture"/>
+                                <pic:cNvPr id="194187362" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -39356,57 +39356,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="655916792" name="Picture">
+                  <wp:docPr id="870694089" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="655916792" name="Picture"/>
+                          <pic:cNvPr id="870694089" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -39445,57 +39445,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1497618616" name="Picture">
+                  <wp:docPr id="386859983" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1497618616" name="Picture"/>
+                          <pic:cNvPr id="386859983" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40089,57 +40089,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="752760922" name="Picture">
+                  <wp:docPr id="516020915" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="752760922" name="Picture"/>
+                          <pic:cNvPr id="516020915" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41087,57 +41087,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1205257939" name="Picture">
+                  <wp:docPr id="1999898682" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1205257939" name="Picture"/>
+                          <pic:cNvPr id="1999898682" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41190,57 +41190,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1140199127" name="Picture">
+                  <wp:docPr id="788581078" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1140199127" name="Picture"/>
+                          <pic:cNvPr id="788581078" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42567,57 +42567,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1552084738" name="Picture">
+                  <wp:docPr id="1693381491" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1552084738" name="Picture"/>
+                          <pic:cNvPr id="1693381491" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43710,57 +43710,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1965465652" name="Picture">
+                        <wp:docPr id="1659203032" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1965465652" name="Picture"/>
+                                <pic:cNvPr id="1659203032" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_7_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -44931,57 +44931,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1041738605" name="Picture">
+                  <wp:docPr id="1904443292" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1041738605" name="Picture"/>
+                          <pic:cNvPr id="1904443292" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45002,57 +45002,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="525369350" name="Picture">
+                  <wp:docPr id="843790637" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="525369350" name="Picture"/>
+                          <pic:cNvPr id="843790637" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45416,57 +45416,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2015557420" name="Picture">
+                  <wp:docPr id="1706363550" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2015557420" name="Picture"/>
+                          <pic:cNvPr id="1706363550" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>