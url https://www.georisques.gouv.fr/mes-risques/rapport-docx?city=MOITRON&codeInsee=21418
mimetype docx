--- v0 (2026-08-18)
+++ v1 (2026-10-13)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="47987426" name="Picture">
+                  <wp:docPr id="657292608" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="47987426" name="Picture"/>
+                          <pic:cNvPr id="657292608" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1789864308" name="Picture">
+                  <wp:docPr id="1076789735" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1789864308" name="Picture"/>
+                          <pic:cNvPr id="1076789735" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="253489089" name="Picture">
+                        <wp:docPr id="301626117" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="253489089" name="Picture"/>
+                                <pic:cNvPr id="301626117" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1193576075" name="Picture">
+                  <wp:docPr id="486390099" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1193576075" name="Picture"/>
+                          <pic:cNvPr id="486390099" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="144082092" name="Picture">
+                  <wp:docPr id="494614546" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="144082092" name="Picture"/>
+                          <pic:cNvPr id="494614546" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2078159425" name="Picture">
+                  <wp:docPr id="112647882" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2078159425" name="Picture"/>
+                          <pic:cNvPr id="112647882" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2015548981" name="Picture">
+                  <wp:docPr id="317217339" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2015548981" name="Picture"/>
+                          <pic:cNvPr id="317217339" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1355310116" name="Picture">
+                  <wp:docPr id="472162411" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1355310116" name="Picture"/>
+                          <pic:cNvPr id="472162411" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1240802000" name="Picture">
+                        <wp:docPr id="1226400864" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1240802000" name="Picture"/>
+                                <pic:cNvPr id="1226400864" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6108,57 +6108,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="946885215" name="Picture">
+                        <wp:docPr id="871216818" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="946885215" name="Picture"/>
+                                <pic:cNvPr id="871216818" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6555,57 +6555,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="692130834" name="Picture">
+                        <wp:docPr id="1084553883" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="692130834" name="Picture"/>
+                                <pic:cNvPr id="1084553883" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7170,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="235460268" name="Picture">
+                        <wp:docPr id="59011716" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="235460268" name="Picture"/>
+                                <pic:cNvPr id="59011716" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7517,57 +7517,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="2104128938" name="Picture">
+                        <wp:docPr id="309164019" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="2104128938" name="Picture"/>
+                                <pic:cNvPr id="309164019" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7964,57 +7964,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="522428807" name="Picture">
+                        <wp:docPr id="2081281146" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="522428807" name="Picture"/>
+                                <pic:cNvPr id="2081281146" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8579,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1923466806" name="Picture">
+                        <wp:docPr id="514573409" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1923466806" name="Picture"/>
+                                <pic:cNvPr id="514573409" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8926,57 +8926,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1914048196" name="Picture">
+                        <wp:docPr id="1058280044" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1914048196" name="Picture"/>
+                                <pic:cNvPr id="1058280044" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9373,57 +9373,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1056890873" name="Picture">
+                        <wp:docPr id="1403426679" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1056890873" name="Picture"/>
+                                <pic:cNvPr id="1403426679" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9988,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="216394863" name="Picture">
+                        <wp:docPr id="225007107" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="216394863" name="Picture"/>
+                                <pic:cNvPr id="225007107" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10335,57 +10335,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="298105057" name="Picture">
+                        <wp:docPr id="925493262" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="298105057" name="Picture"/>
+                                <pic:cNvPr id="925493262" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10781,57 +10781,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1052411803" name="Picture">
+                        <wp:docPr id="1079518027" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1052411803" name="Picture"/>
+                                <pic:cNvPr id="1079518027" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="63865" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11413,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="306743517" name="Picture">
+                        <wp:docPr id="581429338" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="306743517" name="Picture"/>
+                                <pic:cNvPr id="581429338" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11760,57 +11760,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="190500"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="993419060" name="Picture">
+                        <wp:docPr id="1630558481" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="993419060" name="Picture"/>
+                                <pic:cNvPr id="1630558481" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_3.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="190500"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -12207,57 +12207,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1019712544" name="Picture">
+                        <wp:docPr id="1100095197" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1019712544" name="Picture"/>
+                                <pic:cNvPr id="1100095197" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +13071,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1935596066" name="Picture">
+                  <wp:docPr id="935046298" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1935596066" name="Picture"/>
+                          <pic:cNvPr id="935046298" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +13160,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="947695802" name="Picture">
+                  <wp:docPr id="214556281" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="947695802" name="Picture"/>
+                          <pic:cNvPr id="214556281" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13804,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1600834175" name="Picture">
+                  <wp:docPr id="1339546250" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1600834175" name="Picture"/>
+                          <pic:cNvPr id="1339546250" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +15032,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1481895860" name="Picture">
+                  <wp:docPr id="1631952929" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1481895860" name="Picture"/>
+                          <pic:cNvPr id="1631952929" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15135,57 +15135,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1806082915" name="Picture">
+                  <wp:docPr id="994210105" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1806082915" name="Picture"/>
+                          <pic:cNvPr id="994210105" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -16514,57 +16514,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="803908475" name="Picture">
+                  <wp:docPr id="1537174260" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="803908475" name="Picture"/>
+                          <pic:cNvPr id="1537174260" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17639,57 +17639,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="813372344" name="Picture">
+                        <wp:docPr id="1101409066" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="813372344" name="Picture"/>
+                                <pic:cNvPr id="1101409066" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_2_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -18992,57 +18992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="336347422" name="Picture">
+                  <wp:docPr id="562528117" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="336347422" name="Picture"/>
+                          <pic:cNvPr id="562528117" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19081,57 +19081,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1633043775" name="Picture">
+                  <wp:docPr id="730887141" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1633043775" name="Picture"/>
+                          <pic:cNvPr id="730887141" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -19725,57 +19725,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="165182590" name="Picture">
+                  <wp:docPr id="1528816326" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="165182590" name="Picture"/>
+                          <pic:cNvPr id="1528816326" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20723,57 +20723,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2091570815" name="Picture">
+                  <wp:docPr id="293071970" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2091570815" name="Picture"/>
+                          <pic:cNvPr id="293071970" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20826,57 +20826,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1592602864" name="Picture">
+                  <wp:docPr id="1895116767" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1592602864" name="Picture"/>
+                          <pic:cNvPr id="1895116767" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -22207,57 +22207,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="399791119" name="Picture">
+                  <wp:docPr id="363795670" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="399791119" name="Picture"/>
+                          <pic:cNvPr id="363795670" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23350,57 +23350,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1504898684" name="Picture">
+                        <wp:docPr id="1912085075" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1504898684" name="Picture"/>
+                                <pic:cNvPr id="1912085075" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_3_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -24749,57 +24749,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="134944807" name="Picture">
+                  <wp:docPr id="1654978470" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="134944807" name="Picture"/>
+                          <pic:cNvPr id="1654978470" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24838,57 +24838,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1183110740" name="Picture">
+                  <wp:docPr id="1396658979" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1183110740" name="Picture"/>
+                          <pic:cNvPr id="1396658979" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -25491,57 +25491,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="929899272" name="Picture">
+                  <wp:docPr id="714232851" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="929899272" name="Picture"/>
+                          <pic:cNvPr id="714232851" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26516,57 +26516,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="852641239" name="Picture">
+                  <wp:docPr id="445368891" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="852641239" name="Picture"/>
+                          <pic:cNvPr id="445368891" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_16.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26619,57 +26619,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1025476602" name="Picture">
+                  <wp:docPr id="2109978605" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1025476602" name="Picture"/>
+                          <pic:cNvPr id="2109978605" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27948,57 +27948,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1940938182" name="Picture">
+                  <wp:docPr id="1614937646" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1940938182" name="Picture"/>
+                          <pic:cNvPr id="1614937646" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_15.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -29589,57 +29589,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="519937158" name="Picture">
+                        <wp:docPr id="451076177" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="519937158" name="Picture"/>
+                                <pic:cNvPr id="451076177" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_4_14_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -31443,57 +31443,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1915043996" name="Picture">
+                  <wp:docPr id="1834467226" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1915043996" name="Picture"/>
+                          <pic:cNvPr id="1834467226" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -31532,57 +31532,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="375619644" name="Picture">
+                  <wp:docPr id="203151231" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="375619644" name="Picture"/>
+                          <pic:cNvPr id="203151231" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32176,57 +32176,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="473612946" name="Picture">
+                  <wp:docPr id="2121707570" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="473612946" name="Picture"/>
+                          <pic:cNvPr id="2121707570" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33174,57 +33174,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="330392959" name="Picture">
+                  <wp:docPr id="270602960" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="330392959" name="Picture"/>
+                          <pic:cNvPr id="270602960" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33277,57 +33277,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="192527344" name="Picture">
+                  <wp:docPr id="433540931" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="192527344" name="Picture"/>
+                          <pic:cNvPr id="433540931" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34654,57 +34654,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1711587312" name="Picture">
+                  <wp:docPr id="2114933013" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1711587312" name="Picture"/>
+                          <pic:cNvPr id="2114933013" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_5_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35797,57 +35797,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="90373740" name="Picture">
+                        <wp:docPr id="1257292199" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="90373740" name="Picture"/>
+                                <pic:cNvPr id="1257292199" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_5_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -37158,57 +37158,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1188702735" name="Picture">
+                  <wp:docPr id="1324594709" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1188702735" name="Picture"/>
+                          <pic:cNvPr id="1324594709" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37247,57 +37247,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1195923417" name="Picture">
+                  <wp:docPr id="503626943" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1195923417" name="Picture"/>
+                          <pic:cNvPr id="503626943" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -37891,57 +37891,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2117438696" name="Picture">
+                  <wp:docPr id="268946938" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2117438696" name="Picture"/>
+                          <pic:cNvPr id="268946938" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38889,57 +38889,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1951434736" name="Picture">
+                  <wp:docPr id="1891326294" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1951434736" name="Picture"/>
+                          <pic:cNvPr id="1891326294" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38992,57 +38992,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="190500" cy="190500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="63666793" name="Picture">
+                  <wp:docPr id="1452226890" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="63666793" name="Picture"/>
+                          <pic:cNvPr id="1452226890" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_7.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="190500" cy="190500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40369,57 +40369,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="966842531" name="Picture">
+                  <wp:docPr id="743077461" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="966842531" name="Picture"/>
+                          <pic:cNvPr id="743077461" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41512,57 +41512,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="139700" cy="152400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1571508084" name="Picture">
+                        <wp:docPr id="243175391" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1571508084" name="Picture"/>
+                                <pic:cNvPr id="243175391" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_6_12_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="16666"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="139700" cy="152400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -42783,57 +42783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="301819129" name="Picture">
+                  <wp:docPr id="8902184" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="301819129" name="Picture"/>
+                          <pic:cNvPr id="8902184" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -42863,57 +42863,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1929110730" name="Picture">
+                  <wp:docPr id="483961137" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1929110730" name="Picture"/>
+                          <pic:cNvPr id="483961137" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -43342,57 +43342,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="803085496" name="Picture">
+                  <wp:docPr id="702631105" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="803085496" name="Picture"/>
+                          <pic:cNvPr id="702631105" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44937,57 +44937,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1836358240" name="Picture">
+                  <wp:docPr id="285087181" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1836358240" name="Picture"/>
+                          <pic:cNvPr id="285087181" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45008,57 +45008,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1074065072" name="Picture">
+                  <wp:docPr id="1236711362" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1074065072" name="Picture"/>
+                          <pic:cNvPr id="1236711362" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45422,57 +45422,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="534774228" name="Picture">
+                  <wp:docPr id="1779596657" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="534774228" name="Picture"/>
+                          <pic:cNvPr id="1779596657" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>