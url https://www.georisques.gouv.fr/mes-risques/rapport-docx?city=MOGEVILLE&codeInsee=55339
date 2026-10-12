--- v0 (2026-08-17)
+++ v1 (2026-10-12)
@@ -306,57 +306,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1566219716" name="Picture">
+                  <wp:docPr id="1552929583" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1566219716" name="Picture"/>
+                          <pic:cNvPr id="1552929583" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -783,57 +783,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3175000" cy="1397000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="570622699" name="Picture">
+                  <wp:docPr id="356818428" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="570622699" name="Picture"/>
+                          <pic:cNvPr id="356818428" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="54545"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3175000" cy="1397000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1722,57 +1722,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="190500" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1365460253" name="Picture">
+                        <wp:docPr id="212997616" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1365460253" name="Picture"/>
+                                <pic:cNvPr id="212997616" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_0_1_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="33333" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="190500" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -3167,57 +3167,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="939800" cy="812800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1995215427" name="Picture">
+                  <wp:docPr id="137784417" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1995215427" name="Picture"/>
+                          <pic:cNvPr id="137784417" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_10.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="59375"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="939800" cy="812800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3279,57 +3279,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="711200" cy="749300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1677053373" name="Picture">
+                  <wp:docPr id="535744076" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1677053373" name="Picture"/>
+                          <pic:cNvPr id="535744076" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_8.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="15254"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="711200" cy="749300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4358,57 +4358,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1275231095" name="Picture">
+                  <wp:docPr id="791151732" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1275231095" name="Picture"/>
+                          <pic:cNvPr id="791151732" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4429,57 +4429,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="509780280" name="Picture">
+                  <wp:docPr id="2034694361" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="509780280" name="Picture"/>
+                          <pic:cNvPr id="2034694361" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4857,57 +4857,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="677087138" name="Picture">
+                  <wp:docPr id="160090963" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="677087138" name="Picture"/>
+                          <pic:cNvPr id="160090963" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5761,57 +5761,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="583884646" name="Picture">
+                        <wp:docPr id="744671116" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="583884646" name="Picture"/>
+                                <pic:cNvPr id="744671116" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -6094,93 +6094,50 @@
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="restart"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
-                  <w:r>
-[...41 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="continue"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
@@ -6555,57 +6512,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="879209271" name="Picture">
+                        <wp:docPr id="718212534" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="879209271" name="Picture"/>
+                                <pic:cNvPr id="718212534" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_6_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7170,57 +7127,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1330218186" name="Picture">
+                        <wp:docPr id="295308758" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1330218186" name="Picture"/>
+                                <pic:cNvPr id="295308758" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -7503,93 +7460,50 @@
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="restart"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
-                  <w:r>
-[...41 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="continue"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
@@ -7964,57 +7878,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1977516192" name="Picture">
+                        <wp:docPr id="1557624466" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1977516192" name="Picture"/>
+                                <pic:cNvPr id="1557624466" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_7_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8579,57 +8493,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="733554599" name="Picture">
+                        <wp:docPr id="33002440" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="733554599" name="Picture"/>
+                                <pic:cNvPr id="33002440" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -8912,93 +8826,50 @@
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="restart"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
-                  <w:r>
-[...41 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="continue"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
@@ -9373,57 +9244,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="839378595" name="Picture">
+                        <wp:docPr id="85923511" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="839378595" name="Picture"/>
+                                <pic:cNvPr id="85923511" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_8_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="58823" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -9988,57 +9859,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="1770116746" name="Picture">
+                        <wp:docPr id="1601014560" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="1770116746" name="Picture"/>
+                                <pic:cNvPr id="1601014560" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="2564" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -10321,93 +10192,50 @@
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="restart"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
-                  <w:r>
-[...41 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="continue"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
@@ -10781,57 +10609,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="504770472" name="Picture">
+                        <wp:docPr id="369306462" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="504770472" name="Picture"/>
+                                <pic:cNvPr id="369306462" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_9_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="56302" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11413,57 +11241,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="495300" cy="495300"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="589395243" name="Picture">
+                        <wp:docPr id="864031215" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="589395243" name="Picture"/>
+                                <pic:cNvPr id="864031215" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_1.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="0" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="495300" cy="495300"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -11746,93 +11574,50 @@
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="restart"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
-                  <w:r>
-[...41 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:vMerge w:val="continue"/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
@@ -12207,57 +11992,57 @@
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="Style1"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr/>
                     <w:drawing>
                       <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                         <wp:simplePos x="0" y="0"/>
                         <wp:positionH relativeFrom="column">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionH>
                         <wp:positionV relativeFrom="paragraph">
                           <wp:posOffset>0</wp:posOffset>
                         </wp:positionV>
                         <wp:extent cx="1511300" cy="165100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:wrapNone/>
-                        <wp:docPr id="658903125" name="Picture">
+                        <wp:docPr id="460923344" name="Picture">
 </wp:docPr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
-                                <pic:cNvPr id="658903125" name="Picture"/>
+                                <pic:cNvPr id="460923344" name="Picture"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="img_0_1_10_2.png"/>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect l="0" t="0" r="70588" b="0"/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm rot="0">
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="1511300" cy="165100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect"/>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:anchor>
                     </w:drawing>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -13071,57 +12856,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="653507749" name="Picture">
+                  <wp:docPr id="2130038204" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="653507749" name="Picture"/>
+                          <pic:cNvPr id="2130038204" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13160,57 +12945,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2055801311" name="Picture">
+                  <wp:docPr id="1515904414" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2055801311" name="Picture"/>
+                          <pic:cNvPr id="1515904414" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13804,57 +13589,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1157005572" name="Picture">
+                  <wp:docPr id="1995099855" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1157005572" name="Picture"/>
+                          <pic:cNvPr id="1995099855" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15032,57 +14817,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="635069368" name="Picture">
+                  <wp:docPr id="890783208" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="635069368" name="Picture"/>
+                          <pic:cNvPr id="890783208" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_15.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -15121,93 +14906,50 @@
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -16514,57 +16256,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="1143000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="259370969" name="Picture">
+                  <wp:docPr id="430201921" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="259370969" name="Picture"/>
+                          <pic:cNvPr id="430201921" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_2_14.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="11111"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="1143000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -17625,93 +17367,50 @@
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
-                  <w:r>
-[...41 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:gridSpan w:val="2"/>
                   <w:vMerge w:val="continue"/>
                   <w:tcMar>
@@ -18528,93 +18227,50 @@
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
-                  <w:r>
-[...41 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:gridSpan w:val="2"/>
                   <w:vMerge w:val="continue"/>
                   <w:tcMar>
@@ -20152,57 +19808,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="573164467" name="Picture">
+                  <wp:docPr id="1206692025" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="573164467" name="Picture"/>
+                          <pic:cNvPr id="1206692025" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20241,57 +19897,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="852171488" name="Picture">
+                  <wp:docPr id="530338765" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="852171488" name="Picture"/>
+                          <pic:cNvPr id="530338765" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -20885,57 +20541,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1274680684" name="Picture">
+                  <wp:docPr id="596267436" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1274680684" name="Picture"/>
+                          <pic:cNvPr id="596267436" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21883,57 +21539,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="957206590" name="Picture">
+                  <wp:docPr id="1502188496" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="957206590" name="Picture"/>
+                          <pic:cNvPr id="1502188496" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21972,93 +21628,50 @@
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -23367,57 +22980,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="1625600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1351106573" name="Picture">
+                  <wp:docPr id="1392134436" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1351106573" name="Picture"/>
+                          <pic:cNvPr id="1392134436" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_3_13.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="555" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="1625600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24496,93 +24109,50 @@
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
-                  <w:r>
-[...41 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:gridSpan w:val="2"/>
                   <w:vMerge w:val="continue"/>
                   <w:tcMar>
@@ -25919,57 +25489,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1504373457" name="Picture">
+                  <wp:docPr id="618975325" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1504373457" name="Picture"/>
+                          <pic:cNvPr id="618975325" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26008,57 +25578,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="148652674" name="Picture">
+                  <wp:docPr id="2021965712" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="148652674" name="Picture"/>
+                          <pic:cNvPr id="2021965712" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -26688,57 +26258,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1050428822" name="Picture">
+                  <wp:docPr id="258858778" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1050428822" name="Picture"/>
+                          <pic:cNvPr id="258858778" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27749,57 +27319,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1991302782" name="Picture">
+                  <wp:docPr id="834977366" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1991302782" name="Picture"/>
+                          <pic:cNvPr id="834977366" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_25.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -27838,93 +27408,50 @@
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -29316,57 +28843,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3086100" cy="2273300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="540262876" name="Picture">
+                  <wp:docPr id="1025318480" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="540262876" name="Picture"/>
+                          <pic:cNvPr id="1025318480" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_4_24.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="411" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3086100" cy="2273300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30509,93 +30036,50 @@
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
-                  <w:r>
-[...41 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:gridSpan w:val="2"/>
                   <w:vMerge w:val="continue"/>
                   <w:tcMar>
@@ -32712,57 +32196,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2113080661" name="Picture">
+                  <wp:docPr id="2133018568" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2113080661" name="Picture"/>
+                          <pic:cNvPr id="2133018568" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -32783,57 +32267,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="688371742" name="Picture">
+                  <wp:docPr id="1074982438" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="688371742" name="Picture"/>
+                          <pic:cNvPr id="1074982438" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -33251,57 +32735,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="658622779" name="Picture">
+                  <wp:docPr id="363366378" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="658622779" name="Picture"/>
+                          <pic:cNvPr id="363366378" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34410,57 +33894,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1784185090" name="Picture">
+                  <wp:docPr id="540204283" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1784185090" name="Picture"/>
+                          <pic:cNvPr id="540204283" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -34499,57 +33983,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="2114650911" name="Picture">
+                  <wp:docPr id="1996907781" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2114650911" name="Picture"/>
+                          <pic:cNvPr id="1996907781" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -35143,57 +34627,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1462371828" name="Picture">
+                  <wp:docPr id="641739736" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1462371828" name="Picture"/>
+                          <pic:cNvPr id="641739736" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36141,57 +35625,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="766421142" name="Picture">
+                  <wp:docPr id="1011961280" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="766421142" name="Picture"/>
+                          <pic:cNvPr id="1011961280" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -36230,93 +35714,50 @@
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -37621,57 +37062,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="186181474" name="Picture">
+                  <wp:docPr id="538129698" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="186181474" name="Picture"/>
+                          <pic:cNvPr id="538129698" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_6_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -38750,93 +38191,50 @@
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
-                  <w:r>
-[...41 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:gridSpan w:val="2"/>
                   <w:vMerge w:val="continue"/>
                   <w:tcMar>
@@ -40125,57 +39523,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="405782665" name="Picture">
+                  <wp:docPr id="379208621" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="405782665" name="Picture"/>
+                          <pic:cNvPr id="379208621" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40214,57 +39612,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="689230717" name="Picture">
+                  <wp:docPr id="1036096086" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="689230717" name="Picture"/>
+                          <pic:cNvPr id="1036096086" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -40858,57 +40256,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="656479207" name="Picture">
+                  <wp:docPr id="1051531728" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="656479207" name="Picture"/>
+                          <pic:cNvPr id="1051531728" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41856,57 +41254,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="3098800" cy="2070100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1321889653" name="Picture">
+                  <wp:docPr id="1475318644" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1321889653" name="Picture"/>
+                          <pic:cNvPr id="1475318644" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_14.jpg"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="409" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="3098800" cy="2070100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -41945,93 +41343,50 @@
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
      </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="EMPTY_CELL_STYLE"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
             <w:vMerge w:val="continue"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -43336,57 +42691,57 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2286000" cy="406400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1119450957" name="Picture">
+                  <wp:docPr id="78584421" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1119450957" name="Picture"/>
+                          <pic:cNvPr id="78584421" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_7_13.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="6250"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2286000" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -44465,93 +43820,50 @@
               </w:trPr>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="0" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="0" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="top"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:jc w:val="left"/>
                     <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
                   </w:pPr>
-                  <w:r>
-[...41 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
      </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:pStyle w:val="EMPTY_CELL_STYLE"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:gridSpan w:val="2"/>
                   <w:vMerge w:val="continue"/>
                   <w:tcMar>
@@ -45700,57 +45012,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1016000" cy="876300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="700011496" name="Picture">
+                  <wp:docPr id="795889079" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="700011496" name="Picture"/>
+                          <pic:cNvPr id="795889079" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_0_0.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="5000" b="0"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1016000" cy="876300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -45771,57 +45083,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="508000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1273799504" name="Picture">
+                  <wp:docPr id="1325501382" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1273799504" name="Picture"/>
+                          <pic:cNvPr id="1325501382" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_2.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="40000"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46185,57 +45497,57 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:spacing w:lineRule="auto" w:line="240" w:after="0" w:before="0"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="0" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1524000" cy="368300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1788345105" name="Picture">
+                  <wp:docPr id="113495146" name="Picture">
 </wp:docPr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1788345105" name="Picture"/>
+                          <pic:cNvPr id="113495146" name="Picture"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="img_0_1_4.png"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect l="0" t="0" r="0" b="24137"/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1524000" cy="368300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -46980,85 +46292,69 @@
       <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="SansSerif" w:hAnsi="SansSerif" w:eastAsia="SansSerif" w:cs="SansSerif"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
  <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
  <Relationship Id="header1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/>
  <Relationship Id="img_0_0_0.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_0.png"/>
  <Relationship Id="img_0_0_4.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_4.png"/>
  <Relationship Id="img_0_0_1_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_1_1.png"/>
  <Relationship Id="img_0_0_10.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_10.png"/>
  <Relationship Id="img_0_0_8.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_0_8.png"/>
  <Relationship Id="img_0_1_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_2.png"/>
  <Relationship Id="img_0_1_4.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_4.png"/>
  <Relationship Id="img_0_1_6_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_6_1.png"/>
- <Relationship Id="img_0_1_6_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_6_3.png"/>
  <Relationship Id="img_0_1_6_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_6_2.png"/>
  <Relationship Id="img_0_1_7_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_7_1.png"/>
- <Relationship Id="img_0_1_7_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_7_3.png"/>
  <Relationship Id="img_0_1_7_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_7_2.png"/>
  <Relationship Id="img_0_1_8_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_1.png"/>
- <Relationship Id="img_0_1_8_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_3.png"/>
  <Relationship Id="img_0_1_8_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_8_2.png"/>
  <Relationship Id="img_0_1_9_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_9_1.png"/>
- <Relationship Id="img_0_1_9_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_9_3.png"/>
  <Relationship Id="img_0_1_9_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_9_2.png"/>
  <Relationship Id="img_0_1_10_1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_10_1.png"/>
- <Relationship Id="img_0_1_10_3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_10_3.png"/>
  <Relationship Id="img_0_1_10_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_1_10_2.png"/>
  <Relationship Id="img_0_2_15.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_2_15.jpg"/>
- <Relationship Id="img_0_2_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_2_7.png"/>
  <Relationship Id="img_0_2_14.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_2_14.png"/>
- <Relationship Id="img_0_2_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_2_12_2.png"/>
- <Relationship Id="img_0_2_13_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_2_13_2.png"/>
  <Relationship Id="img_0_3_14.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_3_14.jpg"/>
- <Relationship Id="img_0_3_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_3_7.png"/>
  <Relationship Id="img_0_3_13.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_3_13.jpg"/>
- <Relationship Id="img_0_3_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_3_12_2.png"/>
  <Relationship Id="img_0_4_25.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_4_25.jpg"/>
- <Relationship Id="img_0_4_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_4_7.png"/>
  <Relationship Id="img_0_4_24.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_4_24.png"/>
- <Relationship Id="img_0_4_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_4_12_2.png"/>
  <Relationship Id="img_0_6_14.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_6_14.jpg"/>
- <Relationship Id="img_0_6_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_6_7.png"/>
  <Relationship Id="img_0_6_13.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_6_13.png"/>
- <Relationship Id="img_0_6_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_6_12_2.png"/>
  <Relationship Id="img_0_7_14.jpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_7_14.jpg"/>
- <Relationship Id="img_0_7_7.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_7_7.png"/>
  <Relationship Id="img_0_7_13.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_7_13.png"/>
- <Relationship Id="img_0_7_12_2.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/img_0_7_12_2.png"/>
 </Relationships>
 
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 </Relationships>
 
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 </Relationships>
 
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>JasperReports Library version 6.21.3-4a3078d20785ebe464f18037d738d12fc98c13cf</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
 </coreProperties>